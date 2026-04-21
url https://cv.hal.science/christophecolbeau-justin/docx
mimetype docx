--- v0 (2026-03-16)
+++ v1 (2026-04-21)
@@ -66,2145 +66,2145 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into charge carrier dynamics and interface design of {0 0 1} TiO2 coupled with TiOF2 for photocatalytic degradation of contaminants of emerging concern</w:t>
+                <w:t xml:space="preserve">Microwaveassisted synthesis of ZnO/BiNbO₄ heterojunctions for enhanced hydrogen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Kowalkińska</w:t>
+                <w:t xml:space="preserve">Maria Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Keller</w:t>
+                <w:t xml:space="preserve">Priscila Hasse Palharim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Fresno</w:t>
+                <w:t xml:space="preserve">Caroline Helena Claudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+                <w:t xml:space="preserve">José Javier Sáez Acuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Zielińska-Jurek</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karina Frin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 695, pp.162893. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (26), pp.15706-15719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5nr01637a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985750v1</w:t>
+                <w:t xml:space="preserve">hal-05362658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Decontaminating Photocatalytic Textiles: Layer-by-Layer Deposition of Commercial TiO 2 References for DMMP Degradation</w:t>
+                <w:t xml:space="preserve">Oxygen Vacancy Formation at Metal-TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Interface Yielding Enhanced Photocatalytic Hydrogen Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Morguen</w:t>
+                <w:t xml:space="preserve">V. D. Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+                <w:t xml:space="preserve">A. Harsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Robert</w:t>
+                <w:t xml:space="preserve">M. C. Spadaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Keller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Botifoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arbiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaenm.5c00200⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Adv. Sci., -, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202501835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382324v1</w:t>
+                <w:t xml:space="preserve">hal-05215743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu‐Based MOF/TiO 2 Composite Nanomaterials for Photocatalytic Hydrogen Generation and the Role of Copper</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-Decontaminating Photocatalytic Textiles: Layer-by-Layer Deposition of Commercial TiO 2 References for DMMP Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+                <w:t xml:space="preserve">Maël Morguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza Ranjbari</w:t>
+                <w:t xml:space="preserve">Alain Rach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Dragoe</w:t>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bahena-Uribe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202501736⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (7), pp.1995-2006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaenm.5c00200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422668v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Vacancy Formation at Metal-TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Interface Yielding Enhanced Photocatalytic Hydrogen Generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight into charge carrier dynamics and interface design of {0 0 1} TiO2 coupled with TiOF2 for photocatalytic degradation of contaminants of emerging concern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Harsan</w:t>
+                <w:t xml:space="preserve">Marta Kowalkińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. Spadaro</w:t>
+                <w:t xml:space="preserve">Nicolas Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Botifoll</w:t>
+                <w:t xml:space="preserve">Fernando Fresno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Arbiol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna Zielińska-Jurek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Adv. Sci., -, </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 695, pp.162893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/advs.202501835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215743v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwaveassisted synthesis of ZnO/BiNbO₄ heterojunctions for enhanced hydrogen production</w:t>
+                <w:t xml:space="preserve">Cu-based MOFs/TiO 2 Chitosan Beads for Green Photocatalytic H 2 Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Kuznetsova</w:t>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscila Hasse Palharim</w:t>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Helena Claudino</w:t>
+                <w:t xml:space="preserve">Mireille Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Javier Sáez Acuña</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karina Frin</w:t>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5nr01637a⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.5c02179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362658v1</w:t>
+                <w:t xml:space="preserve">hal-05362588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Bi 3+ and Cu 2+ doping on the optical and electronic properties of CsPbBr 3 for photocatalytic toluene oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Knezevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Knezevic</w:t>
+                <w:t xml:space="preserve">Thi-Hieu Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Hieu Hoang</w:t>
+                <w:t xml:space="preserve">Vien Duong Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vien Duong Quach</w:t>
+                <w:t xml:space="preserve">Alba Garzón Manjón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Llorens Rauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (35), pp.20280-20291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5NR02442K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu-based MOFs/TiO 2 Chitosan Beads for Green Photocatalytic H 2 Generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cu‐Based MOF/TiO 2 Composite Nanomaterials for Photocatalytic Hydrogen Generation and the Role of Copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alisha Khan</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Ranjbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Benoît</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+                <w:t xml:space="preserve">Daniel Bahena-Uribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.2501736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.5c02179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202501736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362588v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu‐Based MOF/TiO 2 Composite Nanomaterials for Photocatalytic Hydrogen Generation and the Role of Copper</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alireza Ranjbari</w:t>
+                <w:t xml:space="preserve">NiO/TiO2 p-n Heterojunction Induced by Radiolysis for Photocatalytic Hydrogen Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Andrea Méndez-Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojiao Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Dragoe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bahena-Uribe</w:t>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Rodríguez López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202501736⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (15), pp.3513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma18153513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367358v1</w:t>
+                <w:t xml:space="preserve">hal-05362673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NiO/TiO2 p-n Heterojunction Induced by Radiolysis for Photocatalytic Hydrogen Evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Enhanced Photocatalytic Activity of Surface-Modified TiO2 with Bimetallic AuPd Nanoalloys for Hydrogen Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Andrea Méndez-Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaojiao Yuan</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bahena-Uribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Dragoe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Luis Rodríguez López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (13), pp.2400106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/solr.202400106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma18153513⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05362673v1</w:t>
+                <w:t xml:space="preserve">hal-04679858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Photocatalytic Activity of Surface-Modified TiO2 with Bimetallic AuPd Nanoalloys for Hydrogen Generation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Abnormal Copper Coordination obtained by TiO2 overlayer as a key for enhanced photocatalytic hydrogen generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vien-Duong Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Chiara Spadaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Botifoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar RRL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Journal of Materials Chemistry A, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4ta03072a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/solr.202400106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04679858v1</w:t>
+                <w:t xml:space="preserve">hal-04633023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal Copper Coordination obtained by TiO2 overlayer as a key for enhanced photocatalytic hydrogen generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Chiara Spadaro</w:t>
+                <w:t xml:space="preserve">Tuning CH4 Productivity from Visible Light‐Driven Gas‐Phase CO2 Photocatalytic Reduction on Doped g‐C3N4/TiO2 Heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Dragoe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Herve Vezin</w:t>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Toufaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayssir Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ente.202201363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4ta03072a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04633023v1</w:t>
+                <w:t xml:space="preserve">hal-04245794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the effect of low Cu2O loading on P25 TiO2 and its self-reduction during methanol photoreforming</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hynd Remita</w:t>
+                <w:t xml:space="preserve">Adjusting the band gap of CsPbBr3−yXy (X = Cl, I) for optimal interfacial charge transfer and enhanced photocatalytic hydrogen generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Knezevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vien-Duong Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lampre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Erard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (12), pp.6226-6236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2TA09920A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.inoche.2023.111541⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04250712v1</w:t>
+                <w:t xml:space="preserve">hal-04084392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning CH4 Productivity from Visible Light‐Driven Gas‐Phase CO2 Photocatalytic Reduction on Doped g‐C3N4/TiO2 Heterojunctions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Unraveling the effect of low Cu2O loading on P25 TiO2 and its self-reduction during methanol photoreforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Plascencia-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elim Albiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazzal Mohamed Nawfal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tayssir Hamieh</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ente.202201363⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158, pp.111541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inoche.2023.111541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245794v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjusting the band gap of CsPbBr3−yXy (X = Cl, I) for optimal interfacial charge transfer and enhanced photocatalytic hydrogen generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pernot</w:t>
+                <w:t xml:space="preserve">Highly Dispersed Ni–Pt Bimetallic Cocatalyst: The Synergetic Effect Yields Pt-Like Activity in Photocatalytic Hydrogen Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Haghi-Ashtiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (36), pp.42637-42647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c08842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2TA09920A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04084392v1</w:t>
+                <w:t xml:space="preserve">hal-04303906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Dispersed Ni–Pt Bimetallic Cocatalyst: The Synergetic Effect Yields Pt-Like Activity in Photocatalytic Hydrogen Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cong Wang</w:t>
+                <w:t xml:space="preserve">Unraveling the effect of low Cu2O loading on P25 TiO2 and its self-reduction during methanol photoreforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Plascencia-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elim Albiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Dragoe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158, pp.111541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inoche.2023.111541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c08842⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04303906v1</w:t>
+                <w:t xml:space="preserve">hal-04250710v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent development in metal halide perovskites synthesis to improve their charge-carrier mobility and photocatalytic efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Knezevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Knezevic</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thi-Hieu Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nusrat Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Abdi-Jalebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science China Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 66 (7), pp.2545-2572. </w:t>
@@ -2236,7767 +2236,7365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the effect of low Cu2O loading on P25 TiO2 and its self-reduction during methanol photoreforming</w:t>
+                <w:t xml:space="preserve">A Parametric Study of the Crystal Phases on Au/TiO2 Photocatalysts for CO2 Gas-Phase Reduction in the Presence of Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Plascencia-Hernández</w:t>
+                <w:t xml:space="preserve">Clément Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyang Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elim Albiter</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hynd Remita</w:t>
+                <w:t xml:space="preserve">Joumana Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inoche.2023.111541⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), pp.1623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal12121623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250710v2</w:t>
+                <w:t xml:space="preserve">hal-04245739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parametric Study of the Crystal Phases on Au/TiO2 Photocatalysts for CO2 Gas-Phase Reduction in the Presence of Water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joumana Toufaily</w:t>
+                <w:t xml:space="preserve">Photocatalytic nanocomposite anatase–rutile TiO2 coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemehsadat Moosavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Konstantakopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (11), pp.963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-022-06099-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal12121623⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04245739v1</w:t>
+                <w:t xml:space="preserve">hal-03820508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic nanocomposite anatase–rutile TiO2 coating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+                <w:t xml:space="preserve">The property-governed activity of silver-modified titania photocatalysts: The influence of titania matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenta Yoshiiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baris Karabiyik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunlei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhishun Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0097762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-022-06099-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03820508v1</w:t>
+                <w:t xml:space="preserve">hal-04280402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The property-governed activity of silver-modified titania photocatalysts: The influence of titania matrix</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Insight into Interfacial Charge Transfer during Photocatalytic H 2 Evolution through Fe, Ni, Cu and Au Embedded in a Mesoporous TiO2@SiO2 Core‐shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Knezevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Laachachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202200102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0097762⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04280402v1</w:t>
+                <w:t xml:space="preserve">hal-04273281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile Vacuum Annealing of TiO 2 with Ethanol-Induced Enhancement of Its Photocatalytic Performance under Visible Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenpeng Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuyang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (39), pp.14455-14461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c01842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into Interfacial Charge Transfer during Photocatalytic H 2 Evolution through Fe, Ni, Cu and Au Embedded in a Mesoporous TiO2@SiO2 Core‐shell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+                <w:t xml:space="preserve">Impact of Structural Defects on the Photocatalytic Properties of Zno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Mediouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dappozze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4040407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202200102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04273281v1</w:t>
+                <w:t xml:space="preserve">hal-03820668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Structural Defects on the Photocatalytic Properties of Zno</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Parola</w:t>
+                <w:t xml:space="preserve">Tuning the Electronic Bandgap of Graphdiyne by H‐Substitution to Promote Interfacial Charge Carrier Separation for Enhanced Photocatalytic Hydrogen Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Slassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh‐huong Ha‐thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (29), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202100994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.4040407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03820668v1</w:t>
+                <w:t xml:space="preserve">hal-04273236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Few Layer Graphene/TiO 2 Composites for Enhanced Solar-Driven H 2 Production from Methanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza El Marouazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jiménez-Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Breniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabela Janowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (10), pp.3633-3646. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c06808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Electronic Bandgap of Graphdiyne by H‐Substitution to Promote Interfacial Charge Carrier Separation for Enhanced Photocatalytic Hydrogen Production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Minh‐huong Ha‐thi</w:t>
+                <w:t xml:space="preserve">Photoactive Widegap Oxide Doped ZnO with Non-stoichiometric Matrix: Aspects of Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Gorban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Danilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Gorban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Akhkozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Topics in Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (13-16), pp.797-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11244-020-01301-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202100994⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04273236v1</w:t>
+                <w:t xml:space="preserve">hal-04280401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoactive Widegap Oxide Doped ZnO with Non-stoichiometric Matrix: Aspects of Formation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interfacial charge transfer and photocatalytic activity in a reverse designed Bi2O3/TiO2 core-shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ait Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenpeng Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Laachachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.732-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11708-021-0772-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11244-020-01301-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04280401v1</w:t>
+                <w:t xml:space="preserve">hal-04273245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial charge transfer and photocatalytic activity in a reverse designed Bi2O3/TiO2 core-shell</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Facile Vacuum Annealing-Induced Modification of TiO 2 with an Enhanced Photocatalytic Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenpeng Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueyan Que</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelghani Laachachi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (41), pp.27121-27128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.1c03762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11708-021-0772-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04273245v1</w:t>
+                <w:t xml:space="preserve">hal-04273255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Promoted Photocatalytic Hydrogen Generation by Multiple Electron Transfer Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojiao Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 281, pp.119457. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2020.119457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2020.119457⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04294258v1</w:t>
+                <w:t xml:space="preserve">hal-03092690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile Vacuum Annealing-Induced Modification of TiO 2 with an Enhanced Photocatalytic Performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yang Xu</w:t>
+                <w:t xml:space="preserve">Heterojunction of CuO nanoclusters with TiO 2 for photo-oxidation of organic compounds and for hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Guadalupe Méndez-Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kowalska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bunsho Ohtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bahena Uribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (3), pp.034705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0015277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.1c03762⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04273255v1</w:t>
+                <w:t xml:space="preserve">hal-03437339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Promoted Photocatalytic Hydrogen Generation by Multiple Electron Transfer Pathways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Highly active composite TiO2-polypyrrole nanostructures for water and air depollution under visible light irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojiao Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Kobylanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenpeng Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Beaunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2020.119457⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (5), pp.104178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.104178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437345v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Promoted Photocatalytic Hydrogen Generation by Multiple Electron Transfer Pathways</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+                <w:t xml:space="preserve">Monolithic metal-containing TiO2 aerogels assembled from crystalline preformed nanoparticles as efficient photocatalysts for H2 generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wohlwend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tervoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 281, pp.119457. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2020.119457⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 267, pp.118660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2020.118660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092690v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterojunction of CuO nanoclusters with TiO2 for photo-oxidation of organic compounds and for hydrogen production</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A sol–gel biotemplating route with cellulose nanocrystals to design a photocatalyst for improving hydrogen generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Laachachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0015277⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (21), pp.10779-10786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9TA12665A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294309v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly active composite TiO2-polypyrrole nanostructures for water and air depollution under visible light irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+                <w:t xml:space="preserve">Virtually Transparent TiO 2 /Polyelectrolyte Thin Multilayer Films as High Efficiency Nanoporous Photocatalytic Coatings for Breaking Down Formic Acid and for E. Coli Removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Motay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Soraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294312v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtually Transparent TiO 2 /Polyelectrolyte Thin Multilayer Films as High Efficiency Nanoporous Photocatalytic Coatings for Breaking Down Formic Acid and for E. Coli Removal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lydie Ploux</w:t>
+                <w:t xml:space="preserve">Heterojunction of CuO nanoclusters with TiO2 for photo-oxidation of organic compounds and for hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Guadalupe Méndez-Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kowalska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bunsho Ohtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bahena Uribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0015277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046440v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sol–gel biotemplating route with cellulose nanocrystals to design a photocatalyst for improving hydrogen generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Highly active composite TiO2-polypyrrole nanostructures for water and air depollution under visible light irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojiao Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Kobylanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenpeng Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9TA12665A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (5), pp.104178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.104178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437313v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic metal-containing TiO2 aerogels assembled from crystalline preformed nanoparticles as efficient photocatalysts for H2 generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Tervoort</w:t>
+                <w:t xml:space="preserve">A sol–gel biotemplating route with cellulose nanocrystals to design a photocatalyst for improving hydrogen generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Laachachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (21), pp.10779-10786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9TA12665A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2020.118660⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04055916v1</w:t>
+                <w:t xml:space="preserve">hal-04294319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly active composite TiO2-polypyrrole nanostructures for water and air depollution under visible light irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+                <w:t xml:space="preserve">Virtually Transparent TiO 2 /Polyelectrolyte Thin Multilayer Films as High Efficiency Nanoporous Photocatalytic Coatings for Breaking Down Formic Acid and for Escherichia Coli Removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Motay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Soraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.104178⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (50), pp.55766-55781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c13545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092681v1</w:t>
+                <w:t xml:space="preserve">hal-03046814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterojunction of CuO nanoclusters with TiO 2 for photo-oxidation of organic compounds and for hydrogen production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bunsho Ohtani</w:t>
+                <w:t xml:space="preserve">Highly active composite TiO2-polypyrrole nanostructures for water and air depollution under visible light irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojiao Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bahena Uribe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+                <w:t xml:space="preserve">Marek Kobylanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenpeng Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 153 (3), pp.034705. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (5), pp.104178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0015277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.104178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437339v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtually Transparent TiO 2 /Polyelectrolyte Thin Multilayer Films as High Efficiency Nanoporous Photocatalytic Coatings for Breaking Down Formic Acid and for Escherichia Coli Removal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au/TiO 2 (P25)-gC 3 N 4 composites with low gC 3 N 4 content enhance TiO 2 sensitization for remarkable H 2 production from water under visible-light irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jiménez-Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2020.104888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c13545⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03046814v1</w:t>
+                <w:t xml:space="preserve">hal-02928198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sol–gel biotemplating route with cellulose nanocrystals to design a photocatalyst for improving hydrogen generation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Heterojunction of CuO nanoclusters with TiO 2 for photo-oxidation of organic compounds and for hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Guadalupe Méndez-Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kowalska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bunsho Ohtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bahena Uribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9TA12665A⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (3), pp.034705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0015277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294319v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly active composite TiO2-polypyrrole nanostructures for water and air depollution under visible light irradiation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">A soft-chemistry assisted strong metal–support interaction on a designed plasmonic core–shell photocatalyst for enhanced photocatalytic hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bor Kae Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shih-Hsuan Tai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.104178⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (13), pp.7011-7023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR09891G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437337v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au/TiO 2 (P25)-gC 3 N 4 composites with low gC 3 N 4 content enhance TiO 2 sensitization for remarkable H 2 production from water under visible-light irradiation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhanced Photogenerated Charge Carriers and Photocatalytic Activity of Biotemplated Mesoporous TiO 2 Films with a Chiral Nematic Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Habibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2020.104888⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (13), pp.4851-4863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b01465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928198v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterojunction of CuO nanoclusters with TiO 2 for photo-oxidation of organic compounds and for hydrogen production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+                <w:t xml:space="preserve">Enhanced Photogenerated Charge Carriers and Photocatalytic Activity of Biotemplated Mesoporous TiO 2 Films with a Chiral Nematic Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Habibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0015277⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (13), pp.4851-4863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b01465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092686v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A soft-chemistry assisted strong metal–support interaction on a designed plasmonic core–shell photocatalyst for enhanced photocatalytic hydrogen production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+                <w:t xml:space="preserve">Hydrogen Production from Glycerol Photoreforming on TiO2/HKUST-1 Composites: Effect of Preparation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabián Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elim Albiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NR09891G⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal9040338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521511v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic titanium dioxide film obtained from hard template with chiral nematic structure for environmental application</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Plasmonic photocatalysis applied to solar fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Bardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonduelle-Skrzypczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fecant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenpeng Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.01.030⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 214, pp.417-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8FD00144H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323111v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu2O cubic and polyhedral structures versus commercial powder: Shape effect on photocatalytic activity under visible light</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Photonic titanium dioxide film obtained from hard template with chiral nematic structure for environmental application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Garcia-Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Saudi Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jscs.2019.05.007⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 335, pp.409-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057450v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic photocatalysis applied to solar fuels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cu2O cubic and polyhedral structures versus commercial powder: Shape effect on photocatalytic activity under visible light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Plascencia-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garcia-Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8FD00144H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Saudi Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.1016-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jscs.2019.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391217v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Photogenerated Charge Carriers and Photocatalytic Activity of Biotemplated Mesoporous TiO 2 Films with a Chiral Nematic Structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hynd Remita</w:t>
+                <w:t xml:space="preserve">Hydrogen Production from Glycerol Photoreforming on TiO2/HKUST-1 Composites: Effect of Preparation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabián Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elim Albiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b01465⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal9040338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323197v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Production from Glycerol Photoreforming on TiO2/HKUST-1 Composites: Effect of Preparation Method</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sn-doped and porogen-modified TiO2 photocatalyst for solar light elimination of sulfure diethyle as a model for chemical warfare agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Sengele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 245, pp.279-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.12.071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal9040338⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04294341v1</w:t>
+                <w:t xml:space="preserve">hal-03093894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Photogenerated Charge Carriers and Photocatalytic Activity of Biotemplated Mesoporous TiO 2 Films with a Chiral Nematic Structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Semiconductor Morphology on Photocatalytic Activity of Plasmonic Photocatalysts: Titanate Nanowires and Octahedral Anatase Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Endo-Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kowalska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b01465⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.1447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano9101447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294334v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sn-doped and porogen-modified TiO2 photocatalyst for solar light elimination of sulfure diethyle as a model for chemical warfare agent</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photocatalytic activity of ZnO nanopowders: The role of production techniques in the formation of structural defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Danilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gorban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maksimchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Viagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malyukin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.12.071⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 328, pp.99-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093894v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Production from Glycerol Photoreforming on TiO2/HKUST-1 Composites: Effect of Preparation Method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+                <w:t xml:space="preserve">Size and shape effect on the photocatalytic efficiency of TiO2 brookite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damia Gregori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roumayssaa Hazime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hérissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal9040338⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (2), pp.1213-1225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-018-2924-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399064v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic activity of ZnO nanopowders: The role of production techniques in the formation of structural defects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Malyukin</w:t>
+                <w:t xml:space="preserve">Influence of an Electronic Structure of N-TiO2 on Its Photocatalytic Activity towards Decomposition of Acetaldehyde under UV and Fluorescent Lamps Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Tryba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Wozniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Zolnierkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Guskos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Morawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.01.021⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal8020085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057442v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Semiconductor Morphology on Photocatalytic Activity of Plasmonic Photocatalysts: Titanate Nanowires and Octahedral Anatase Nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Silver-modified octahedral anatase particles as plasmonic photocatalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Janczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Endo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ohtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano9101447⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 310, pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2017.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057644v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and shape effect on the photocatalytic efficiency of TiO2 brookite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Guillard</w:t>
+                <w:t xml:space="preserve">Plasmonic core–shell nanostructure as an optical photoactive nanolens for enhanced light harvesting and hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenpeng Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-018-2924-x⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (43), pp.20140-20146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NR07475E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968937v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic Nanoparticulate ZrxTi1-xO2 Coatings with Controlled Homogeneity of Elemental Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Passarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kanaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemistrySelect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3, pp.11118- 11126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/slct.201801732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver-modified octahedral anatase particles as plasmonic photocatalyst</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Ohtani</w:t>
+                <w:t xml:space="preserve">Noble metal-modified faceted anatase titania photocatalysts: Octahedron versus decahedron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhishun Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Janczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Endo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunlei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armandas Balčytis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2017.05.039⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 237, pp.574-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130010v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic core–shell nanostructure as an optical photoactive nanolens for enhanced light harvesting and hydrogen production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hynd Remita</w:t>
+                <w:t xml:space="preserve">Au/TiO 2 -gC 3 N 4 Nanocomposites for Enhanced Photocatalytic H 2 Production from Water under Visible Light Irradiation with Very Low Quantities of Sacrificial Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Guadalupe Méndez-Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8NR07475E⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (14), pp.1702142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201702142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979489v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of an Electronic Structure of N-TiO2 on Its Photocatalytic Activity towards Decomposition of Acetaldehyde under UV and Fluorescent Lamps Irradiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Olive Mill Wastewater Decontamination with Photocatalysis Based on Tio2: Effect of Operational Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Chkili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine De Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manef Abderrabba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal8020085⟩</w:t>
+              <w:t xml:space="preserve">Biosciences, Biotechnology Research Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (3), pp.933-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13005/bbra/2527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280400v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noble metal-modified faceted anatase titania photocatalysts: Octahedron versus decahedron</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Photocatalytic Hydrogen Evolution Using Ni–Pd/TiO 2 : Correlation of Light Absorption, Charge-Carrier Dynamics, and Quantum Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunlei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armandas Balčytis</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kowalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.06.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (26), pp.14302 - 14311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b01167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130011v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au/TiO 2 -gC 3 N 4 Nanocomposites for Enhanced Photocatalytic H 2 Production from Water under Visible Light Irradiation with Very Low Quantities of Sacrificial Agents</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Laser synthesized TiO$_2$ -based nanoparticles and their efficiency in the photocatalytic degradation of linear carboxylic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bouhadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hérissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.201702142⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.805 - 815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14686996.2017.1379858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384119v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01623922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Olive Mill Wastewater Decontamination with Photocatalysis Based on Tio2: Effect of Operational Parameters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of Nitrogen Doping on Device Operation for TiO 2 -Based Solid-State Dye-Sensitized Solar Cells: Photo-Physics from Materials to Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosti Tapio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Sorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosciences, Biotechnology Research Asia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13005/bbra/2527⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nanostructured Solar Cells, 6 (3), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano6030035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269628v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01278000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic Hydrogen Evolution Using Ni–Pd/TiO 2 : Correlation of Light Absorption, Charge-Carrier Dynamics, and Quantum Efficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kowalska</w:t>
+                <w:t xml:space="preserve">Bipyramidal anatase TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles, a highly efficient photocatalyst? Towards a better understanding of the reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pigeot-Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ruaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b01167⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 203, pp.324-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652005v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser synthesized TiO$_2$ -based nanoparticles and their efficiency in the photocatalytic degradation of linear carboxylic acids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+                <w:t xml:space="preserve">Synergetic effect of Ni and Au nanoparticles synthesized on titania particles for efficient photocatalytic hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana L. Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Novoseltceva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essyllt Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kowalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14686996.2017.1379858⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 191, pp.18 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01623922v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipyramidal anatase TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles, a highly efficient photocatalyst? Towards a better understanding of the reactivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Maugé</w:t>
+                <w:t xml:space="preserve">A versatile wafer-scale technique for the formation of ultra-smooth and thickness-controlled graphene oxide films based on very large flakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Campidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Delong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bertucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.10.031⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.21270-201277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5b05540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405729v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Nitrogen Doping on Device Operation for TiO 2 -Based Solid-State Dye-Sensitized Solar Cells: Photo-Physics from Materials to Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+                <w:t xml:space="preserve">Modification of TiO2 by bimetallic Au–Cu nanoparticles for wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zibin Hai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Kolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bahena Uribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel José-Yacaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano6030035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (36), pp.10829-10835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3TA11684K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01278000v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergetic effect of Ni and Au nanoparticles synthesized on titania particles for efficient photocatalytic hydrogen production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Characterization of a membrane inlet interfaced with a compact chemical ionization FT-ICR for real-time and quantitative VOC analysis in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essyllt Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kowalska</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bruschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.03.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 353, pp.26-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2013.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548348v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile wafer-scale technique for the formation of ultra-smooth and thickness-controlled graphene oxide films based on very large flakes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Bertucchi</w:t>
+                <w:t xml:space="preserve">New Insights into Bi2WO6 Properties as a Visible-Light Photocatalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5b05540⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117, pp.22656-22666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4048192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228510v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a membrane inlet interfaced with a compact chemical ionization FT-ICR for real-time and quantitative VOC analysis in water</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Do TiO2 Nanoparticles Really Taste Better When Cooked in a Microwave Oven?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2013.07.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (16), pp.2707 - 2715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201101269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322700v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of TiO2 by bimetallic Au–Cu nanoparticles for wastewater treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Miguel José-Yacaman</w:t>
+                <w:t xml:space="preserve">Powder preparation and UV absorption properties of selected compositions in the CeO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-Y&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cheviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3TA11684K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 181 (5), pp.1204-1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2008.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121563v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into Bi2WO6 Properties as a Visible-Light Photocatalyst</w:t>
-[...212 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2012 (16), pp.2707 - 2715. </w:t>
+                <w:t xml:space="preserve">UV absorption properties of ceria-modified compositions within the fluorite-type solid solution CeO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-Y&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;WO&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cheviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles F. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201101269⟩</w:t>
-[...65 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Roger Marchand</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 181 (5), pp.1204-1212. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2008.02.034⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 179 (10), pp.3184-3190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2006.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10006,2799 +9604,2799 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic performance of HKUST-1/TiO2 towards hydrogen generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisha Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Ranjbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bahena Uribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPEA12: 12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandgap tuning of Graphdiyne to promote photogenerated charge separation and Photocatalytic Hydrogen Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slassi Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornil David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbiol Jordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd MOMENTOM International Congress: ACCELERATING INNOVATION IN THE AGE OF DISRUPTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial strong metal-support interaction on plasmonic core-shell nanostructures for higher selectivity and activity toward H2 generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vien-Duong Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vien-Duong Quach</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maria Chiara Spadaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Albiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring 2023, Division of colloids and surfaces science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial strong metal-support interaction on plasmonic core-shell nanostructures for higher selectivity and activity toward H2 generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vien-Duong Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vien-Duong Quach</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maria Chiara Spadaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Albiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gold 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Quebec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-Graphdiyne/TiO2 heterojunction for Photocatalytic H2 generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Jian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slassi Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornil David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI International Conference on Catalysis and Chemical Engineering,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc Oxide and Structural Defects for Photocatalysis: Between Challenges and Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mediouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dappozze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mediouni</w:t>
+                <w:t xml:space="preserve">L. Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th International Conference on. Photocatalytic and Advanced Oxidation Technologies for the Treatment of Water, Air, Soil and</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Modification of TiO2 with Plasmonic Nanoparticles for photocatalytic applications.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tuning the bandgap of graphdiyne by H-substitution for optimal interfacial charge separation and photocatalytic H2 production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Slassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Plasmonique active</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Porous solids: RESPORE international congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058723v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the bandgap of graphdiyne by H-substitution for optimal interfacial charge separation and photocatalytic H2 production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Cornil</w:t>
+                <w:t xml:space="preserve">Surface Modification of Photocatalysts with Bimetallic Nanoparticles for Water Treatment and Hydrogen Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Xiaojiao Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Mendez Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bahena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Rodriguez Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous solids: RESPORE international congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">IMN, International Meeting on NanoAlloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485210v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Modification of Photocatalysts with Bimetallic Nanoparticles for Water Treatment and Hydrogen Generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">Surface Modification of TiO2 with Plasmonic Nanoparticles for photocatalytic applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Mendez Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Xiaojiao Yuan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Colbeau Justin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMN, International Meeting on NanoAlloys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">GDR Plasmonique active</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058719v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-metal halide perovskites: Interfacial charge-carrier transfer and dynamics in CsPbBr3-yXy/TiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Knezevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bérardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lampre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (EMRS), Spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMRS, Jun 2021, On line Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge-carrier dynamics in photoactive TiO2 plasmonic core–shell nanostructures and photonic films followed by TRMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Diress Gesesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. N. Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24th International Conference on Semiconductor Photocatalysis &amp; Solar Energy Conversion (SPASEC-24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Niagara Falls, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalyst designed in core-shell or three-dimensional nanostructurefor enhanced photon-to-conversion efficiency for Hydrogen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. N. Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advances in Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Los angeles, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Charge-Carriers in Photoactive Materials followed by Time Resolved Microwave Conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Momentom Workshop Materials for Energy: Characterization and Operando Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge-carrier dynamics in photoactive TiO2 plasmonic core–shell nanostructures and photonic films followed by TRMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Diress Gesesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. N. Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Momentom Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Mobile Charge-Carriers in Photocatalytic Particles by Time Resolved Microwave Conductivity: Recent Developments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recent Developments on Studies of Mobile Charge-Carriers in Photocatalytic Particles by Time Resolved Microwave Conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Luna Barrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Méndez Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Forum on New Materials (CIMTEC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pérouse, Italy</w:t>
+              <w:t xml:space="preserve">Symposium on Nanomaterials for Environmental Purification and Energy Conversion (SNEPEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130668v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic catalysis by gold nanoparticles (Key note)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sarhid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lampre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. N. Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gold 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Developments on Studies of Mobile Charge-Carriers in Photocatalytic Particles by Time Resolved Microwave Conductivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Studying Mobile Charge-Carriers in Photocatalytic Particles by Time Resolved Microwave Conductivity: Recent Developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Luna Barrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Méndez Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Nanomaterials for Environmental Purification and Energy Conversion (SNEPEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">8th Forum on New Materials (CIMTEC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pérouse, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130667v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoporous TiO2 with chiral nematic structure obtained from sol-gel mineralisation of cellulose nanocrystal for environmental applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Photochemical Conversion and Storage of Solar Energy (IPS-22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Hefei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">charge-carrier dynamics in photocatalytic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pigeot-Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Photocatalytic and Advanced Oxidation Technologies (PAOT-3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of Nanoparticles synthesized in one step by laser pyrolysis for application in photocatalytic degradation of carboxylic acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bouhadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International conference on Semiconductor Photocatalysis &amp; Solar Energy Conversion (SPASEC-20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02356675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brookite and rutile powders as efficient photocatalysts for air and water depolluting treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SP5 (5th International Conference on Semiconductor Photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration, Characterization and Photocatalytic properties of anatase, rutile and brookite catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferronato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPEA8- 8th meeting on Solar Chemistry and Photocatalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution-based graphene for high-performance flexible electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Campidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sire</w:t>
+                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W.T. Seo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Graphene Conference, Graphene 2013, 2nd ImagineNano Event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bilbao, Spain. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12808,146 +12406,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Resolved Microwave Conductivity: Studying Mobile Charge-Carriers in TiO2 Photoactive Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hérissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinus Kunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Handbook of Inorganic Photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.315-338, 2022, Springer Handbooks, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-63713-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12957,168 +12555,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration, characterization, and photocatalytic properties of zinc oxide: impact of structural defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mediouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dappozze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mediouni</w:t>
+                <w:t xml:space="preserve">L. Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCAT 3 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Ronce-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId416"/>
+      <w:footerReference w:type="default" r:id="rId413"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13265,51 +12863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kowalki&#324;ska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fresno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zieli&#324;ska-Jurek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162893" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Morguen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaenm.5c00200" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422668v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisha Khan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Pivert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ranjbari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bahena-Uribe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202501736" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05215743v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Quach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harsan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Spadaro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Botifoll" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arbiol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202501835" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05362658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kuznetsova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Hasse Palharim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Helena Claudino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier S&#225;ez Acu&#241;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Frin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr01637a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Knezevic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hieu Hoang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vien Duong Quach" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Garz&#243;n Manj&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Llorens Rauret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR02442K" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05362588v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Beno&#238;t" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c02179" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05362673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andrea M&#233;ndez-Medrano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiao Yuan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Rodr&#237;guez L&#243;pez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18153513" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202400106" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04633023v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vien-Duong Quach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Spadaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Botifoll" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta03072a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04250712v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Plascencia-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elim Albiter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazzal Mohamed Nawfal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2023.111541" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hammoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201363" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lampre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA09920A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04303906v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nawfal Ghazzal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c08842" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273474v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Rashid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Abdi-Jalebi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40843-023-2469-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250710v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245739v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mary" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyang Xi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12121623" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03820508v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemehsadat Moosavi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lemarchand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bazin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Konstantakopoulou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-06099-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04280402v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Yoshiiri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Karabiyik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunlei Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishun Wei" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097762" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273322v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenpeng Cui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyang Li" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01842" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273281v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Xu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Laachachi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202200102" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820668v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Mediouni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dappozze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Parola" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4040407" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173501v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Marouazi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Calvo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Breniaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Janowska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c06808" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273236v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Li" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Slassi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Han" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;huong Ha&#8208;thi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202100994" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04280401v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Gorban" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Danilenko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Gorban" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Volkova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Akhkozov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-020-01301-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273245v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ait Abdelkader" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11708-021-0772-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294258v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.119457" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273255v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyan Que" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c03762" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437345v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092690v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294309v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guadalupe M&#233;ndez-Medrano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kowalska" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunsho Ohtani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bahena Uribe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015277" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294312v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kobylanski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104178" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046440v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Motay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Soraru" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ploux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA12665A" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055916v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Luna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schreck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wohlwend" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tervoort" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.118660" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092681v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437339v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046814v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c13545" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294319v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437337v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928198v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caps" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2020.104888" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092686v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521511v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor Kae Chang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Hsuan Tai" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR09891G" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323111v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyu Li" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brisset" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.01.030" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057450v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plascencia-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santiago" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Rocha" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jscs.2019.05.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391217v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bardey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonduelle-Skrzypczak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fecant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00144H" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323197v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b01465" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294341v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Alfaro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luna" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9040338" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294334v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093894v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Sengele" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.12.071" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399064v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057442v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danilenko" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorban" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maksimchuk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Viagin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malyukin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.01.021" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057644v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wei" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Endo-Kimura" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kowalska" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101447" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968937v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pigeot-Remy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Gregori" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumayssaa Hazime" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;rissan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2924-x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129871v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheng" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chhor" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Passarello" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colbeau-Justin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanaev" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201801732" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130010v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janczarek" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Endo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ohtani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.05.039" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979489v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Neel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR07475E" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04280400v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Tryba" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wozniak" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zolnierkiewicz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Guskos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Morawski" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8020085" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130011v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Janczarek" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Endo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armandas Bal&#269;ytis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.06.027" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384119v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cottineau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Guadalupe M&#233;ndez-Medrano" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201702142" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269628v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Chkili" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine De Person" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13005/bbra/2527" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652005v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01167" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01623922v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouhadoun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sorgues" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2017.1379858" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405729v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigeot-R&#233;my" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herissan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruaux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maug&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.10.031" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01278000v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosti Tapio" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Habert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sorgues" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano6030035" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548348v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L. Luna" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Novoseltceva" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essyllt Louarn" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.03.008" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228510v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornut" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Azevedo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Delong" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertucchi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b05540" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322700v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamrouni" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bruschi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lemaire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.07.001" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W49K050Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121563v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibin Hai" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kolli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jos&#233;-Yacaman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA11684K" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00917872v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Saison" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4048192" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468420v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101269" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNG0BF60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400670v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mu&#241;oz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marchand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.02.034" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868037v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Baker" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Larcher" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.06.013" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422729v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485100v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slassi Amine" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornil David" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbiol Jordi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485090v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Albiol" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485109v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485002v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jian" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Xu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630711v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mediouni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dappozze" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khrouz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parola" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058723v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Remita" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Mendez Medrano" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colbeau Justin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485210v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058719v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xiaojiao Yuan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Mendez Medrano" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahena" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rodriguez Lopez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04281002v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058334v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diress Gesesse" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Ghazzal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485232v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04281313v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058350v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130668v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Luna Barr&#243;n" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. M&#233;ndez Medrano" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130655v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sarhid" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lampre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130667v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04281307v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li C." TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261951v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durupthy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356675v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180635v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damia" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057995v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferronato" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819705v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sire" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azevedo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campidelli" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.T. Seo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273317v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus Kunst" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63713-2_13" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681157v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05362658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kuznetsova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Hasse Palharim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Helena Claudino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier S&#225;ez Acu&#241;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Frin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr01637a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05215743v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Quach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harsan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Spadaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Botifoll" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arbiol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202501835" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Morguen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaenm.5c00200" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985750v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kowalki&#324;ska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fresno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zieli&#324;ska-Jurek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162893" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05362588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Pivert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisha Khan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Beno&#238;t" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c02179" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384065v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Knezevic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hieu Hoang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vien Duong Quach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Garz&#243;n Manj&#243;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Llorens Rauret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR02442K" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ranjbari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bahena-Uribe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202501736" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05362673v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andrea M&#233;ndez-Medrano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiao Yuan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Rodr&#237;guez L&#243;pez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18153513" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679858v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202400106" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04633023v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vien-Duong Quach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Spadaro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Botifoll" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta03072a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hammoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201363" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084392v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lampre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA09920A" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04250712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Plascencia-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elim Albiter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazzal Mohamed Nawfal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2023.111541" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04303906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nawfal Ghazzal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c08842" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250710v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273474v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Rashid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Abdi-Jalebi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40843-023-2469-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245739v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyang Xi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12121623" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03820508v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemehsadat Moosavi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lemarchand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bazin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Konstantakopoulou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-06099-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04280402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Yoshiiri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Karabiyik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunlei Wang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishun Wei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097762" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273281v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Xu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Laachachi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202200102" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenpeng Cui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyang Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01842" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820668v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Mediouni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dappozze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Parola" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4040407" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273236v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Slassi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Han" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;huong Ha&#8208;thi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202100994" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Marouazi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Calvo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Breniaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Janowska" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c06808" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04280401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Gorban" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Danilenko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Gorban" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Volkova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Akhkozov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-020-01301-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273245v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ait Abdelkader" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11708-021-0772-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyan Que" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c03762" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.119457" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437339v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guadalupe M&#233;ndez-Medrano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kowalska" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunsho Ohtani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bahena Uribe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015277" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092681v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kobylanski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104178" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055916v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Luna" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schreck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wohlwend" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tervoort" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.118660" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437313v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA12665A" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046440v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Motay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Soraru" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ploux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294309v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294312v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294319v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046814v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c13545" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437337v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928198v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caps" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2020.104888" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092686v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521511v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor Kae Chang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Hsuan Tai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR09891G" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294334v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyu Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b01465" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294341v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Alfaro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luna" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9040338" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391217v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bardey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonduelle-Skrzypczak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fecant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00144H" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323111v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brisset" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.01.030" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057450v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plascencia-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santiago" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Rocha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jscs.2019.05.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399064v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093894v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Sengele" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.12.071" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057644v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wei" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Endo-Kimura" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kowalska" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101447" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057442v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danilenko" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorban" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maksimchuk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Viagin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malyukin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.01.021" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968937v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pigeot-Remy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Gregori" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumayssaa Hazime" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;rissan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2924-x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04280400v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Tryba" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wozniak" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zolnierkiewicz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Guskos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Morawski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8020085" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130010v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janczarek" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Endo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colbeau-Justin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ohtani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.05.039" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979489v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Neel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR07475E" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129871v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheng" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chhor" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Passarello" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanaev" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201801732" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130011v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Janczarek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Endo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armandas Bal&#269;ytis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.06.027" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384119v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cottineau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Guadalupe M&#233;ndez-Medrano" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201702142" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269628v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Chkili" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine De Person" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13005/bbra/2527" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652005v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01167" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01623922v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouhadoun" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sorgues" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2017.1379858" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01278000v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosti Tapio" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Habert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sorgues" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano6030035" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405729v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigeot-R&#233;my" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herissan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maug&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.10.031" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548348v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L. Luna" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Novoseltceva" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essyllt Louarn" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.03.008" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228510v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Azevedo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Delong" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertucchi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b05540" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121563v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibin Hai" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kolli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jos&#233;-Yacaman" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA11684K" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322700v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamrouni" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bruschi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lemaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.07.001" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W49K050Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00917872v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Saison" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4048192" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468420v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101269" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNG0BF60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400670v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mu&#241;oz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marchand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.02.034" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868037v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Baker" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Larcher" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.06.013" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422729v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485100v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slassi Amine" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornil David" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbiol Jordi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485090v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Albiol" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485109v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485002v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jian" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Xu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630711v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mediouni" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dappozze" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khrouz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parola" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485210v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058719v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Remita" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xiaojiao Yuan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Mendez Medrano" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahena" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rodriguez Lopez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058723v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Mendez Medrano" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colbeau Justin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04281002v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058334v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diress Gesesse" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Ghazzal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485232v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wang" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04281313v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058350v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130667v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Luna Barr&#243;n" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. M&#233;ndez Medrano" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130655v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sarhid" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lampre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130668v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04281307v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li C." TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261951v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durupthy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356675v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180635v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damia" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057995v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferronato" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819705v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sire" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azevedo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campidelli" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.T. Seo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273317v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus Kunst" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63713-2_13" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681157v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>