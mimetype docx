--- v1 (2026-04-21)
+++ v2 (2026-05-15)
@@ -66,9535 +66,9401 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwaveassisted synthesis of ZnO/BiNbO₄ heterojunctions for enhanced hydrogen production</w:t>
+                <w:t xml:space="preserve">NiO/TiO2 p-n Heterojunction Induced by Radiolysis for Photocatalytic Hydrogen Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Kuznetsova</w:t>
+                <w:t xml:space="preserve">Ana Andrea Méndez-Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscila Hasse Palharim</w:t>
+                <w:t xml:space="preserve">Xiaojiao Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Helena Claudino</w:t>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Javier Sáez Acuña</w:t>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Frin</w:t>
+                <w:t xml:space="preserve">José Luis Rodríguez López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (26), pp.15706-15719. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (15), pp.3513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5nr01637a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma18153513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362658v1</w:t>
+                <w:t xml:space="preserve">hal-05362673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Vacancy Formation at Metal-TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Interface Yielding Enhanced Photocatalytic Hydrogen Generation</w:t>
+                <w:t xml:space="preserve">Self-Decontaminating Photocatalytic Textiles: Layer-by-Layer Deposition of Commercial TiO 2 References for DMMP Degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. D. Quach</w:t>
+                <w:t xml:space="preserve">Maël Morguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Harsan</w:t>
+                <w:t xml:space="preserve">Alain Rach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. Spadaro</w:t>
+                <w:t xml:space="preserve">Didier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Botifoll</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202501835⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (7), pp.1995-2006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaenm.5c00200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215743v1</w:t>
+                <w:t xml:space="preserve">hal-05382324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Decontaminating Photocatalytic Textiles: Layer-by-Layer Deposition of Commercial TiO 2 References for DMMP Degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insight into charge carrier dynamics and interface design of {0 0 1} TiO2 coupled with TiOF2 for photocatalytic degradation of contaminants of emerging concern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Kowalkińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Morguen</w:t>
+                <w:t xml:space="preserve">Nicolas Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rach</w:t>
+                <w:t xml:space="preserve">Fernando Fresno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Keller</w:t>
+                <w:t xml:space="preserve">Anna Zielińska-Jurek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaenm.5c00200⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 695, pp.162893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382324v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into charge carrier dynamics and interface design of {0 0 1} TiO2 coupled with TiOF2 for photocatalytic degradation of contaminants of emerging concern</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwaveassisted synthesis of ZnO/BiNbO₄ heterojunctions for enhanced hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kuznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Hasse Palharim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Kowalkińska</w:t>
+                <w:t xml:space="preserve">Caroline Helena Claudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Keller</w:t>
+                <w:t xml:space="preserve">José Javier Sáez Acuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Fresno</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karina Frin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162893⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (26), pp.15706-15719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5nr01637a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985750v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu-based MOFs/TiO 2 Chitosan Beads for Green Photocatalytic H 2 Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen Vacancy Formation at Metal-TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Interface Yielding Enhanced Photocatalytic Hydrogen Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. D. Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+                <w:t xml:space="preserve">A. Harsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisha Khan</w:t>
+                <w:t xml:space="preserve">M. C. Spadaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Benoît</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+                <w:t xml:space="preserve">M. Botifoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+                <w:t xml:space="preserve">J. Arbiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Adv. Sci., -, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.5c02179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/advs.202501835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362588v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Bi 3+ and Cu 2+ doping on the optical and electronic properties of CsPbBr 3 for photocatalytic toluene oxidation</w:t>
+                <w:t xml:space="preserve">Cu-based MOFs/TiO 2 Chitosan Beads for Green Photocatalytic H 2 Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Knezevic</w:t>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Hieu Hoang</w:t>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vien Duong Quach</w:t>
+                <w:t xml:space="preserve">Mireille Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Garzón Manjón</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Llorens Rauret</w:t>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5NR02442K⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.5c02179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384065v1</w:t>
+                <w:t xml:space="preserve">hal-05362588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu‐Based MOF/TiO 2 Composite Nanomaterials for Photocatalytic Hydrogen Generation and the Role of Copper</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+                <w:t xml:space="preserve">Impact of Bi 3+ and Cu 2+ doping on the optical and electronic properties of CsPbBr 3 for photocatalytic toluene oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Knezevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza Ranjbari</w:t>
+                <w:t xml:space="preserve">Thi-Hieu Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Dragoe</w:t>
+                <w:t xml:space="preserve">Vien Duong Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bahena-Uribe</w:t>
+                <w:t xml:space="preserve">Alba Garzón Manjón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Llorens Rauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202501736⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (35), pp.20280-20291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5NR02442K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367358v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NiO/TiO2 p-n Heterojunction Induced by Radiolysis for Photocatalytic Hydrogen Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Andrea Méndez-Medrano</w:t>
+                <w:t xml:space="preserve">Cu‐Based MOF/TiO 2 Composite Nanomaterials for Photocatalytic Hydrogen Generation and the Role of Copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojiao Yuan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Alireza Ranjbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luis Rodríguez López</w:t>
+                <w:t xml:space="preserve">Daniel Bahena-Uribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (15), pp.3513. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.2501736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma18153513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202501736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362673v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Photocatalytic Activity of Surface-Modified TiO2 with Bimetallic AuPd Nanoalloys for Hydrogen Generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Cu‐Based MOF/TiO 2 Composite Nanomaterials for Photocatalytic Hydrogen Generation and the Role of Copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Ranjbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bahena-Uribe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar RRL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/solr.202400106⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202501736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679858v1</w:t>
+                <w:t xml:space="preserve">hal-05619892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal Copper Coordination obtained by TiO2 overlayer as a key for enhanced photocatalytic hydrogen generation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Enhanced Photocatalytic Activity of Surface-Modified TiO2 with Bimetallic AuPd Nanoalloys for Hydrogen Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Andrea Méndez-Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bahena-Uribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Herve Vezin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Clavaguéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4ta03072a⟩</w:t>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (13), pp.2400106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/solr.202400106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633023v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning CH4 Productivity from Visible Light‐Driven Gas‐Phase CO2 Photocatalytic Reduction on Doped g‐C3N4/TiO2 Heterojunctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tayssir Hamieh</w:t>
+                <w:t xml:space="preserve">Abnormal Copper Coordination obtained by TiO2 overlayer as a key for enhanced photocatalytic hydrogen generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vien-Duong Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Chiara Spadaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Botifoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ente.202201363⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Journal of Materials Chemistry A, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4ta03072a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245794v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjusting the band gap of CsPbBr3−yXy (X = Cl, I) for optimal interfacial charge transfer and enhanced photocatalytic hydrogen generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Knezevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vien-Duong Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lampre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (12), pp.6226-6236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D2TA09920A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the effect of low Cu2O loading on P25 TiO2 and its self-reduction during methanol photoreforming</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Tuning CH4 Productivity from Visible Light‐Driven Gas‐Phase CO2 Photocatalytic Reduction on Doped g‐C3N4/TiO2 Heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hynd Remita</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Toufaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayssir Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inoche.2023.111541⟩</w:t>
+              <w:t xml:space="preserve">Energy Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ente.202201363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250712v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Dispersed Ni–Pt Bimetallic Cocatalyst: The Synergetic Effect Yields Pt-Like Activity in Photocatalytic Hydrogen Evolution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Unraveling the effect of low Cu2O loading on P25 TiO2 and its self-reduction during methanol photoreforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Plascencia-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elim Albiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazzal Mohamed Nawfal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c08842⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158, pp.111541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inoche.2023.111541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303906v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the effect of low Cu2O loading on P25 TiO2 and its self-reduction during methanol photoreforming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elim Albiter</w:t>
+                <w:t xml:space="preserve">Highly Dispersed Ni–Pt Bimetallic Cocatalyst: The Synergetic Effect Yields Pt-Like Activity in Photocatalytic Hydrogen Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul Haghi-Ashtiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inoche.2023.111541⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (36), pp.42637-42647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c08842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250710v2</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent development in metal halide perovskites synthesis to improve their charge-carrier mobility and photocatalytic efficiency</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Unraveling the effect of low Cu2O loading on P25 TiO2 and its self-reduction during methanol photoreforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Plascencia-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elim Albiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science China Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40843-023-2469-4⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158, pp.111541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inoche.2023.111541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273474v1</w:t>
+                <w:t xml:space="preserve">hal-04250710v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parametric Study of the Crystal Phases on Au/TiO2 Photocatalysts for CO2 Gas-Phase Reduction in the Presence of Water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joumana Toufaily</w:t>
+                <w:t xml:space="preserve">Recent development in metal halide perovskites synthesis to improve their charge-carrier mobility and photocatalytic efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Knezevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hieu Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nusrat Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Abdi-Jalebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal12121623⟩</w:t>
+              <w:t xml:space="preserve">Science China Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (7), pp.2545-2572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40843-023-2469-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245739v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic nanocomposite anatase–rutile TiO2 coating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Structural Defects on the Photocatalytic Properties of Zno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Mediouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dappozze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemehsadat Moosavi</w:t>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Lemarchand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+                <w:t xml:space="preserve">Stephane Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-022-06099-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4040407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820508v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The property-governed activity of silver-modified titania photocatalysts: The influence of titania matrix</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+                <w:t xml:space="preserve">A Parametric Study of the Crystal Phases on Au/TiO2 Photocatalysts for CO2 Gas-Phase Reduction in the Presence of Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyang Xi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0097762⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), pp.1623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal12121623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280402v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into Interfacial Charge Transfer during Photocatalytic H 2 Evolution through Fe, Ni, Cu and Au Embedded in a Mesoporous TiO2@SiO2 Core‐shell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+                <w:t xml:space="preserve">Photocatalytic nanocomposite anatase–rutile TiO2 coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemehsadat Moosavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Konstantakopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202200102⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (11), pp.963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-022-06099-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273281v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile Vacuum Annealing of TiO 2 with Ethanol-Induced Enhancement of Its Photocatalytic Performance under Visible Light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The property-governed activity of silver-modified titania photocatalysts: The influence of titania matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenta Yoshiiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baris Karabiyik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunlei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenpeng Cui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yang Xu</w:t>
+                <w:t xml:space="preserve">Zhishun Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c01842⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0097762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273322v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Structural Defects on the Photocatalytic Properties of Zno</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Parola</w:t>
+                <w:t xml:space="preserve">Insight into Interfacial Charge Transfer during Photocatalytic H 2 Evolution through Fe, Ni, Cu and Au Embedded in a Mesoporous TiO2@SiO2 Core‐shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Knezevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Laachachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2139/ssrn.4040407⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202200102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820668v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Electronic Bandgap of Graphdiyne by H‐Substitution to Promote Interfacial Charge Carrier Separation for Enhanced Photocatalytic Hydrogen Production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Minh‐huong Ha‐thi</w:t>
+                <w:t xml:space="preserve">Facile Vacuum Annealing of TiO 2 with Ethanol-Induced Enhancement of Its Photocatalytic Performance under Visible Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenpeng Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202100994⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (39), pp.14455-14461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c01842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273236v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few Layer Graphene/TiO 2 Composites for Enhanced Solar-Driven H 2 Production from Methanol</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Highly Promoted Photocatalytic Hydrogen Generation by Multiple Electron Transfer Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojiao Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Izabela Janowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c06808⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 281, pp.119457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2020.119457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173501v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoactive Widegap Oxide Doped ZnO with Non-stoichiometric Matrix: Aspects of Formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leonid Akhkozov</w:t>
+                <w:t xml:space="preserve">Tuning the Electronic Bandgap of Graphdiyne by H‐Substitution to Promote Interfacial Charge Carrier Separation for Enhanced Photocatalytic Hydrogen Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Slassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh‐huong Ha‐thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11244-020-01301-3⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (29), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202100994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280401v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial charge transfer and photocatalytic activity in a reverse designed Bi2O3/TiO2 core-shell</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Few Layer Graphene/TiO 2 Composites for Enhanced Solar-Driven H 2 Production from Methanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza El Marouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jiménez-Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Breniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Janowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11708-021-0772-x⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (10), pp.3633-3646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c06808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273245v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile Vacuum Annealing-Induced Modification of TiO 2 with an Enhanced Photocatalytic Performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yang Xu</w:t>
+                <w:t xml:space="preserve">Photoactive Widegap Oxide Doped ZnO with Non-stoichiometric Matrix: Aspects of Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Gorban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Danilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Gorban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Akhkozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.1c03762⟩</w:t>
+              <w:t xml:space="preserve">Topics in Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (13-16), pp.797-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11244-020-01301-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273255v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Promoted Photocatalytic Hydrogen Generation by Multiple Electron Transfer Pathways</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Interfacial charge transfer and photocatalytic activity in a reverse designed Bi2O3/TiO2 core-shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ait Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenpeng Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Laachachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2020.119457⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.732-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11708-021-0772-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092690v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterojunction of CuO nanoclusters with TiO 2 for photo-oxidation of organic compounds and for hydrogen production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+                <w:t xml:space="preserve">Facile Vacuum Annealing-Induced Modification of TiO 2 with an Enhanced Photocatalytic Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenpeng Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueyan Que</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0015277⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (41), pp.27121-27128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.1c03762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437339v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly active composite TiO2-polypyrrole nanostructures for water and air depollution under visible light irradiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au/TiO 2 (P25)-gC 3 N 4 composites with low gC 3 N 4 content enhance TiO 2 sensitization for remarkable H 2 production from water under visible-light irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jiménez-Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.104178⟩</w:t>
+              <w:t xml:space="preserve">Nano Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2020.104888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092681v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic metal-containing TiO2 aerogels assembled from crystalline preformed nanoparticles as efficient photocatalysts for H2 generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Tervoort</w:t>
+                <w:t xml:space="preserve">Heterojunction of CuO nanoclusters with TiO 2 for photo-oxidation of organic compounds and for hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Guadalupe Méndez-Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kowalska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bunsho Ohtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bahena Uribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2020.118660⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (3), pp.034705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0015277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055916v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sol–gel biotemplating route with cellulose nanocrystals to design a photocatalyst for improving hydrogen generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">A soft-chemistry assisted strong metal–support interaction on a designed plasmonic core–shell photocatalyst for enhanced photocatalytic hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bor Kae Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shih-Hsuan Tai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9TA12665A⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (13), pp.7011-7023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR09891G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437313v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtually Transparent TiO 2 /Polyelectrolyte Thin Multilayer Films as High Efficiency Nanoporous Photocatalytic Coatings for Breaking Down Formic Acid and for E. Coli Removal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lydie Ploux</w:t>
+                <w:t xml:space="preserve">Heterojunction of CuO nanoclusters with TiO2 for photo-oxidation of organic compounds and for hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Guadalupe Méndez-Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kowalska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bunsho Ohtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bahena Uribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0015277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046440v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterojunction of CuO nanoclusters with TiO2 for photo-oxidation of organic compounds and for hydrogen production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Heterojunction of CuO nanoclusters with TiO 2 for photo-oxidation of organic compounds and for hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Guadalupe Méndez-Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kowalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bunsho Ohtani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bahena Uribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 153 (3), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+              <w:t xml:space="preserve">, 2020, 153 (3), pp.034705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0015277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294309v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly active composite TiO2-polypyrrole nanostructures for water and air depollution under visible light irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+                <w:t xml:space="preserve">Monolithic metal-containing TiO2 aerogels assembled from crystalline preformed nanoparticles as efficient photocatalysts for H2 generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wohlwend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tervoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.104178⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 267, pp.118660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2020.118660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294312v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sol–gel biotemplating route with cellulose nanocrystals to design a photocatalyst for improving hydrogen generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Laachachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (21), pp.10779-10786. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C9TA12665A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294319v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtually Transparent TiO 2 /Polyelectrolyte Thin Multilayer Films as High Efficiency Nanoporous Photocatalytic Coatings for Breaking Down Formic Acid and for Escherichia Coli Removal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Virtually Transparent TiO 2 /Polyelectrolyte Thin Multilayer Films as High Efficiency Nanoporous Photocatalytic Coatings for Breaking Down Formic Acid and for E. Coli Removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Motay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Soraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (50), pp.55766-55781. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046814v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly active composite TiO2-polypyrrole nanostructures for water and air depollution under visible light irradiation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">A sol–gel biotemplating route with cellulose nanocrystals to design a photocatalyst for improving hydrogen generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Laachachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.104178⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (21), pp.10779-10786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9TA12665A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437337v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au/TiO 2 (P25)-gC 3 N 4 composites with low gC 3 N 4 content enhance TiO 2 sensitization for remarkable H 2 production from water under visible-light irradiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Jiménez-Calvo</w:t>
+                <w:t xml:space="preserve">Virtually Transparent TiO 2 /Polyelectrolyte Thin Multilayer Films as High Efficiency Nanoporous Photocatalytic Coatings for Breaking Down Formic Acid and for Escherichia Coli Removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Motay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Soraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Caps</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lydie Ploux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2020.104888⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (50), pp.55766-55781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c13545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928198v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterojunction of CuO nanoclusters with TiO 2 for photo-oxidation of organic compounds and for hydrogen production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+                <w:t xml:space="preserve">Highly active composite TiO2-polypyrrole nanostructures for water and air depollution under visible light irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojiao Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Kobylanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenpeng Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0015277⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (5), pp.104178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.104178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092686v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A soft-chemistry assisted strong metal–support interaction on a designed plasmonic core–shell photocatalyst for enhanced photocatalytic hydrogen production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+                <w:t xml:space="preserve">Size and shape effect on the photocatalytic efficiency of TiO2 brookite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damia Gregori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roumayssaa Hazime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hérissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (2), pp.1213-1225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-018-2924-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR09891G⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02521511v1</w:t>
+                <w:t xml:space="preserve">hal-01968937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Photogenerated Charge Carriers and Photocatalytic Activity of Biotemplated Mesoporous TiO 2 Films with a Chiral Nematic Structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Photonic titanium dioxide film obtained from hard template with chiral nematic structure for environmental application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hynd Remita</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b01465⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 335, pp.409-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294334v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Photogenerated Charge Carriers and Photocatalytic Activity of Biotemplated Mesoporous TiO 2 Films with a Chiral Nematic Structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hynd Remita</w:t>
+                <w:t xml:space="preserve">Cu2O cubic and polyhedral structures versus commercial powder: Shape effect on photocatalytic activity under visible light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Plascencia-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garcia-Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b01465⟩</w:t>
+              <w:t xml:space="preserve">Journal of Saudi Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.1016-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jscs.2019.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323197v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Production from Glycerol Photoreforming on TiO2/HKUST-1 Composites: Effect of Preparation Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Photogenerated Charge Carriers and Photocatalytic Activity of Biotemplated Mesoporous TiO 2 Films with a Chiral Nematic Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabián Martínez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+                <w:t xml:space="preserve">Chunyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Habibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal9040338⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (13), pp.4851-4863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b01465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294341v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic photocatalysis applied to solar fuels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+                <w:t xml:space="preserve">Enhanced Photogenerated Charge Carriers and Photocatalytic Activity of Biotemplated Mesoporous TiO 2 Films with a Chiral Nematic Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Habibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8FD00144H⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (13), pp.4851-4863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b01465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391217v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic titanium dioxide film obtained from hard template with chiral nematic structure for environmental application</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Hydrogen Production from Glycerol Photoreforming on TiO2/HKUST-1 Composites: Effect of Preparation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabián Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elim Albiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.01.030⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal9040338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323111v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu2O cubic and polyhedral structures versus commercial powder: Shape effect on photocatalytic activity under visible light</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Plasmonic photocatalysis applied to solar fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Bardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonduelle-Skrzypczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fecant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenpeng Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Garcia-Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Saudi Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jscs.2019.05.007⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 214, pp.417-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8FD00144H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057450v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Production from Glycerol Photoreforming on TiO2/HKUST-1 Composites: Effect of Preparation Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabián Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elim Albiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (4), pp.338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/catal9040338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sn-doped and porogen-modified TiO2 photocatalyst for solar light elimination of sulfure diethyle as a model for chemical warfare agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Sengele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 245, pp.279-289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.12.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Semiconductor Morphology on Photocatalytic Activity of Plasmonic Photocatalysts: Titanate Nanowires and Octahedral Anatase Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Endo-Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kowalska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.1447. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano9101447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic activity of ZnO nanopowders: The role of production techniques in the formation of structural defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Danilenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gorban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maksimchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Viagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malyukin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 328, pp.99-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and shape effect on the photocatalytic efficiency of TiO2 brookite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Guillard</w:t>
+                <w:t xml:space="preserve">Noble metal-modified faceted anatase titania photocatalysts: Octahedron versus decahedron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhishun Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Janczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Endo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunlei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armandas Balčytis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 237, pp.574-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.06.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-018-2924-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01968937v1</w:t>
+                <w:t xml:space="preserve">hal-04130011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of an Electronic Structure of N-TiO2 on Its Photocatalytic Activity towards Decomposition of Acetaldehyde under UV and Fluorescent Lamps Irradiation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nikos Guskos</w:t>
+                <w:t xml:space="preserve">Au/TiO 2 -gC 3 N 4 Nanocomposites for Enhanced Photocatalytic H 2 Production from Water under Visible Light Irradiation with Very Low Quantities of Sacrificial Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoni Morawski</w:t>
+                <w:t xml:space="preserve">Thomas Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Guadalupe Méndez-Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal8020085⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (14), pp.1702142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201702142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280400v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver-modified octahedral anatase particles as plasmonic photocatalyst</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photocatalytic Nanoparticulate ZrxTi1-xO2 Coatings with Controlled Homogeneity of Elemental Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Endo</w:t>
+                <w:t xml:space="preserve">K. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">K. Chhor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Passarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kanaev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2017.05.039⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.11118- 11126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201801732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130010v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic core–shell nanostructure as an optical photoactive nanolens for enhanced light harvesting and hydrogen production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hynd Remita</w:t>
+                <w:t xml:space="preserve">Influence of an Electronic Structure of N-TiO2 on Its Photocatalytic Activity towards Decomposition of Acetaldehyde under UV and Fluorescent Lamps Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Tryba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Wozniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Zolnierkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Guskos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Morawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8NR07475E⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal8020085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979489v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic Nanoparticulate ZrxTi1-xO2 Coatings with Controlled Homogeneity of Elemental Composition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Silver-modified octahedral anatase particles as plasmonic photocatalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Janczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Endo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ohtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 310, pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2017.05.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/slct.201801732⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04129871v1</w:t>
+                <w:t xml:space="preserve">hal-04130010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noble metal-modified faceted anatase titania photocatalysts: Octahedron versus decahedron</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armandas Balčytis</w:t>
+                <w:t xml:space="preserve">Plasmonic core–shell nanostructure as an optical photoactive nanolens for enhanced light harvesting and hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenpeng Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (43), pp.20140-20146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NR07475E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.06.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04130011v1</w:t>
+                <w:t xml:space="preserve">hal-01979489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au/TiO 2 -gC 3 N 4 Nanocomposites for Enhanced Photocatalytic H 2 Production from Water under Visible Light Irradiation with Very Low Quantities of Sacrificial Agents</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The Olive Mill Wastewater Decontamination with Photocatalysis Based on Tio2: Effect of Operational Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Chkili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine De Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manef Abderrabba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosciences, Biotechnology Research Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (3), pp.933-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13005/bbra/2527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aenm.201702142⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02384119v1</w:t>
+                <w:t xml:space="preserve">hal-04269628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Olive Mill Wastewater Decontamination with Photocatalysis Based on Tio2: Effect of Operational Parameters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photocatalytic Hydrogen Evolution Using Ni–Pd/TiO 2 : Correlation of Light Absorption, Charge-Carrier Dynamics, and Quantum Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunlei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kowalska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosciences, Biotechnology Research Asia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (26), pp.14302 - 14311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b01167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13005/bbra/2527⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04269628v1</w:t>
+                <w:t xml:space="preserve">hal-01652005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic Hydrogen Evolution Using Ni–Pd/TiO 2 : Correlation of Light Absorption, Charge-Carrier Dynamics, and Quantum Efficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kowalska</w:t>
+                <w:t xml:space="preserve">Laser synthesized TiO$_2$ -based nanoparticles and their efficiency in the photocatalytic degradation of linear carboxylic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bouhadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hérissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.805 - 815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14686996.2017.1379858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b01167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01652005v1</w:t>
+                <w:t xml:space="preserve">cea-01623922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser synthesized TiO$_2$ -based nanoparticles and their efficiency in the photocatalytic degradation of linear carboxylic acids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+                <w:t xml:space="preserve">Bipyramidal anatase TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles, a highly efficient photocatalyst? Towards a better understanding of the reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pigeot-Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ruaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 203, pp.324-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.10.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14686996.2017.1379858⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01623922v1</w:t>
+                <w:t xml:space="preserve">hal-01405729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Nitrogen Doping on Device Operation for TiO 2 -Based Solid-State Dye-Sensitized Solar Cells: Photo-Physics from Materials to Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosti Tapio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Sorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nanostructured Solar Cells, 6 (3), pp.35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano6030035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01278000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipyramidal anatase TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles, a highly efficient photocatalyst? Towards a better understanding of the reactivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Maugé</w:t>
+                <w:t xml:space="preserve">Synergetic effect of Ni and Au nanoparticles synthesized on titania particles for efficient photocatalytic hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana L. Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Novoseltceva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essyllt Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kowalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 203, pp.324-334. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 191, pp.18 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.10.031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01405729v1</w:t>
+                <w:t xml:space="preserve">hal-01548348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergetic effect of Ni and Au nanoparticles synthesized on titania particles for efficient photocatalytic hydrogen production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kowalska</w:t>
+                <w:t xml:space="preserve">A versatile wafer-scale technique for the formation of ultra-smooth and thickness-controlled graphene oxide films based on very large flakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Campidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Delong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bertucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.21270-201277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5b05540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.03.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01548348v1</w:t>
+                <w:t xml:space="preserve">hal-01228510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile wafer-scale technique for the formation of ultra-smooth and thickness-controlled graphene oxide films based on very large flakes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Bertucchi</w:t>
+                <w:t xml:space="preserve">Modification of TiO2 by bimetallic Au–Cu nanoparticles for wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zibin Hai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Kolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bahena Uribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel José-Yacaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (36), pp.10829-10835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3TA11684K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.5b05540⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01228510v1</w:t>
+                <w:t xml:space="preserve">hal-01121563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of TiO2 by bimetallic Au–Cu nanoparticles for wastewater treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Miguel José-Yacaman</w:t>
+                <w:t xml:space="preserve">Characterization of a membrane inlet interfaced with a compact chemical ionization FT-ICR for real-time and quantitative VOC analysis in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essyllt Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bruschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 353, pp.26-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2013.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3TA11684K⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01121563v1</w:t>
+                <w:t xml:space="preserve">hal-02322700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a membrane inlet interfaced with a compact chemical ionization FT-ICR for real-time and quantitative VOC analysis in water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joel Lemaire</w:t>
+                <w:t xml:space="preserve">New Insights into Bi2WO6 Properties as a Visible-Light Photocatalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2013.07.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117, pp.22656-22666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4048192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02322700v1</w:t>
+                <w:t xml:space="preserve">hal-00917872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into Bi2WO6 Properties as a Visible-Light Photocatalyst</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gras</w:t>
+                <w:t xml:space="preserve">Do TiO2 Nanoparticles Really Taste Better When Cooked in a Microwave Oven?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chemin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (16), pp.2707 - 2715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201101269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp4048192⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00917872v1</w:t>
+                <w:t xml:space="preserve">hal-01468420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do TiO2 Nanoparticles Really Taste Better When Cooked in a Microwave Oven?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Powder preparation and UV absorption properties of selected compositions in the CeO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-Y&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cheviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201101269⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 181 (5), pp.1204-1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2008.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01468420v1</w:t>
+                <w:t xml:space="preserve">hal-00400670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powder preparation and UV absorption properties of selected compositions in the CeO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-Y&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; system</w:t>
+                <w:t xml:space="preserve">UV absorption properties of ceria-modified compositions within the fluorite-type solid solution CeO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-Y&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;WO&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Cheviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles F. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franck Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Roger Marchand</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 181 (5), pp.1204-1212. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 179 (10), pp.3184-3190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2006.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...151 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9604,2799 +9470,2799 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic performance of HKUST-1/TiO2 towards hydrogen generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisha Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Ranjbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bahena Uribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPEA12: 12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandgap tuning of Graphdiyne to promote photogenerated charge separation and Photocatalytic Hydrogen Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slassi Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slassi Amine</w:t>
+                <w:t xml:space="preserve">Cornil David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbiol Jordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd MOMENTOM International Congress: ACCELERATING INNOVATION IN THE AGE OF DISRUPTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial strong metal-support interaction on plasmonic core-shell nanostructures for higher selectivity and activity toward H2 generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vien-Duong Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Chiara Spadaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Albiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring 2023, Division of colloids and surfaces science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial strong metal-support interaction on plasmonic core-shell nanostructures for higher selectivity and activity toward H2 generation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zinc Oxide and Structural Defects for Photocatalysis: Between Challenges and Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mediouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dappozze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gold 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Quebec (Canada), Canada</w:t>
+              <w:t xml:space="preserve">The 7th International Conference on. Photocatalytic and Advanced Oxidation Technologies for the Treatment of Water, Air, Soil and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485109v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-Graphdiyne/TiO2 heterojunction for Photocatalytic H2 generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Artificial strong metal-support interaction on plasmonic core-shell nanostructures for higher selectivity and activity toward H2 generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vien-Duong Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Chiara Spadaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Albiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI International Conference on Catalysis and Chemical Engineering,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">Gold 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Quebec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485002v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc Oxide and Structural Defects for Photocatalysis: Between Challenges and Reality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Guillard</w:t>
+                <w:t xml:space="preserve">H-Graphdiyne/TiO2 heterojunction for Photocatalytic H2 generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dappozze</w:t>
+                <w:t xml:space="preserve">Li Jian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slassi Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Khrouz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Parola</w:t>
+                <w:t xml:space="preserve">Han Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornil David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on. Photocatalytic and Advanced Oxidation Technologies for the Treatment of Water, Air, Soil and</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">VI International Conference on Catalysis and Chemical Engineering,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630711v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the bandgap of graphdiyne by H-substitution for optimal interfacial charge separation and photocatalytic H2 production</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface Modification of TiO2 with Plasmonic Nanoparticles for photocatalytic applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Mendez Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colbeau Justin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous solids: RESPORE international congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR Plasmonique active</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485210v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Modification of Photocatalysts with Bimetallic Nanoparticles for Water Treatment and Hydrogen Generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. L. Rodriguez Lopez</w:t>
+                <w:t xml:space="preserve">Tuning the bandgap of graphdiyne by H-substitution for optimal interfacial charge separation and photocatalytic H2 production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Slassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMN, International Meeting on NanoAlloys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Porous solids: RESPORE international congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058719v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Modification of TiO2 with Plasmonic Nanoparticles for photocatalytic applications.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Surface Modification of Photocatalysts with Bimetallic Nanoparticles for Water Treatment and Hydrogen Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Xiaojiao Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Mendez Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bahena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Mendez Medrano</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. L. Rodriguez Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Plasmonique active</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">IMN, International Meeting on NanoAlloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058723v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-metal halide perovskites: Interfacial charge-carrier transfer and dynamics in CsPbBr3-yXy/TiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Knezevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bérardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lampre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (EMRS), Spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMRS, Jun 2021, On line Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge-carrier dynamics in photoactive TiO2 plasmonic core–shell nanostructures and photonic films followed by TRMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Li</w:t>
+                <w:t xml:space="preserve">G. Diress Gesesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. N. Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th International Conference on Semiconductor Photocatalysis &amp; Solar Energy Conversion (SPASEC-24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Niagara Falls, Canada</w:t>
+              <w:t xml:space="preserve">2nd International Momentom Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058334v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalyst designed in core-shell or three-dimensional nanostructurefor enhanced photon-to-conversion efficiency for Hydrogen production</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Colbeau-Justin</w:t>
+                <w:t xml:space="preserve">Mobile Charge-Carriers in Photoactive Materials followed by Time Resolved Microwave Conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Los angeles, CA, United States</w:t>
+              <w:t xml:space="preserve">5th Momentom Workshop Materials for Energy: Characterization and Operando Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485232v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Charge-Carriers in Photoactive Materials followed by Time Resolved Microwave Conductivity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
+                <w:t xml:space="preserve">Charge-carrier dynamics in photoactive TiO2 plasmonic core–shell nanostructures and photonic films followed by TRMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Diress Gesesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N. Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Momentom Workshop Materials for Energy: Characterization and Operando Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saclay, France</w:t>
+              <w:t xml:space="preserve">The 24th International Conference on Semiconductor Photocatalysis &amp; Solar Energy Conversion (SPASEC-24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Niagara Falls, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281313v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge-carrier dynamics in photoactive TiO2 plasmonic core–shell nanostructures and photonic films followed by TRMC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Photocatalyst designed in core-shell or three-dimensional nanostructurefor enhanced photon-to-conversion efficiency for Hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N. Ghazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colbeau-Justin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. N. Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Momentom Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Orsay, France</w:t>
+              <w:t xml:space="preserve">International Conference on Advances in Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Los angeles, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058350v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Developments on Studies of Mobile Charge-Carriers in Photocatalytic Particles by Time Resolved Microwave Conductivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Studying Mobile Charge-Carriers in Photocatalytic Particles by Time Resolved Microwave Conductivity: Recent Developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Luna Barrón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Luna Barrón</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.G. Méndez Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Nanomaterials for Environmental Purification and Energy Conversion (SNEPEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">8th Forum on New Materials (CIMTEC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pérouse, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130667v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic catalysis by gold nanoparticles (Key note)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Developments on Studies of Mobile Charge-Carriers in Photocatalytic Particles by Time Resolved Microwave Conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Luna Barrón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Méndez Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gold 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium on Nanomaterials for Environmental Purification and Energy Conversion (SNEPEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130655v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Mobile Charge-Carriers in Photocatalytic Particles by Time Resolved Microwave Conductivity: Recent Developments</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plasmonic catalysis by gold nanoparticles (Key note)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sarhid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lampre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N. Ghazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Forum on New Materials (CIMTEC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pérouse, Italy</w:t>
+              <w:t xml:space="preserve">Gold 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130668v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoporous TiO2 with chiral nematic structure obtained from sol-gel mineralisation of cellulose nanocrystal for environmental applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Photochemical Conversion and Storage of Solar Energy (IPS-22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Hefei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">charge-carrier dynamics in photocatalytic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pigeot-Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Photocatalytic and Advanced Oxidation Technologies (PAOT-3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of Nanoparticles synthesized in one step by laser pyrolysis for application in photocatalytic degradation of carboxylic acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bouhadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bouhadoun</w:t>
+                <w:t xml:space="preserve">V. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International conference on Semiconductor Photocatalysis &amp; Solar Energy Conversion (SPASEC-20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02356675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brookite and rutile powders as efficient photocatalysts for air and water depolluting treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SP5 (5th International Conference on Semiconductor Photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration, Characterization and Photocatalytic properties of anatase, rutile and brookite catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferronato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPEA8- 8th meeting on Solar Chemistry and Photocatalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution-based graphene for high-performance flexible electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sire</w:t>
+                <w:t xml:space="preserve">J. Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Azevedo</w:t>
+                <w:t xml:space="preserve">S. Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Campidelli</w:t>
+                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W.T. Seo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Graphene Conference, Graphene 2013, 2nd ImagineNano Event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bilbao, Spain. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12406,146 +12272,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Resolved Microwave Conductivity: Studying Mobile Charge-Carriers in TiO2 Photoactive Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hérissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinus Kunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Handbook of Inorganic Photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.315-338, 2022, Springer Handbooks, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-63713-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12555,168 +12421,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration, characterization, and photocatalytic properties of zinc oxide: impact of structural defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mediouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dappozze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCAT 3 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Ronce-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId413"/>
+      <w:footerReference w:type="default" r:id="rId412"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12863,51 +12729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05362658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kuznetsova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Hasse Palharim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Helena Claudino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier S&#225;ez Acu&#241;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Frin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr01637a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05215743v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Quach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harsan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Spadaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Botifoll" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arbiol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202501835" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Morguen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaenm.5c00200" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985750v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kowalki&#324;ska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fresno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zieli&#324;ska-Jurek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162893" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05362588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Pivert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisha Khan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Beno&#238;t" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c02179" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384065v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Knezevic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hieu Hoang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vien Duong Quach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Garz&#243;n Manj&#243;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Llorens Rauret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR02442K" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ranjbari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bahena-Uribe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202501736" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05362673v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andrea M&#233;ndez-Medrano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiao Yuan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Rodr&#237;guez L&#243;pez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18153513" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679858v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202400106" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04633023v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vien-Duong Quach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Spadaro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Botifoll" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta03072a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hammoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201363" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084392v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lampre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA09920A" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04250712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Plascencia-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elim Albiter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazzal Mohamed Nawfal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2023.111541" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04303906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nawfal Ghazzal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c08842" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250710v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273474v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Rashid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Abdi-Jalebi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40843-023-2469-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245739v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyang Xi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12121623" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03820508v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemehsadat Moosavi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lemarchand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bazin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Konstantakopoulou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-06099-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04280402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Yoshiiri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Karabiyik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunlei Wang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishun Wei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097762" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273281v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Xu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Laachachi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202200102" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenpeng Cui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyang Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01842" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820668v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Mediouni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dappozze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Parola" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4040407" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273236v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Slassi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Han" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;huong Ha&#8208;thi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202100994" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Marouazi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Calvo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Breniaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Janowska" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c06808" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04280401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Gorban" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Danilenko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Gorban" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Volkova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Akhkozov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-020-01301-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273245v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ait Abdelkader" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11708-021-0772-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyan Que" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c03762" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.119457" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437339v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guadalupe M&#233;ndez-Medrano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kowalska" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunsho Ohtani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bahena Uribe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015277" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092681v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kobylanski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104178" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055916v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Luna" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schreck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wohlwend" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tervoort" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.118660" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437313v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA12665A" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046440v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Motay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Soraru" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ploux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294309v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294312v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294319v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046814v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c13545" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437337v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928198v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caps" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2020.104888" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092686v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521511v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor Kae Chang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Hsuan Tai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR09891G" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294334v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyu Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b01465" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294341v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Alfaro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luna" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9040338" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391217v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bardey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonduelle-Skrzypczak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fecant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00144H" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323111v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brisset" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.01.030" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057450v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plascencia-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santiago" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Rocha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jscs.2019.05.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399064v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093894v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Sengele" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.12.071" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057644v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wei" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Endo-Kimura" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kowalska" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101447" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057442v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danilenko" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorban" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maksimchuk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Viagin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malyukin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.01.021" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968937v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pigeot-Remy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Gregori" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumayssaa Hazime" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;rissan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2924-x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04280400v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Tryba" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wozniak" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zolnierkiewicz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Guskos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Morawski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8020085" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130010v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janczarek" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Endo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colbeau-Justin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ohtani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.05.039" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979489v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Neel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR07475E" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129871v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheng" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chhor" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Passarello" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanaev" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201801732" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130011v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Janczarek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Endo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armandas Bal&#269;ytis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.06.027" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384119v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cottineau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Guadalupe M&#233;ndez-Medrano" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201702142" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269628v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Chkili" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine De Person" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13005/bbra/2527" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652005v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01167" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01623922v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouhadoun" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sorgues" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2017.1379858" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01278000v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosti Tapio" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Habert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sorgues" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano6030035" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405729v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigeot-R&#233;my" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herissan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maug&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.10.031" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548348v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L. Luna" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Novoseltceva" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essyllt Louarn" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.03.008" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228510v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Azevedo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Delong" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertucchi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b05540" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121563v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibin Hai" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kolli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jos&#233;-Yacaman" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA11684K" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322700v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamrouni" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bruschi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lemaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.07.001" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W49K050Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00917872v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Saison" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4048192" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468420v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101269" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNG0BF60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400670v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mu&#241;oz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marchand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.02.034" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868037v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Baker" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Larcher" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.06.013" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422729v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485100v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slassi Amine" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornil David" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbiol Jordi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485090v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Albiol" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485109v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485002v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jian" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Xu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630711v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mediouni" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dappozze" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khrouz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parola" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485210v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058719v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Remita" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xiaojiao Yuan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Mendez Medrano" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahena" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rodriguez Lopez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058723v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Mendez Medrano" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colbeau Justin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04281002v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058334v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diress Gesesse" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Ghazzal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485232v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wang" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04281313v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058350v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130667v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Luna Barr&#243;n" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. M&#233;ndez Medrano" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130655v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sarhid" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lampre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130668v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04281307v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li C." TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261951v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durupthy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356675v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180635v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damia" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057995v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferronato" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819705v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sire" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azevedo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campidelli" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.T. Seo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273317v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus Kunst" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63713-2_13" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681157v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05362673v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andrea M&#233;ndez-Medrano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiao Yuan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Rodr&#237;guez L&#243;pez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18153513" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Morguen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaenm.5c00200" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985750v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kowalki&#324;ska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fresno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zieli&#324;ska-Jurek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162893" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05362658v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kuznetsova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Hasse Palharim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Helena Claudino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier S&#225;ez Acu&#241;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Frin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr01637a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05215743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Quach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harsan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Spadaro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Botifoll" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arbiol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202501835" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05362588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Pivert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisha Khan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Beno&#238;t" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c02179" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Knezevic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hieu Hoang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vien Duong Quach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Garz&#243;n Manj&#243;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Llorens Rauret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR02442K" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ranjbari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bahena-Uribe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202501736" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619892v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202400106" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04633023v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vien-Duong Quach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Spadaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Botifoll" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta03072a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lampre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA09920A" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245794v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hammoud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201363" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04250712v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Plascencia-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elim Albiter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazzal Mohamed Nawfal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2023.111541" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04303906v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nawfal Ghazzal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c08842" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250710v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Rashid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Abdi-Jalebi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40843-023-2469-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820668v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Mediouni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dappozze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Parola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4040407" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245739v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyang Xi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12121623" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03820508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemehsadat Moosavi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lemarchand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bazin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Konstantakopoulou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-06099-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04280402v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Yoshiiri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Karabiyik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunlei Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishun Wei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097762" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273281v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Xu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Laachachi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202200102" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273322v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenpeng Cui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyang Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01842" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092690v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.119457" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273236v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Slassi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Han" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;huong Ha&#8208;thi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202100994" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173501v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Marouazi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Calvo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Breniaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Janowska" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c06808" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04280401v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Gorban" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Danilenko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Gorban" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Volkova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Akhkozov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-020-01301-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273245v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ait Abdelkader" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11708-021-0772-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273255v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyan Que" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c03762" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928198v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caps" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2020.104888" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092686v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guadalupe M&#233;ndez-Medrano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kowalska" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunsho Ohtani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bahena Uribe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015277" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521511v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor Kae Chang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Hsuan Tai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR09891G" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294309v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437339v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055916v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Luna" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schreck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wohlwend" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tervoort" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.118660" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437313v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA12665A" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046440v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Motay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Soraru" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ploux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294319v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046814v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c13545" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437337v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kobylanski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104178" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968937v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pigeot-Remy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Gregori" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumayssaa Hazime" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;rissan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2924-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323111v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyu Li" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brisset" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.01.030" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057450v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plascencia-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santiago" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Rocha" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jscs.2019.05.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294334v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b01465" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323197v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294341v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Alfaro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9040338" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391217v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bardey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonduelle-Skrzypczak" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fecant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00144H" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399064v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093894v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Sengele" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.12.071" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057644v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wei" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Endo-Kimura" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kowalska" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101447" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057442v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danilenko" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorban" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maksimchuk" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Viagin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malyukin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.01.021" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130011v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Janczarek" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Endo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armandas Bal&#269;ytis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.06.027" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384119v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cottineau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Guadalupe M&#233;ndez-Medrano" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201702142" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129871v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheng" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chhor" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Passarello" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colbeau-Justin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanaev" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201801732" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04280400v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Tryba" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wozniak" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zolnierkiewicz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Guskos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Morawski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8020085" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130010v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janczarek" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Endo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ohtani" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.05.039" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979489v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Neel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR07475E" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269628v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Chkili" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine De Person" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13005/bbra/2527" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652005v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01167" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01623922v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouhadoun" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sorgues" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2017.1379858" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405729v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigeot-R&#233;my" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herissan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maug&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.10.031" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01278000v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosti Tapio" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Habert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sorgues" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano6030035" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548348v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L. Luna" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Novoseltceva" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essyllt Louarn" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.03.008" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228510v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornut" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Azevedo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Delong" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertucchi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b05540" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121563v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibin Hai" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kolli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jos&#233;-Yacaman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA11684K" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322700v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamrouni" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bruschi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lemaire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.07.001" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W49K050Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00917872v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Saison" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4048192" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468420v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101269" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNG0BF60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400670v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mu&#241;oz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marchand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.02.034" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868037v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Baker" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Larcher" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.06.013" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422729v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485100v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slassi Amine" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornil David" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbiol Jordi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485090v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Albiol" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630711v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mediouni" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dappozze" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khrouz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parola" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485109v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485002v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jian" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Xu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058723v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Remita" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Mendez Medrano" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colbeau Justin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485210v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058719v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xiaojiao Yuan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Mendez Medrano" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahena" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rodriguez Lopez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04281002v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058350v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diress Gesesse" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Ghazzal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04281313v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058334v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485232v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wang" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130668v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Luna Barr&#243;n" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. M&#233;ndez Medrano" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130667v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130655v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sarhid" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lampre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04281307v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li C." TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261951v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durupthy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356675v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180635v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damia" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057995v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferronato" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819705v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sire" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azevedo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campidelli" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.T. Seo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273317v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus Kunst" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63713-2_13" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681157v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>