--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -953,874 +953,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm populations and diversity under annual and perennial wheat in a North to South gradient in Western Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alena Förster</w:t>
+                <w:t xml:space="preserve">Weed community shifts during the aging of perennial intermediate wheatgrass crops harvested for grain in arable fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bathellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103561⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 143, pp.126721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2022.126721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225300v1</w:t>
+                <w:t xml:space="preserve">hal-03892614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning about the growing habits and reproductive strategy of Thinopyrum intermedium through the establishment of its critical nitrogen dilution curve</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Celette</w:t>
+                <w:t xml:space="preserve">Earthworm populations and diversity under annual and perennial wheat in a North to South gradient in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Förster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bindelle</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda-Maria Dimitrova Mårtensson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Rasche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108802⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 119, pp.103561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916213v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion: Prioritize perennial grain development for sustainable food production and environmental benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee R Dehaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee R Dehaan</w:t>
+                <w:t xml:space="preserve">James A Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James A Anderson</w:t>
+                <w:t xml:space="preserve">Prabin Bajgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prabin Bajgain</w:t>
+                <w:t xml:space="preserve">Andrea Basche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas J Cattani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 895, pp.164975. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed community shifts during the aging of perennial intermediate wheatgrass crops harvested for grain in arable fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Learning about the growing habits and reproductive strategy of Thinopyrum intermedium through the establishment of its critical nitrogen dilution curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fagnant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bathellier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Bindelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 143, pp.126721. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 291, pp.108802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2022.126721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892614v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céréales pérennes : quelle place pour le Kernza dans les exploitations françaises ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution of cacao agroforestry versus mono-cropping systems for enhanced sustainability. A review with a focus on yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Mattalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jagoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deheuvels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96, pp.1077-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10457-022-00765-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652971v1</w:t>
+                <w:t xml:space="preserve">hal-03760360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of cacao agroforestry versus mono-cropping systems for enhanced sustainability. A review with a focus on yield</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céréales pérennes : quelle place pour le Kernza dans les exploitations françaises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bathellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 498, pp.60-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10457-022-00765-4⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03760360v1</w:t>
+                <w:t xml:space="preserve">hal-03652971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-based analysis of Thinopyrum intermedium phenological development highlights the importance of dual induction for reproductive growth and agronomic performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas J Cattani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fagnant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandon Schlautman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1865,438 +1865,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policies for agroecology in France: implementation and impact in practice, research and education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Wezel</w:t>
+                <w:t xml:space="preserve">A farmer-oriented method for co-designing groundwater-friendly farm management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landbauforschung - Journal of Sustainable and Organic Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3220/LBF1608660604000⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-020-00622-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708674v1</w:t>
+                <w:t xml:space="preserve">hal-02924737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Perennial Grain in Grain Crops Rotation: The Role of Rooting Pattern in Soil Quality Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda-Maria Dimitrova Mårtensson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire T. Freschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (9), 17 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy10091254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A farmer-oriented method for co-designing groundwater-friendly farm management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+                <w:t xml:space="preserve">Policies for agroecology in France: implementation and impact in practice, research and education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (4), </w:t>
+              <w:t xml:space="preserve">Landbauforschung - Journal of Sustainable and Organic Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (2), pp.66-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-020-00622-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3220/LBF1608660604000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924737v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating multipurpose perennial grains crops in Western European farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee R Dehaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy E Crews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2360,51 +2360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using mulch from cover crops to facilitate organic no-till soybean and maize production. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Vincent-Caboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2702,64 +2702,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative method to assess suitability of Nitrate Directive measures for farm management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2832,51 +2832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercropping strategies of white clover with organic wheat to improve the trade-off between wheat yield, protein content and the provision of ecological services by white clover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vrignon-Brenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3154,858 +3154,858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01656371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Agriculture Biologique peut-elle se développer sans abandonner son principe d'écologie ? Le cas de la gestion des éléments minéraux fertilisants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Nowak</w:t>
+                <w:t xml:space="preserve">Biotic and abiotic factors impacting establishment and growth of relay intercropped forage legumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vrignon-Brenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.4721176631543018E12⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81, pp.169-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652937v1</w:t>
+                <w:t xml:space="preserve">hal-01730007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early assessment of ecological services provided by forage legumes in relay intercropping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+                <w:t xml:space="preserve">L’Agriculture Biologique peut-elle se développer sans abandonner son principe d'écologie ? Le cas de la gestion des éléments minéraux fertilisants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 75, pp.89-98. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.4721176631543018E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533878v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of spring fertilization on ecosystem services of organic wheat and clover relay intercrops</w:t>
+                <w:t xml:space="preserve">Early assessment of ecological services provided by forage legumes in relay intercropping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vrignon-Brenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Amossé</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 73, pp.73-82. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2015.10.011⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 75, pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710466v1</w:t>
+                <w:t xml:space="preserve">hal-01533878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic farmers’ motivations and challenges for adopting conservation agriculture in Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of spring fertilization on ecosystem services of organic wheat and clover relay intercrops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vrignon-Brenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13165-015-0136-0⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73, pp.73-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2015.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631531v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow non-inversion tillage in organic farming maintains crop yields and increases soil C stocks: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Baranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majimcha Nobel-de Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bàrberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (1), pp.22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-016-0354-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic and abiotic factors impacting establishment and growth of relay intercropped forage legumes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Organic farmers’ motivations and challenges for adopting conservation agriculture in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mäder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Xavier Sans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 81, pp.169-177. </w:t>
+              <w:t xml:space="preserve">Organic Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (4), pp.281-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13165-015-0136-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730007v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How organic farmers practice conservation agriculture in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (1), pp.72-85. </w:t>
@@ -4043,64 +4043,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient recycling in organic farming is related to diversity in farm types at the local level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4276,51 +4276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of relay intercropping with legume cover crops on nitrogen dynamics in organic grain systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4445,51 +4445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40, pp.93-112. </w:t>
@@ -4579,51 +4579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Berner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mäder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.1-13. </w:t>
@@ -4655,1227 +4655,1227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relay-intercropped forage legumes help to control weeds in organic grain production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Celette</w:t>
+                <w:t xml:space="preserve">Quelle est l’importance des transferts d'éléments minéraux de l'agriculture conventionnelle vers l'agriculture biologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49, pp.158 - 167. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.175-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2013.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/n55j-2v28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003286v1</w:t>
+                <w:t xml:space="preserve">hal-02643900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the drivers of fertilising material inflows in organic farming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Nesme</w:t>
+                <w:t xml:space="preserve">Relay-intercropped forage legumes help to control weeds in organic grain production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.158 - 167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2013.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10705-013-9578-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650787v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent does organic farming rely on nutrient inflows from conventional farming ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Améliorer la qualité technologique, nutritionnelle et sanitaire du blé biologique Principaux leviers agronomiques et technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/8/4/044045⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/pzf7-cs61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649268v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la qualité technologique, nutritionnelle et sanitaire du blé biologique Principaux leviers agronomiques et technologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To what extent does organic farming rely on nutrient inflows from conventional farming ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/pzf7-cs61⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/8/4/044045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529368v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relay intercropping of legume cover crops in organic winter wheat: Effects on performance and resource availability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. David</w:t>
+                <w:t xml:space="preserve">Disentangling the drivers of fertilising material inflows in organic farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2013.02.010⟩</w:t>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96 (1), pp.79-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10705-013-9578-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001531v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association relais blé / légumineuse fourragère en sytème céréalier biologique : une réponse pour le contrôle des adventices et la nutrition azotée des cultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Relay intercropping of legume cover crops in organic winter wheat: Effects on performance and resource availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe David</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 145, pp.78 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2013.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/t3en-3w92⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04090388v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est l’importance des transferts d'éléments minéraux de l'agriculture conventionnelle vers l'agriculture biologique ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Nesme</w:t>
+                <w:t xml:space="preserve">Association relais blé / légumineuse fourragère en sytème céréalier biologique : une réponse pour le contrôle des adventices et la nutrition azotée des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 32, pp.175-183. </w:t>
+              <w:t xml:space="preserve">, 2013, 32, pp.21-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/n55j-2v28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/t3en-3w92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643900v1</w:t>
+                <w:t xml:space="preserve">hal-04090388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term strategies and flexibility of organic farmers in southeastern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The benefits of using quantile regression for analysing the effect of weeds on organic winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3763/ijas.2010.0497⟩</w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (3), pp.199-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2010.00773.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195304v1</w:t>
+                <w:t xml:space="preserve">hal-01173281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of using quantile regression for analysing the effect of weeds on organic winter wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Casagrande</w:t>
+                <w:t xml:space="preserve">Long-term strategies and flexibility of organic farmers in southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mundler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Makowski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe David</w:t>
+                <w:t xml:space="preserve">Olivier Demarle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2010.00773.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (4), pp.305-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3763/ijas.2010.0497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01173281v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors limiting the grain protein content of organic winter wheat in south-eastern France: a mixed-model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (4), pp.565-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5961,51 +5961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Crozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (1), pp.151-161. </w:t>
@@ -6185,51 +6185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yield variation in organic winter wheat: a diagnostic study in the Southeast of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6302,51 +6302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yield variation in organic winter wheat: a diagnostic study in the Southeast of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6524,51 +6524,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological practices supporting the provision of goods and services in agriculture. Examples from France et Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6674,51 +6674,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French policy for agroecology : development, implementation, and lessons learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6760,51 +6760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing sustainable livestock production systems in an uncertain economic climate: Nurturing flexibility and resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Astigarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7067,90 +7067,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The food system approach in agroecology supported by natural and social sciences : topics, concepts, applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mundler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Benkeblia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecology, Ecosystems and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.181-199, 2015</w:t>
@@ -7362,51 +7362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs innovants pour la conception et l’évaluation de systèmes techniques (DISCOTECH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7497,471 +7497,471 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shift of belowground traits during perennial grain growth phase in annual grains crop rotation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Modelling phenological development of Thinopyrum intermedium reveals a photoperiodic effect, affecting flowering earliness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire T. Freschet</w:t>
+                <w:t xml:space="preserve">Dumont Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas J Cattani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fagnant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653274v1</w:t>
+                <w:t xml:space="preserve">hal-03653293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des céréales pérennes comme culture multifonctionnelle pour la diversification des systèmes de culture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Shift of belowground traits during perennial grain growth phase in annual grains crop rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Fagnant</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bodson</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda-Maria Dimitrova Mårtensson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire T. Freschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHLOEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654377v1</w:t>
+                <w:t xml:space="preserve">hal-03653274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling phenological development of Thinopyrum intermedium reveals a photoperiodic effect, affecting flowering earliness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Développement des céréales pérennes comme culture multifonctionnelle pour la diversification des systèmes de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Douglas J Cattani</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fagnant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Fagnant</w:t>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">PHLOEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653293v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de scénarios sur mesure à l’échelle de l’exploitation agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ‘Conception de systèmes de culture pour et par les agriculteurs’, RMT Systèmes de Culture Innovants et Initiative for Design in Agrifood Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7980,217 +7980,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-structure-fits-all or how the specific identity of the Permaculture movement fits into the general structure of the networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudio Vitari</w:t>
+                <w:t xml:space="preserve">A participatory method to design farm scale scenarios for recovering groundwater quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">13th European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01923833v1</w:t>
+                <w:t xml:space="preserve">hal-04479415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participatory method to design farm scale scenarios for recovering groundwater quality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+                <w:t xml:space="preserve">One-structure-fits-all or how the specific identity of the Permaculture movement fits into the general structure of the networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Vitari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Chania, Greece</w:t>
+              <w:t xml:space="preserve">Colloque de l'AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479415v1</w:t>
+                <w:t xml:space="preserve">halshs-01923833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-structure-fits-all or how the specific identity of the Permaculture movement fits into the general structure of the networks</w:t>
               </w:r>
@@ -8334,610 +8334,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01924214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where does the phosphorus in organic products come from?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Nutrient recycling in organic farming is related to diversity in farm types at the local level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Sustainable Phosphorus Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Sep 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Flux de nutriments et de contaminants entre les compartiments des écosystèmes et impacts sur leur fonctionnement" du Labex COTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739690v1</w:t>
+                <w:t xml:space="preserve">hal-02740131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient recycling in organic farming is related to diversity in farm types at the local level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Where does the phosphorus in organic products come from?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Flux de nutriments et de contaminants entre les compartiments des écosystèmes et impacts sur leur fonctionnement" du Labex COTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">4th Sustainable Phosphorus Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740131v1</w:t>
+                <w:t xml:space="preserve">hal-02739690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est l'importance des transferts d'éléments minéraux de l'agriculture conventionnelle vers l'agriculture biologique?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Quelles sont les modalités d'échanges de matière entre exploitations agricoles à l'échelle de petites régions? Application aux exploitations en agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DinABio 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tours, France</w:t>
+              <w:t xml:space="preserve">Séminaire ACTA-INRA, Les systèmes de polyculture-élevage dans les territoires: Agriculture de demain et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746465v1</w:t>
+                <w:t xml:space="preserve">hal-02746466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion territoriale des ressources en éléments minéraux fertilisants en agriculture biologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Quelle est l'importance des transferts d'éléments minéraux de l'agriculture conventionnelle vers l'agriculture biologique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nesme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution du programme AGRIBIO3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque DinABio 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806551v1</w:t>
+                <w:t xml:space="preserve">hal-02746465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les modalités d'échanges de matière entre exploitations agricoles à l'échelle de petites régions? Application aux exploitations en agriculture biologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Gestion territoriale des ressources en éléments minéraux fertilisants en agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nowak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ACTA-INRA, Les systèmes de polyculture-élevage dans les territoires: Agriculture de demain et enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution du programme AGRIBIO3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746466v1</w:t>
+                <w:t xml:space="preserve">hal-02806551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des ressources en éléments minéraux à l'échelle d'une petite région agricole: un exemple en agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8988,77 +8988,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent organic farming depends on artificial fertilisers? A case-study in South-western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9303,51 +9303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer les propriétés de flexibilité des systèmes de production agricole en situation d'incertitude : pour une durabilité qui dure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Astigarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9428,51 +9428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidisciplinary approach to improve the quality of organic wheat-bread chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9831,77 +9831,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the critical phenological periods for sustainable perennial grain production in the annual development of intermediate wheatgrass?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas J Cattani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9971,64 +9971,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10175,51 +10175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="318B0270"/>
+    <w:nsid w:val="6431C2BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10406,51 +10406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophedavid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238650v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Amaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Rosentrater" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1569398" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05360366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulemana Issifu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arval Viji Elango" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Michl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Cernava" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00794-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wnw33k3je" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04865833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Kanasugi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena F&#246;rster" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Wuggenig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae165" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04719235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda-Maria Dimitrova M&#229;rtensson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rasche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00584-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04719229v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Olsson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Andersson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ard&#246;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Crews" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sus.2024.27" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04225300v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103561" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03916213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fagnant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bindelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108802" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04145160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee R Dehaan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Anderson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabin Bajgain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Cattani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164975" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03892614v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bathellier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126721" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03652971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03760360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mattalia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Costet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00765-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Schlautman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108341" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3220/LBF1608660604000" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987228v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barreiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire T. Freschet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10091254" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00622-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ryan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E Crews" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106591" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vincent-Caboud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0590-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708690v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wayman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Debray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Parry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Ryan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture9110244" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Bell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1426670" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.059" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vrignon-Brenas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2018.05.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V62K1F9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;is&#237;n Mortimer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0113-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMD-10-2014-0121" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652937v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721176631543018E12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533878v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.01.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03710466v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoss&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.10.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#228;der" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Sans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-015-0136-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532421v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cooper" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Baranski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Stewart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majimcha Nobel-de Lange" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0354-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730007v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170514000477" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.02.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHSNZLVG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645472v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-014-0060-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173353v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-013-9591-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173341v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r3t2-d893" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03701943v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Berner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-013-0055-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003286v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.04.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXBC36SQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650787v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-013-9578-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EE6334797A04529A52BF37FE41C58A3318A7044/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649268v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/8/4/044045" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529368v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carcea" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pzf7-cs61" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001531v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. David" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.02.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF3Z8RS3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04090388v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t3en-3w92" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643900v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n55j-2v28" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195304v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demarle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3763/ijas.2010.0497" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173281v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2010.00773.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZBMX8H7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886484v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886410v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007031" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04834646v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ball" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00082.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDFXVZWX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680902v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Henning" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2005016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886285v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199521v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672996v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letort" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Feret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03673277v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607689v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astigarraga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65087" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03673010v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;linas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394437-5.00195-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03671721v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guglielmi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173715v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fl&#233;net" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/3942-systemes-de-culture-innovants-et-durables-quelles-methodes-pour-les-mettre-au-point-et-les-evaluer-.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173699v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653274v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03654377v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653293v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Benjamin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479868v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923833v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479415v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923771v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924214v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739690v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740131v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746465v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806551v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746466v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805314v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747438v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173191v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Flandin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.V. Xavier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.M. da Silva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815494v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195192v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astigarraga" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753553v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontaine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taupier-L&#233;tage" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viaux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769804v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774381v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobigny" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Truong" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haicour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossignol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653249v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361890v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophedavid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238650v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Amaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Rosentrater" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1569398" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05360366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulemana Issifu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arval Viji Elango" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Michl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Cernava" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00794-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wnw33k3je" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04865833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Kanasugi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena F&#246;rster" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Wuggenig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae165" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04719235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda-Maria Dimitrova M&#229;rtensson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rasche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00584-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04719229v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Olsson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Andersson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ard&#246;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Crews" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sus.2024.27" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03892614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bathellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126721" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04225300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103561" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04145160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee R Dehaan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Anderson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabin Bajgain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Cattani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164975" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03916213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fagnant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bindelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108802" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03760360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mattalia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Costet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00765-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03652971v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Schlautman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108341" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00622-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barreiro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire T. Freschet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10091254" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708674v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3220/LBF1608660604000" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ryan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E Crews" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106591" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vincent-Caboud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0590-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708690v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wayman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Debray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Parry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Ryan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture9110244" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Bell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1426670" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.059" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vrignon-Brenas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2018.05.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V62K1F9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;is&#237;n Mortimer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0113-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMD-10-2014-0121" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730007v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721176631543018E12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533878v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.01.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03710466v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoss&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.10.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532421v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cooper" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Baranski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Stewart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majimcha Nobel-de Lange" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0354-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631531v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#228;der" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Sans" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-015-0136-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170514000477" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.02.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHSNZLVG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645472v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-014-0060-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173353v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-013-9591-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173341v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r3t2-d893" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03701943v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Berner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-013-0055-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n55j-2v28" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.04.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXBC36SQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529368v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carcea" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pzf7-cs61" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649268v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/8/4/044045" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650787v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-013-9578-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EE6334797A04529A52BF37FE41C58A3318A7044/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001531v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. David" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.02.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF3Z8RS3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04090388v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t3en-3w92" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173281v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2010.00773.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZBMX8H7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195304v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demarle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3763/ijas.2010.0497" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886484v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886410v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007031" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04834646v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ball" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00082.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDFXVZWX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680902v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Henning" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2005016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886285v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199521v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672996v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letort" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Feret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03673277v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607689v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astigarraga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65087" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03673010v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;linas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394437-5.00195-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03671721v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guglielmi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173715v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fl&#233;net" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/3942-systemes-de-culture-innovants-et-durables-quelles-methodes-pour-les-mettre-au-point-et-les-evaluer-.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173699v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653293v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Benjamin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653274v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03654377v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479868v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479415v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923833v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923771v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924214v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740131v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739690v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746466v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746465v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806551v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805314v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747438v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173191v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Flandin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.V. Xavier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.M. da Silva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815494v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195192v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astigarraga" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753553v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontaine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taupier-L&#233;tage" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viaux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769804v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774381v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobigny" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Truong" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haicour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossignol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653249v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361890v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>