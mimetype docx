--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1217,295 +1217,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion: Prioritize perennial grain development for sustainable food production and environmental benefits</w:t>
+                <w:t xml:space="preserve">Learning about the growing habits and reproductive strategy of Thinopyrum intermedium through the establishment of its critical nitrogen dilution curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee R Dehaan</w:t>
+                <w:t xml:space="preserve">Laura Fagnant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James A Anderson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Douglas J Cattani</w:t>
+                <w:t xml:space="preserve">Jérôme Bindelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164975⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 291, pp.108802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145160v1</w:t>
+                <w:t xml:space="preserve">hal-03916213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning about the growing habits and reproductive strategy of Thinopyrum intermedium through the establishment of its critical nitrogen dilution curve</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discussion: Prioritize perennial grain development for sustainable food production and environmental benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee R Dehaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabin Bajgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Fagnant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe David</w:t>
+                <w:t xml:space="preserve">Andrea Basche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bindelle</w:t>
+                <w:t xml:space="preserve">Douglas J Cattani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 291, pp.108802. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 895, pp.164975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916213v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of cacao agroforestry versus mono-cropping systems for enhanced sustainability. A review with a focus on yield</w:t>
               </w:r>
@@ -1763,64 +1763,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas J Cattani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fagnant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandon Schlautman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2252,51 +2252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee R Dehaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy E Crews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2605,235 +2605,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New challenges for education in agroecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An innovative method to assess suitability of Nitrate Directive measures for farm management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael M. Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42 (6), pp.612-619. </w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72, pp.389-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21683565.2018.1426670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.12.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708712v1</w:t>
+                <w:t xml:space="preserve">hal-02629081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative method to assess suitability of Nitrate Directive measures for farm management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Casagrande</w:t>
+                <w:t xml:space="preserve">New challenges for education in agroecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe David</w:t>
+                <w:t xml:space="preserve">Michael M. Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 72, pp.389-401. </w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (6), pp.612-619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.12.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2018.1426670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629081v1</w:t>
+                <w:t xml:space="preserve">hal-03708712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercropping strategies of white clover with organic wheat to improve the trade-off between wheat yield, protein content and the provision of ecological services by white clover</w:t>
               </w:r>
@@ -3433,51 +3433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3635,377 +3635,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow non-inversion tillage in organic farming maintains crop yields and increases soil C stocks: a meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic farmers’ motivations and challenges for adopting conservation agriculture in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Cooper</w:t>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Baranski</w:t>
+                <w:t xml:space="preserve">Vincent Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gavin Stewart</w:t>
+                <w:t xml:space="preserve">Paul Mäder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majimcha Nobel-de Lange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Bàrberi</w:t>
+                <w:t xml:space="preserve">F. Xavier Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-016-0354-1⟩</w:t>
+              <w:t xml:space="preserve">Organic Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (4), pp.281-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13165-015-0136-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532421v1</w:t>
+                <w:t xml:space="preserve">hal-03631531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic farmers’ motivations and challenges for adopting conservation agriculture in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Casagrande</w:t>
+                <w:t xml:space="preserve">Shallow non-inversion tillage in organic farming maintains crop yields and increases soil C stocks: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+                <w:t xml:space="preserve">Marcin Baranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Payet</w:t>
+                <w:t xml:space="preserve">Gavin Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Mäder</w:t>
+                <w:t xml:space="preserve">Majimcha Nobel-de Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Xavier Sans</w:t>
+                <w:t xml:space="preserve">Paolo Bàrberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (4), pp.281-295. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (1), pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13165-015-0136-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-016-0354-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631531v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How organic farmers practice conservation agriculture in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (1), pp.72-85. </w:t>
@@ -4289,51 +4289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of relay intercropping with legume cover crops on nitrogen dynamics in organic grain systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4579,51 +4579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Berner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mäder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.1-13. </w:t>
@@ -4772,212 +4772,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relay-intercropped forage legumes help to control weeds in organic grain production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Celette</w:t>
+                <w:t xml:space="preserve">To what extent does organic farming rely on nutrient inflows from conventional farming ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49, pp.158 - 167. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2013.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/8/4/044045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003286v1</w:t>
+                <w:t xml:space="preserve">hal-02649268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la qualité technologique, nutritionnelle et sanitaire du blé biologique Principaux leviers agronomiques et technologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4986,100 +4974,100 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/pzf7-cs61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent does organic farming rely on nutrient inflows from conventional farming ?</w:t>
+                <w:t xml:space="preserve">Disentangling the drivers of fertilising material inflows in organic farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nesme</w:t>
@@ -5097,211 +5085,223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96 (1), pp.79-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10705-013-9578-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/8/4/044045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02649268v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the drivers of fertilising material inflows in organic farming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Nesme</w:t>
+                <w:t xml:space="preserve">Relay-intercropped forage legumes help to control weeds in organic grain production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 96 (1), pp.79-91. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.158 - 167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10705-013-9578-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2013.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650787v1</w:t>
+                <w:t xml:space="preserve">hal-01003286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relay intercropping of legume cover crops in organic winter wheat: Effects on performance and resource availability</w:t>
               </w:r>
@@ -5546,51 +5546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7179,51 +7179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des modèles pour l'aide à la conception et à l'évaluation d'innovations techniques en production végétale : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7529,77 +7529,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumont Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas J Cattani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fagnant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Sevilla, Spain</w:t>
@@ -7766,51 +7766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement des céréales pérennes comme culture multifonctionnelle pour la diversification des systèmes de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fagnant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7872,243 +7872,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de scénarios sur mesure à l’échelle de l’exploitation agricole</w:t>
+                <w:t xml:space="preserve">A participatory method to design farm scale scenarios for recovering groundwater quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ‘Conception de systèmes de culture pour et par les agriculteurs’, RMT Systèmes de Culture Innovants et Initiative for Design in Agrifood Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">13th European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479868v1</w:t>
+                <w:t xml:space="preserve">hal-04479415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participatory method to design farm scale scenarios for recovering groundwater quality</w:t>
+                <w:t xml:space="preserve">Conception de scénarios sur mesure à l’échelle de l’exploitation agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Chania, Greece</w:t>
+              <w:t xml:space="preserve">Colloque ‘Conception de systèmes de culture pour et par les agriculteurs’, RMT Systèmes de Culture Innovants et Initiative for Design in Agrifood Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479415v1</w:t>
+                <w:t xml:space="preserve">hal-04479868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-structure-fits-all or how the specific identity of the Permaculture movement fits into the general structure of the networks</w:t>
               </w:r>
@@ -9215,264 +9215,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agriculture biologique est-elle durable ? Potentialités de développement. Risques et avantages pour l'environnement. Diaporama</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développer les propriétés de flexibilité des systèmes de production agricole en situation d'incertitude : pour une durabilité qui dure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Bellon</w:t>
+                <w:t xml:space="preserve">L. Astigarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agoragro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lyon, France. 52 p</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815494v1</w:t>
+                <w:t xml:space="preserve">hal-01195192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer les propriétés de flexibilité des systèmes de production agricole en situation d'incertitude : pour une durabilité qui dure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'agriculture biologique est-elle durable ? Potentialités de développement. Risques et avantages pour l'environnement. Diaporama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Astigarraga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Chia</w:t>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Agoragro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lyon, France. 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195192v1</w:t>
+                <w:t xml:space="preserve">hal-02815494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidisciplinary approach to improve the quality of organic wheat-bread chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9562,51 +9562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fertilisation azotée du blé en agriculture biologique. Mise au point d'un outil de gestion stratégique de la fertilisation de printemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9831,51 +9831,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the critical phenological periods for sustainable perennial grain production in the annual development of intermediate wheatgrass?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas J Cattani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9997,51 +9997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10175,51 +10175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6431C2BF"/>
+    <w:nsid w:val="94162012"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10406,51 +10406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophedavid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238650v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Amaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Rosentrater" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1569398" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05360366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulemana Issifu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arval Viji Elango" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Michl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Cernava" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00794-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wnw33k3je" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04865833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Kanasugi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena F&#246;rster" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Wuggenig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae165" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04719235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda-Maria Dimitrova M&#229;rtensson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rasche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00584-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04719229v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Olsson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Andersson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ard&#246;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Crews" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sus.2024.27" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03892614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bathellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126721" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04225300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103561" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04145160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee R Dehaan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Anderson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabin Bajgain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Cattani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164975" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03916213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fagnant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bindelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108802" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03760360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mattalia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Costet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00765-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03652971v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Schlautman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108341" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00622-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barreiro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire T. Freschet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10091254" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708674v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3220/LBF1608660604000" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ryan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E Crews" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106591" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vincent-Caboud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0590-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708690v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wayman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Debray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Parry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Ryan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture9110244" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Bell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1426670" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.059" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vrignon-Brenas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2018.05.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V62K1F9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;is&#237;n Mortimer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0113-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMD-10-2014-0121" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730007v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721176631543018E12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533878v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.01.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03710466v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoss&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.10.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532421v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cooper" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Baranski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Stewart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majimcha Nobel-de Lange" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0354-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631531v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#228;der" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Sans" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-015-0136-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170514000477" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.02.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHSNZLVG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645472v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-014-0060-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173353v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-013-9591-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173341v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r3t2-d893" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03701943v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Berner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-013-0055-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n55j-2v28" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.04.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXBC36SQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529368v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carcea" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pzf7-cs61" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649268v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/8/4/044045" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650787v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-013-9578-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EE6334797A04529A52BF37FE41C58A3318A7044/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001531v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. David" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.02.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF3Z8RS3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04090388v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t3en-3w92" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173281v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2010.00773.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZBMX8H7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195304v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demarle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3763/ijas.2010.0497" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886484v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886410v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007031" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04834646v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ball" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00082.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDFXVZWX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680902v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Henning" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2005016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886285v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199521v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672996v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letort" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Feret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03673277v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607689v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astigarraga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65087" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03673010v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;linas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394437-5.00195-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03671721v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guglielmi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173715v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fl&#233;net" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/3942-systemes-de-culture-innovants-et-durables-quelles-methodes-pour-les-mettre-au-point-et-les-evaluer-.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173699v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653293v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Benjamin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653274v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03654377v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479868v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479415v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923833v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923771v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924214v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740131v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739690v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746466v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746465v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806551v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805314v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747438v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173191v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Flandin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.V. Xavier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.M. da Silva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815494v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195192v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astigarraga" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753553v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontaine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taupier-L&#233;tage" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viaux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769804v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774381v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobigny" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Truong" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haicour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossignol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653249v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361890v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophedavid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238650v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Amaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Rosentrater" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1569398" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05360366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulemana Issifu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arval Viji Elango" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Michl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Cernava" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00794-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wnw33k3je" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04865833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Kanasugi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena F&#246;rster" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Wuggenig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae165" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04719235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda-Maria Dimitrova M&#229;rtensson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rasche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00584-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04719229v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Olsson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Andersson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ard&#246;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Crews" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sus.2024.27" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03892614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bathellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126721" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04225300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103561" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03916213v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fagnant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bindelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108802" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04145160v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee R Dehaan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Anderson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabin Bajgain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Cattani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164975" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03760360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mattalia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Costet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00765-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03652971v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Schlautman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108341" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00622-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barreiro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire T. Freschet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10091254" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708674v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3220/LBF1608660604000" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ryan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E Crews" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106591" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vincent-Caboud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0590-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708690v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wayman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Debray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Parry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Ryan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture9110244" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.059" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708712v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Bell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1426670" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vrignon-Brenas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2018.05.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V62K1F9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;is&#237;n Mortimer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0113-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMD-10-2014-0121" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730007v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721176631543018E12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533878v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.01.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03710466v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoss&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.10.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#228;der" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Sans" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-015-0136-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532421v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cooper" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Baranski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Stewart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majimcha Nobel-de Lange" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0354-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170514000477" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.02.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHSNZLVG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645472v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-014-0060-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173353v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-013-9591-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173341v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r3t2-d893" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03701943v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Berner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-013-0055-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n55j-2v28" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649268v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/8/4/044045" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carcea" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pzf7-cs61" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650787v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-013-9578-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EE6334797A04529A52BF37FE41C58A3318A7044/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003286v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.04.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXBC36SQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001531v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. David" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.02.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF3Z8RS3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04090388v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t3en-3w92" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173281v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2010.00773.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZBMX8H7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195304v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demarle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3763/ijas.2010.0497" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886484v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886410v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007031" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04834646v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ball" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00082.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDFXVZWX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680902v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Henning" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2005016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886285v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199521v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672996v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letort" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Feret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03673277v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607689v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astigarraga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65087" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03673010v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;linas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394437-5.00195-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03671721v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guglielmi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173715v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fl&#233;net" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/3942-systemes-de-culture-innovants-et-durables-quelles-methodes-pour-les-mettre-au-point-et-les-evaluer-.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173699v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653293v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Benjamin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653274v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03654377v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479415v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479868v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923833v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923771v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924214v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740131v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739690v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746466v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746465v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806551v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805314v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747438v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173191v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Flandin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.V. Xavier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.M. da Silva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195192v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astigarraga" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815494v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753553v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontaine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taupier-L&#233;tage" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viaux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769804v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774381v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobigny" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Truong" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haicour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossignol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653249v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361890v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>