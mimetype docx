--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1217,295 +1217,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning about the growing habits and reproductive strategy of Thinopyrum intermedium through the establishment of its critical nitrogen dilution curve</w:t>
+                <w:t xml:space="preserve">Discussion: Prioritize perennial grain development for sustainable food production and environmental benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Fagnant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe David</w:t>
+                <w:t xml:space="preserve">Lee R Dehaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bindelle</w:t>
+                <w:t xml:space="preserve">James A Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabin Bajgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Basche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas J Cattani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108802⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 895, pp.164975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916213v1</w:t>
+                <w:t xml:space="preserve">hal-04145160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion: Prioritize perennial grain development for sustainable food production and environmental benefits</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning about the growing habits and reproductive strategy of Thinopyrum intermedium through the establishment of its critical nitrogen dilution curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Basche</w:t>
+                <w:t xml:space="preserve">Laura Fagnant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas J Cattani</w:t>
+                <w:t xml:space="preserve">Jérôme Bindelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 895, pp.164975. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 291, pp.108802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145160v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of cacao agroforestry versus mono-cropping systems for enhanced sustainability. A review with a focus on yield</w:t>
               </w:r>
@@ -1763,64 +1763,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas J Cattani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fagnant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandon Schlautman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2252,51 +2252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee R Dehaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy E Crews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4772,278 +4772,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent does organic farming rely on nutrient inflows from conventional farming ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Améliorer la qualité technologique, nutritionnelle et sanitaire du blé biologique Principaux leviers agronomiques et technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/8/4/044045⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/pzf7-cs61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649268v1</w:t>
+                <w:t xml:space="preserve">hal-04529368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la qualité technologique, nutritionnelle et sanitaire du blé biologique Principaux leviers agronomiques et technologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To what extent does organic farming rely on nutrient inflows from conventional farming ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/pzf7-cs61⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/8/4/044045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529368v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the drivers of fertilising material inflows in organic farming</w:t>
               </w:r>
@@ -7529,77 +7529,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumont Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas J Cattani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fagnant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Sevilla, Spain</w:t>
@@ -7766,51 +7766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement des céréales pérennes comme culture multifonctionnelle pour la diversification des systèmes de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fagnant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9215,264 +9215,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer les propriétés de flexibilité des systèmes de production agricole en situation d'incertitude : pour une durabilité qui dure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'agriculture biologique est-elle durable ? Potentialités de développement. Risques et avantages pour l'environnement. Diaporama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Astigarraga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Chia</w:t>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Agoragro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lyon, France. 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195192v1</w:t>
+                <w:t xml:space="preserve">hal-02815494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agriculture biologique est-elle durable ? Potentialités de développement. Risques et avantages pour l'environnement. Diaporama</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développer les propriétés de flexibilité des systèmes de production agricole en situation d'incertitude : pour une durabilité qui dure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Bellon</w:t>
+                <w:t xml:space="preserve">L. Astigarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agoragro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lyon, France. 52 p</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815494v1</w:t>
+                <w:t xml:space="preserve">hal-01195192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidisciplinary approach to improve the quality of organic wheat-bread chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9831,51 +9831,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the critical phenological periods for sustainable perennial grain production in the annual development of intermediate wheatgrass?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas J Cattani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9997,51 +9997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10175,51 +10175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94162012"/>
+    <w:nsid w:val="5F4D01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10406,51 +10406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophedavid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238650v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Amaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Rosentrater" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1569398" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05360366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulemana Issifu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arval Viji Elango" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Michl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Cernava" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00794-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wnw33k3je" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04865833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Kanasugi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena F&#246;rster" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Wuggenig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae165" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04719235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda-Maria Dimitrova M&#229;rtensson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rasche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00584-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04719229v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Olsson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Andersson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ard&#246;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Crews" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sus.2024.27" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03892614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bathellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126721" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04225300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103561" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03916213v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fagnant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bindelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108802" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04145160v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee R Dehaan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Anderson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabin Bajgain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Cattani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164975" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03760360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mattalia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Costet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00765-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03652971v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Schlautman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108341" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00622-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barreiro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire T. Freschet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10091254" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708674v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3220/LBF1608660604000" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ryan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E Crews" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106591" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vincent-Caboud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0590-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708690v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wayman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Debray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Parry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Ryan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture9110244" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.059" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708712v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Bell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1426670" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vrignon-Brenas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2018.05.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V62K1F9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;is&#237;n Mortimer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0113-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMD-10-2014-0121" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730007v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721176631543018E12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533878v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.01.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03710466v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoss&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.10.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#228;der" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Sans" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-015-0136-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532421v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cooper" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Baranski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Stewart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majimcha Nobel-de Lange" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0354-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170514000477" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.02.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHSNZLVG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645472v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-014-0060-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173353v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-013-9591-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173341v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r3t2-d893" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03701943v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Berner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-013-0055-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n55j-2v28" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649268v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/8/4/044045" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carcea" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pzf7-cs61" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650787v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-013-9578-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EE6334797A04529A52BF37FE41C58A3318A7044/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003286v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.04.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXBC36SQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001531v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. David" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.02.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF3Z8RS3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04090388v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t3en-3w92" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173281v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2010.00773.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZBMX8H7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195304v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demarle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3763/ijas.2010.0497" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886484v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886410v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007031" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04834646v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ball" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00082.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDFXVZWX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680902v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Henning" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2005016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886285v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199521v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672996v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letort" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Feret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03673277v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607689v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astigarraga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65087" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03673010v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;linas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394437-5.00195-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03671721v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guglielmi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173715v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fl&#233;net" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/3942-systemes-de-culture-innovants-et-durables-quelles-methodes-pour-les-mettre-au-point-et-les-evaluer-.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173699v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653293v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Benjamin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653274v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03654377v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479415v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479868v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923833v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923771v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924214v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740131v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739690v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746466v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746465v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806551v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805314v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747438v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173191v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Flandin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.V. Xavier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.M. da Silva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195192v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astigarraga" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815494v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753553v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontaine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taupier-L&#233;tage" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viaux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769804v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774381v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobigny" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Truong" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haicour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossignol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653249v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361890v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophedavid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238650v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Amaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Rosentrater" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1569398" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05360366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulemana Issifu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arval Viji Elango" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Michl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Cernava" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00794-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wnw33k3je" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04865833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Kanasugi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena F&#246;rster" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Wuggenig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae165" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04719235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda-Maria Dimitrova M&#229;rtensson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rasche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00584-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04719229v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Olsson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Andersson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ard&#246;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Crews" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sus.2024.27" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03892614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bathellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126721" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04225300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103561" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04145160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee R Dehaan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Anderson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabin Bajgain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Cattani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164975" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03916213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fagnant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bindelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108802" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03760360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mattalia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Costet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00765-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03652971v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Schlautman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108341" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00622-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barreiro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire T. Freschet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10091254" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708674v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3220/LBF1608660604000" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ryan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E Crews" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106591" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vincent-Caboud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0590-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708690v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wayman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Debray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Parry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Ryan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture9110244" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.059" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708712v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Bell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1426670" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vrignon-Brenas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2018.05.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V62K1F9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;is&#237;n Mortimer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0113-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMD-10-2014-0121" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730007v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721176631543018E12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533878v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.01.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03710466v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoss&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.10.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#228;der" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Sans" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-015-0136-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532421v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cooper" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Baranski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Stewart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majimcha Nobel-de Lange" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0354-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170514000477" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.02.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHSNZLVG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645472v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-014-0060-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173353v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-013-9591-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173341v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r3t2-d893" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03701943v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Berner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-013-0055-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n55j-2v28" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529368v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carcea" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pzf7-cs61" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649268v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/8/4/044045" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650787v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-013-9578-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EE6334797A04529A52BF37FE41C58A3318A7044/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003286v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.04.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXBC36SQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001531v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. David" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.02.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF3Z8RS3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04090388v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t3en-3w92" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173281v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2010.00773.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZBMX8H7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195304v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demarle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3763/ijas.2010.0497" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886484v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886410v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007031" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04834646v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ball" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00082.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDFXVZWX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680902v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Henning" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2005016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886285v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199521v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672996v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letort" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Feret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03673277v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607689v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astigarraga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65087" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03673010v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;linas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394437-5.00195-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03671721v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guglielmi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173715v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fl&#233;net" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/3942-systemes-de-culture-innovants-et-durables-quelles-methodes-pour-les-mettre-au-point-et-les-evaluer-.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173699v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653293v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Benjamin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653274v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03654377v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479415v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479868v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923833v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923771v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924214v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740131v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739690v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746466v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746465v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806551v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805314v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747438v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173191v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Flandin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.V. Xavier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.M. da Silva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815494v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195192v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astigarraga" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753553v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontaine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taupier-L&#233;tage" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viaux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769804v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774381v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobigny" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Truong" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haicour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossignol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653249v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361890v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>