--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -66,789 +66,789 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set to Be Fair: Demographic Parity Constraints for Set-Valued Classification</w:t>
+                <w:t xml:space="preserve">Fair regression under localized demographic parity constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyal Cohen</w:t>
+                <w:t xml:space="preserve">Arthur Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romuald Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hebiri</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François HU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296075v1</w:t>
+                <w:t xml:space="preserve">hal-05567866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical risk minimization algorithm for multiclass classification of S.D.E. paths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demographic Parity Tails for Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naht Sinh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994403v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairness Meets Privacy: Integrating Differential Privacy and Demographic Parity in Multi-class Classification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empirical risk minimization algorithm for multiclass classification of S.D.E. paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Ella Mintsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Pinot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05376912v1</w:t>
+                <w:t xml:space="preserve">hal-04994403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasso-type estimator and classification algorithm for high-dimensional multivariate Hawkes processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Set to Be Fair: Demographic Parity Constraints for Set-Valued Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyal Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dion-Blanc</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04646888v3</w:t>
+                <w:t xml:space="preserve">hal-05296075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric plug-in classifier for multiclass classification of S.D.E. paths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fairness Meets Privacy: Integrating Differential Privacy and Demographic Parity in Multi-class Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Say</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy ELLA MINTSA</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Rafael Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03907946v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active learning algorithm through the lens of rejection arguments</w:t>
+                <w:t xml:space="preserve">Lasso-type estimator and classification algorithm for high-dimensional multivariate Hawkes processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hebiri</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dion-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Ndjia Njike</w:t>
+                <w:t xml:space="preserve">Romain Edmond Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Siebert</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">Laure Sansonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764630v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646888v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairness guarantee in multi-class classification</w:t>
+                <w:t xml:space="preserve">Nonparametric plug-in classifier for multiclass classification of S.D.E. paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dion-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Elie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hebiri</w:t>
+                <w:t xml:space="preserve">Eddy ELLA MINTSA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hu</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Chi Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355938v3</w:t>
+                <w:t xml:space="preserve">hal-03907946v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bats Monitoring: A Classification Procedure of Bats Behaviors based on Hawkes Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dion-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Edmond Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sansonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -873,598 +873,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction intervals with controlled length in the heteroscedastic Gaussian regression</w:t>
+                <w:t xml:space="preserve">Active learning algorithm through the lens of rejection arguments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hebiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Zaoui</w:t>
+                <w:t xml:space="preserve">Boris Ndjia Njike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Siebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770341v1</w:t>
+                <w:t xml:space="preserve">hal-03764630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-valued classification -- overview via a unified framework</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fairness guarantee in multi-class classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgenii Chzhen</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03154625v1</w:t>
+                <w:t xml:space="preserve">hal-03355938v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiclass Classification for Hawkes Processes</w:t>
+                <w:t xml:space="preserve">Prediction intervals with controlled length in the heteroscedastic Gaussian regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dion</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                <w:t xml:space="preserve">Ahmed Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147211v1</w:t>
+                <w:t xml:space="preserve">hal-03770341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency of plug-in confidence sets for classification in semi-supervised learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Set-valued classification -- overview via a unified framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Chzhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hebiri</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Lorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180363v1</w:t>
+                <w:t xml:space="preserve">hal-03154625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual ranking by passive safety of generational classes of light vehicles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiclass Classification for Hawkes Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sansonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Chauvel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01194515v2</w:t>
+                <w:t xml:space="preserve">hal-03147211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top scoring pair classifiers: asymptotics and applications</w:t>
+                <w:t xml:space="preserve">Consistency of plug-in confidence sets for classification in semi-supervised learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784869v1</w:t>
+                <w:t xml:space="preserve">hal-01180363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contextual ranking by passive safety of generational classes of light vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaïd Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chambaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194515v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Top scoring pair classifiers: asymptotics and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Classification in postural style based on stochastic process modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653316v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1474,91 +1676,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some contributions to multi-class learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistics [math.ST]. Université Gustave Eiffel, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04294696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1568,670 +1770,670 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimax semi-supervised set-valued approach to multi-class classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii Chzhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hebiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernoulli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3150/20-BEJ1313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A ridge estimator of the drift from discrete repeated observations of the solutions of a stochastic differential equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernoulli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (4), pp.2675 - 2713. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3150/21-BEJ1327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528092v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel regularized approach for functional data clustering: An application to milking kinetics in dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lévy-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sansonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 69 (3), pp.623-640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/rssc.12404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONSISTENT PROCEDURES FOR MULTICLASS CLASSIFICATION OF DISCRETE DIFFUSION PATHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (2), pp.516-554. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sjos.12415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869545v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual ranking by passive safety of generational classes of light vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaïd Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chambaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67 (2), pp.395 - 416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/rssc.12232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification in postural style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chambaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2241,501 +2443,501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fair Regression with Wasserstein Barycenters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii Chzhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hebiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Oneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Pontil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2020 - 34th Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Vancouver / Virtuel, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fair Regression via Plug-in Estimator and Recalibration With Statistical Guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii Chzhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hebiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Oneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Pontil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2020 - 34th Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Vancouver / Virtuel, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regression with reject option and application to kNN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hebiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2020 - 34th Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Vancouver / Virtuel, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883996v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Labeled and Unlabeled Data for Consistent Fair Binary Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii Chzhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hebiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Oneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Pontil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2019 - 33th Annual Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150662v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2882,51 +3084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Cohen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebiri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994403v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Ella Mintsa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376912v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Say" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pinot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646888v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion-Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Edmond Lacoste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907946v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy ELLA MINTSA" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764630v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Ndjia Njike" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355938v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Elie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Chzhen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147211v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194515v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;d Ouni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chauvel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chambaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784869v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653316v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04294696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112918v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/20-BEJ1313" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528092v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martinez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1327" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191217v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12404" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869545v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12415" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12232" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866811v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Oneto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Pontil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501190v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883996v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150662v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567866v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Elie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebiri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois HU" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naht Sinh Le" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994403v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Ella Mintsa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296075v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Say" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pinot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646888v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion-Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Edmond Lacoste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907946v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy ELLA MINTSA" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Ndjia Njike" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355938v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Chzhen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147211v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180363v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194515v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;d Ouni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chauvel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chambaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784869v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653316v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04294696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/20-BEJ1313" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528092v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martinez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1327" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12404" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869545v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12415" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687412v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12232" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866811v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Oneto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Pontil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501190v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883996v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150662v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>