--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1049,295 +1049,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First in-situ use of a mobile CT-scan for museum artefacts: The quai Branly – Jacques Chirac museum experience</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-place molecular preservation of cellulose in 5,000-year-old archaeological textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléonore Kissel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Moulherat</w:t>
+                <w:t xml:space="preserve">Corentin Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. Kimmel</w:t>
+                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Fur</w:t>
+                <w:t xml:space="preserve">Gael Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Scheel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fri.2020.200365⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (33), pp.19670-19676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2004139117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227876v1</w:t>
+                <w:t xml:space="preserve">hal-02915782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-place molecular preservation of cellulose in 5,000-year-old archaeological textiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+                <w:t xml:space="preserve">First in-situ use of a mobile CT-scan for museum artefacts: The quai Branly – Jacques Chirac museum experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
+                <w:t xml:space="preserve">Éléonore Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moulherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Latour</w:t>
+                <w:t xml:space="preserve">P. A. Kimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Scheel</w:t>
+                <w:t xml:space="preserve">Yves Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (33), pp.19670-19676. </w:t>
+              <w:t xml:space="preserve">Forensic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2004139117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fri.2020.200365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915782v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron-Based Phase Mapping in Corroded Metals: Insights from Early Copper-Base Artifacts</w:t>
               </w:r>
@@ -1663,286 +1663,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01105333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cercueil antique en plomb découvert à Évreux (Eure) : étude pluridisciplinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The embalmed heart of Richard the Lionheart (1199 A.D.): A biological and anthropological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pluton-Kliesch</w:t>
+                <w:t xml:space="preserve">Joël Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Deviese</w:t>
+                <w:t xml:space="preserve">Gaël-François Jeannel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Kliesch</w:t>
+                <w:t xml:space="preserve">Dominique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Leconte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Moulherat</w:t>
+                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep01296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00945035v1</w:t>
+                <w:t xml:space="preserve">hal-04882897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The embalmed heart of Richard the Lionheart (1199 A.D.): A biological and anthropological analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un cercueil antique en plomb découvert à Évreux (Eure) : étude pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël-François Jeannel</w:t>
+                <w:t xml:space="preserve">Sylvie Pluton-Kliesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Favier</w:t>
+                <w:t xml:space="preserve">Thibaut Deviese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
+                <w:t xml:space="preserve">Frédéric Kliesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moulherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (2), pp.323-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882897v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00945035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a PIXE, PIGE and PIXE-XRF combination for the analysis of the gold from the First Empire of the Steppes</w:t>
               </w:r>
@@ -2472,230 +2472,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard multiple sous les voiles de visage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">E. thesaurus : L'orfèvrerie à l'épreuve de la modélisation 3D.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moulherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Culture et Patrimoine numérique. Journée pluridisciplinaire internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR ReSeed (REtro-conception SémantiquE d’objEts patrimoniaux Digitaux) ; www.reseed.fr, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939596v1</w:t>
+                <w:t xml:space="preserve">hal-04380622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. thesaurus : L'orfèvrerie à l'épreuve de la modélisation 3D.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Gil</w:t>
+                <w:t xml:space="preserve">Regard multiple sous les voiles de visage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moulherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Patrimoine numérique. Journée pluridisciplinaire internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR ReSeed (REtro-conception SémantiquE d’objEts patrimoniaux Digitaux) ; www.reseed.fr, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380622v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 ans d’expérience des usages numériques au musée du quai Branly-Jacques Chirac et à Sorbonne Université : qu’avons-nous appris ? »</w:t>
               </w:r>
@@ -4229,51 +4229,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFAE819A"/>
+    <w:nsid w:val="0587718C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4460,51 +4460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophemoulherat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660763v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Iacconi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L'H&#233;ronde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.96" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Autret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105686" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Palaminy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.120788" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Caffy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mussard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2022.111214" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abadie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Subercazes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huynh-Charlier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fri.2021.200478" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pozzi-Escot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Angeles Falc&#243;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bermeo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226244" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7931" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227876v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Kissel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Kimmel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Fur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fri.2020.200365" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Reynaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004139117" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bellato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02744" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filomena Guerra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.8198" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarrazin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945035v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kliesch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882897v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poupon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l-Fran&#231;ois Jeannel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Favier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01296" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Decavallas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02997043v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me-F. Haquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.2001.0779" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-167WV04R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139645v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beyneix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2001.12568" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939596v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guillaumont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875915v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ginoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993599v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044541v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buccio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175755v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ramis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaplace" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grottesarcheologies.com/les-carnets/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xq10-3w25" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145914v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037501v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772443v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meunier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://araafu.com/publications/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01955686v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gendrot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240784v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugois Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophemoulherat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660763v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Iacconi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L'H&#233;ronde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.96" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Autret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105686" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Palaminy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.120788" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Caffy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mussard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2022.111214" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abadie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Subercazes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huynh-Charlier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fri.2021.200478" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pozzi-Escot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Angeles Falc&#243;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bermeo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226244" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7931" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Reynaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004139117" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Kissel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Kimmel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Fur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fri.2020.200365" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bellato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02744" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filomena Guerra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.8198" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarrazin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882897v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poupon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l-Fran&#231;ois Jeannel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Favier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01296" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945035v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kliesch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Decavallas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02997043v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me-F. Haquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.2001.0779" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-167WV04R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139645v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beyneix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2001.12568" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380622v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guillaumont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939596v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875915v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ginoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993599v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044541v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buccio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175755v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ramis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaplace" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grottesarcheologies.com/les-carnets/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xq10-3w25" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145914v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037501v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772443v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meunier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://araafu.com/publications/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01955686v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gendrot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240784v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugois Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>