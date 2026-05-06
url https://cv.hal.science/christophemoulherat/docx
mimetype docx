--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -781,593 +781,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the polychromy and antiquity of the Pachacamac Idol, Pacific coast, Peru</w:t>
+                <w:t xml:space="preserve">Naviguer dans la toile : imagerie 3D de textiles minéralisés du site de Nausharo (première moitié du IIIe millénaire av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Sepúlveda</w:t>
+                <w:t xml:space="preserve">Jiayi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Pozzi-Escot</w:t>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rommel Angeles Falcón</w:t>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moulherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bermeo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lebon</w:t>
+                <w:t xml:space="preserve">Luc Robbiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226244⟩</w:t>
+              <w:t xml:space="preserve">Technè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Fondation des Sciences du Patrimoine : recherches interdisciplinaires, 50, pp.72-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/techne.7931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569691v1</w:t>
+                <w:t xml:space="preserve">hal-03251107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naviguer dans la toile : imagerie 3D de textiles minéralisés du site de Nausharo (première moitié du IIIe millénaire av. J.-C.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-place molecular preservation of cellulose in 5,000-year-old archaeological textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiayi Li</w:t>
+                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+                <w:t xml:space="preserve">Gael Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Didier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Robbiola</w:t>
+                <w:t xml:space="preserve">Mario Scheel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technè</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/techne.7931⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (33), pp.19670-19676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2004139117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251107v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-place molecular preservation of cellulose in 5,000-year-old archaeological textiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First in-situ use of a mobile CT-scan for museum artefacts: The quai Branly – Jacques Chirac museum experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moulherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Reynaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+                <w:t xml:space="preserve">P. A. Kimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mario Scheel</w:t>
+                <w:t xml:space="preserve">Yves Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2004139117⟩</w:t>
+              <w:t xml:space="preserve">Forensic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fri.2020.200365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915782v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First in-situ use of a mobile CT-scan for museum artefacts: The quai Branly – Jacques Chirac museum experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Charlier</w:t>
+                <w:t xml:space="preserve">Unraveling the polychromy and antiquity of the Pachacamac Idol, Pacific coast, Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Sepúlveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pozzi-Escot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléonore Kissel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Moulherat</w:t>
+                <w:t xml:space="preserve">Rommel Angeles Falcón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. Kimmel</w:t>
+                <w:t xml:space="preserve">Nicolas Bermeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Fur</w:t>
+                <w:t xml:space="preserve">Matthieu Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.e0226244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fri.2020.200365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227876v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron-Based Phase Mapping in Corroded Metals: Insights from Early Copper-Base Artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1375,51 +1375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robbiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 91 (3), pp.1815-1825. </w:t>
@@ -1663,286 +1663,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01105333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The embalmed heart of Richard the Lionheart (1199 A.D.): A biological and anthropological analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un cercueil antique en plomb découvert à Évreux (Eure) : étude pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Poupon</w:t>
+                <w:t xml:space="preserve">Sylvie Pluton-Kliesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël-François Jeannel</w:t>
+                <w:t xml:space="preserve">Thibaut Deviese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Favier</w:t>
+                <w:t xml:space="preserve">Frédéric Kliesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
+                <w:t xml:space="preserve">Luc Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moulherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (2), pp.323-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882897v1</w:t>
+                <w:t xml:space="preserve">halshs-00945035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cercueil antique en plomb découvert à Évreux (Eure) : étude pluridisciplinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The embalmed heart of Richard the Lionheart (1199 A.D.): A biological and anthropological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pluton-Kliesch</w:t>
+                <w:t xml:space="preserve">Gaël-François Jeannel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Deviese</w:t>
+                <w:t xml:space="preserve">Dominique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Kliesch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Moulherat</w:t>
+                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep01296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00945035v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a PIXE, PIGE and PIXE-XRF combination for the analysis of the gold from the First Empire of the Steppes</w:t>
               </w:r>
@@ -2472,230 +2472,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. thesaurus : L'orfèvrerie à l'épreuve de la modélisation 3D.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regard multiple sous les voiles de visage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moulherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Patrimoine numérique. Journée pluridisciplinaire internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR ReSeed (REtro-conception SémantiquE d’objEts patrimoniaux Digitaux) ; www.reseed.fr, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380622v1</w:t>
+                <w:t xml:space="preserve">hal-04939596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard multiple sous les voiles de visage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">E. thesaurus : L'orfèvrerie à l'épreuve de la modélisation 3D.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moulherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Culture et Patrimoine numérique. Journée pluridisciplinaire internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR ReSeed (REtro-conception SémantiquE d’objEts patrimoniaux Digitaux) ; www.reseed.fr, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939596v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 ans d’expérience des usages numériques au musée du quai Branly-Jacques Chirac et à Sorbonne Université : qu’avons-nous appris ? »</w:t>
               </w:r>
@@ -3241,382 +3241,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04044541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premier Moyen Âge en Ariège. Une histoire méconnue</w:t>
+                <w:t xml:space="preserve">Gif-sur-Yvette, sud-ouest du rond-point de Corbeville (Île-de-France, Essonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Ramis</w:t>
+                <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Jarry</w:t>
+                <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+                <w:t xml:space="preserve">Alessio Bandelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Delaplace</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Moulherat</w:t>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , 2 vol. (370, 223 p.), 2019, Documents d’archéologie préventive 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/xq10-3w25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175755v1</w:t>
+                <w:t xml:space="preserve">hal-02454371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gif-sur-Yvette, sud-ouest du rond-point de Corbeville (Île-de-France, Essonne)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conducteurs de char et cavaliers Gaulois en Champagne aux Ve et IVe s. avant J.-C. découvertes récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lambot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Méniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moulherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société archéologique champenoise, Bulletin de la Société archéologique champenoise 1954 (111/2), 464 p., 2019, 978-2-918253-25-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Blin</w:t>
-[...90 lines deleted...]
-                <w:t xml:space="preserve">hal-02454371v1</w:t>
+                <w:t xml:space="preserve">halshs-02145914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducteurs de char et cavaliers Gaulois en Champagne aux Ve et IVe s. avant J.-C. découvertes récentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premier Moyen Âge en Ariège. Une histoire méconnue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ramis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lambot</w:t>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Méniel</w:t>
+                <w:t xml:space="preserve">Christine Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moulherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Verger</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Société archéologique champenoise, Bulletin de la Société archéologique champenoise 1954 (111/2), 464 p., 2019, 978-2-918253-25-9</w:t>
+                <w:t xml:space="preserve">Grottes &amp; Archéologies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 44 p., 2019, Les carnets de l'archéologie, 978-2-9553809-2-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02145914v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4229,51 +4229,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0587718C"/>
+    <w:nsid w:val="B03C3FCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4460,51 +4460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophemoulherat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660763v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Iacconi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L'H&#233;ronde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.96" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Autret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105686" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Palaminy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.120788" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Caffy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mussard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2022.111214" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abadie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Subercazes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huynh-Charlier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fri.2021.200478" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pozzi-Escot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Angeles Falc&#243;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bermeo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226244" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7931" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Reynaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004139117" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Kissel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Kimmel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Fur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fri.2020.200365" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bellato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02744" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filomena Guerra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.8198" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarrazin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882897v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poupon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l-Fran&#231;ois Jeannel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Favier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01296" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945035v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kliesch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Decavallas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02997043v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me-F. Haquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.2001.0779" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-167WV04R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139645v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beyneix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2001.12568" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380622v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guillaumont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939596v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875915v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ginoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993599v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044541v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buccio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175755v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ramis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaplace" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grottesarcheologies.com/les-carnets/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xq10-3w25" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145914v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037501v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772443v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meunier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://araafu.com/publications/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01955686v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gendrot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240784v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugois Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophemoulherat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660763v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Iacconi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L'H&#233;ronde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.96" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Autret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105686" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Palaminy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.120788" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Caffy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mussard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2022.111214" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abadie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Subercazes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huynh-Charlier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fri.2021.200478" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251107v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7931" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Reynaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004139117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Kissel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Kimmel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Fur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fri.2020.200365" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pozzi-Escot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Angeles Falc&#243;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bermeo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226244" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bellato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02744" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filomena Guerra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.8198" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarrazin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945035v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kliesch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882897v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poupon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l-Fran&#231;ois Jeannel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Favier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01296" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Decavallas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02997043v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me-F. Haquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.2001.0779" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-167WV04R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139645v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beyneix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2001.12568" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939596v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guillaumont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875915v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ginoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993599v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044541v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buccio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xq10-3w25" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145914v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ramis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaplace" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grottesarcheologies.com/les-carnets/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037501v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772443v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meunier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://araafu.com/publications/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01955686v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gendrot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240784v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugois Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>