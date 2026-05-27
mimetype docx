--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -915,295 +915,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-place molecular preservation of cellulose in 5,000-year-old archaeological textiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First in-situ use of a mobile CT-scan for museum artefacts: The quai Branly – Jacques Chirac museum experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Reynaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+                <w:t xml:space="preserve">Éléonore Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moulherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
+                <w:t xml:space="preserve">P. A. Kimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Latour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mario Scheel</w:t>
+                <w:t xml:space="preserve">Yves Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2004139117⟩</w:t>
+              <w:t xml:space="preserve">Forensic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fri.2020.200365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915782v1</w:t>
+                <w:t xml:space="preserve">hal-03227876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First in-situ use of a mobile CT-scan for museum artefacts: The quai Branly – Jacques Chirac museum experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Charlier</w:t>
+                <w:t xml:space="preserve">In-place molecular preservation of cellulose in 5,000-year-old archaeological textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléonore Kissel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Moulherat</w:t>
+                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. Kimmel</w:t>
+                <w:t xml:space="preserve">Gael Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Fur</w:t>
+                <w:t xml:space="preserve">Mario Scheel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (33), pp.19670-19676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fri.2020.200365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2004139117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227876v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the polychromy and antiquity of the Pachacamac Idol, Pacific coast, Peru</w:t>
               </w:r>
@@ -1555,394 +1555,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sépulture à char de La Tène A ancienne des “Craises” à Molinons (Yonne)</w:t>
+                <w:t xml:space="preserve">Un cercueil antique en plomb découvert à Évreux (Eure) : étude pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Baray</w:t>
+                <w:t xml:space="preserve">Sylvie Pluton-Kliesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Sarrazin</w:t>
+                <w:t xml:space="preserve">Thibaut Deviese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+                <w:t xml:space="preserve">Frédéric Kliesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moulherat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 62, pp.5-52</w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (2), pp.323-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01105333v1</w:t>
+                <w:t xml:space="preserve">halshs-00945035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cercueil antique en plomb découvert à Évreux (Eure) : étude pluridisciplinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pluton-Kliesch</w:t>
+                <w:t xml:space="preserve">The embalmed heart of Richard the Lionheart (1199 A.D.): A biological and anthropological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Deviese</w:t>
+                <w:t xml:space="preserve">Joël Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Kliesch</w:t>
+                <w:t xml:space="preserve">Gaël-François Jeannel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Leconte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Moulherat</w:t>
+                <w:t xml:space="preserve">Dominique Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep01296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00945035v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The embalmed heart of Richard the Lionheart (1199 A.D.): A biological and anthropological analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La sépulture à char de La Tène A ancienne des “Craises” à Molinons (Yonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Favier</w:t>
+                <w:t xml:space="preserve">Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moulherat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.5-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882897v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01105333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a PIXE, PIGE and PIXE-XRF combination for the analysis of the gold from the First Empire of the Steppes</w:t>
               </w:r>
@@ -3241,255 +3241,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04044541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gif-sur-Yvette, sud-ouest du rond-point de Corbeville (Île-de-France, Essonne)</w:t>
+                <w:t xml:space="preserve">Conducteurs de char et cavaliers Gaulois en Champagne aux Ve et IVe s. avant J.-C. découvertes récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Blin</w:t>
+                <w:t xml:space="preserve">Bernard Lambot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
+                <w:t xml:space="preserve">Patrice Méniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moulherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Bandelli</w:t>
-[...47 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société archéologique champenoise, Bulletin de la Société archéologique champenoise 1954 (111/2), 464 p., 2019, 978-2-918253-25-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454371v1</w:t>
+                <w:t xml:space="preserve">halshs-02145914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducteurs de char et cavaliers Gaulois en Champagne aux Ve et IVe s. avant J.-C. découvertes récentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gif-sur-Yvette, sud-ouest du rond-point de Corbeville (Île-de-France, Essonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bandelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lambot</w:t>
+                <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Méniel</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , 2 vol. (370, 223 p.), 2019, Documents d’archéologie préventive 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Verger</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.34692/xq10-3w25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02145914v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier Moyen Âge en Ariège. Une histoire méconnue</w:t>
               </w:r>
@@ -4229,51 +4229,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B03C3FCE"/>
+    <w:nsid w:val="832747CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4460,51 +4460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophemoulherat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660763v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Iacconi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L'H&#233;ronde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.96" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Autret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105686" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Palaminy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.120788" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Caffy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mussard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2022.111214" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abadie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Subercazes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huynh-Charlier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fri.2021.200478" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251107v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7931" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Reynaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004139117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Kissel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Kimmel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Fur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fri.2020.200365" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pozzi-Escot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Angeles Falc&#243;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bermeo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226244" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bellato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02744" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filomena Guerra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.8198" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarrazin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945035v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kliesch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882897v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poupon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l-Fran&#231;ois Jeannel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Favier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01296" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Decavallas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02997043v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me-F. Haquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.2001.0779" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-167WV04R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139645v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beyneix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2001.12568" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939596v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guillaumont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875915v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ginoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993599v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044541v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buccio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xq10-3w25" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145914v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ramis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaplace" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grottesarcheologies.com/les-carnets/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037501v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772443v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meunier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://araafu.com/publications/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01955686v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gendrot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240784v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugois Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophemoulherat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660763v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Iacconi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L'H&#233;ronde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.96" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Autret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105686" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Palaminy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.120788" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Caffy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mussard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2022.111214" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abadie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Subercazes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huynh-Charlier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fri.2021.200478" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251107v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7931" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227876v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Kissel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Kimmel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Fur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fri.2020.200365" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915782v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Reynaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004139117" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pozzi-Escot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Angeles Falc&#243;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bermeo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226244" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bellato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02744" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filomena Guerra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.8198" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kliesch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882897v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poupon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l-Fran&#231;ois Jeannel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Favier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01296" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarrazin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Decavallas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02997043v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me-F. Haquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.2001.0779" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-167WV04R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139645v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beyneix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2001.12568" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939596v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guillaumont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875915v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ginoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993599v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044541v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buccio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145914v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454371v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xq10-3w25" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ramis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaplace" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grottesarcheologies.com/les-carnets/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037501v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772443v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meunier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://araafu.com/publications/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01955686v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gendrot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240784v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugois Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>