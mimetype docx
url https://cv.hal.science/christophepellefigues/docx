--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -66,2477 +66,3013 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PD-L1- and IL-4-expressing basophils promote pathogenic accumulation of T follicular helper cells in lupus</w:t>
+                <w:t xml:space="preserve">Basophils drive the resolution and promote wound healing in adult and aged mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Tchen</w:t>
+                <w:t xml:space="preserve">Julie Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
+                <w:t xml:space="preserve">Victoria Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Chapart</w:t>
+                <w:t xml:space="preserve">Chaimae Saji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Thaminy</w:t>
+                <w:t xml:space="preserve">Claire Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shamila Vibhushan</w:t>
+                <w:t xml:space="preserve">Mathilde Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.3389. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 223 (5), pp.e20240764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-47691-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20240764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592991v1</w:t>
+                <w:t xml:space="preserve">hal-05576156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: The fundamental biology of basophils in health and disease</w:t>
+                <w:t xml:space="preserve">PD-L1- and IL-4-expressing basophils promote pathogenic accumulation of T follicular helper cells in lupus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pellefigues</w:t>
+                <w:t xml:space="preserve">John Tchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajime Karasuyama</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Thaminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamila Vibhushan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1292279⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.3389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47691-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829836v1</w:t>
+                <w:t xml:space="preserve">hal-04592991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMG853, A Bispecific Prostaglandin D2 Receptor 1 and 2 Antagonist, Dampens Basophil Activation and Related Lupus-Like Nephritis Activity in Lyn-Deficient Mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Editorial: The fundamental biology of basophils in health and disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellefigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Charles</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajime Karasuyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.824686⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14, pp.1292279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1292279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693870v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CT-M8 Mice: A New Mouse Model Demonstrates That Basophils Have a Nonredundant Role in Lupus-Like Disease Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Tchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellefigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajime Karasuyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.900532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2022.900532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse innate stimuli activate basophils through pathways involving Syk and IκB kinases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AMG853, A Bispecific Prostaglandin D2 Receptor 1 and 2 Antagonist, Dampens Basophil Activation and Related Lupus-Like Nephritis Activity in Lyn-Deficient Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellefigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pellefigues</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sally Chappell</w:t>
+                <w:t xml:space="preserve">John Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Saji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibek Yumnam</w:t>
+                <w:t xml:space="preserve">Yasmine Lamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Old</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2019524118/-/DCSupplemental⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.824686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829863v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IgE Autoreactivity in Atopic Dermatitis: Paving the Road for Autoimmune Diseases?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Basophils promote barrier dysfunction and resolution in the atopic skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellefigues</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karmella Naidoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palak Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antib9030047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 148 (3), pp.799-812.e10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2021.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829886v1</w:t>
+                <w:t xml:space="preserve">hal-04829874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prostaglandin D2 amplifies lupus disease through basophil accumulation in lymphoid organs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">IgE Autoreactivity in Atopic Dermatitis: Paving the Road for Autoimmune Diseases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellefigues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antibodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antib9030047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03129-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02445648v1</w:t>
+                <w:t xml:space="preserve">hal-04829886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eosinophils Determine Dermal Thickening and Water Loss in an MC903 Model of Atopic Dermatitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karmella Naidoo</w:t>
+                <w:t xml:space="preserve">Diverse innate stimuli activate basophils through pathways involving Syk and IκB kinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellefigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palak Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinand Jagot</w:t>
+                <w:t xml:space="preserve">Sally Chappell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieke van den Elsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pellefigues</w:t>
+                <w:t xml:space="preserve">Bibek Yumnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Jones</w:t>
+                <w:t xml:space="preserve">Sam Old</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 138 (12), pp.2606-2616. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2018.06.168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2019524118/-/DCSupplemental⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04898095v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th2 responses are primed by skin dendritic cells with distinct transcriptional profiles</w:t>
+                <w:t xml:space="preserve">The Gastrointestinal Helminth Heligmosomoides bakeri Suppresses Inflammation in a Model of Contact Hypersensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Connor</w:t>
+                <w:t xml:space="preserve">Kara J Filbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiau-Choot Tang</w:t>
+                <w:t xml:space="preserve">Palak H Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Cognard</w:t>
+                <w:t xml:space="preserve">Kimberley J Meijlink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellefigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sotaro Ochiai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kerry Hilligan</w:t>
+                <w:t xml:space="preserve">Alfonso J Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20160470⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.00950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04897924v1</w:t>
+                <w:t xml:space="preserve">hal-04829902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basophils contribute to pristane-induced Lupus-like nephritis model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Basoph8 Mice Enable an Unbiased Detection and a Conditional Depletion of Basophils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellefigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Saidoune</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palak Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Sarah Prout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karmella Naidoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibek Yumnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-08516-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01590414v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of chimeric reads using the MinION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eosinophils Determine Dermal Thickening and Water Loss in an MC903 Model of Atopic Dermatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karmella Naidoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieke van den Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellefigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruby White</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angela Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/f1000research.11547.2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138 (12), pp.2606-2616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2018.06.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04898030v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04898095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toll-Like Receptor 4, but Not Neutrophil Extracellular Traps, Promote IFN Type I Expression to Enhance Th2 Responses to Nippostrongylus brasiliensis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Prostaglandin D2 amplifies lupus disease through basophil accumulation in lymphoid organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellefigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lamiable</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Dema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Lamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Saidoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chavarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01575⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03129-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04897968v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mast cells in renal inflammation and fibrosis: Lessons learnt from animal studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of chimeric reads using the MinION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruby White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellefigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Celia Madjene</w:t>
+                <w:t xml:space="preserve">Franca Ronchese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguelonne Pons</w:t>
+                <w:t xml:space="preserve">Olivier Lamiable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Danelli</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Eccles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molimm.2014.03.002⟩</w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.11547.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04897919v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04898030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoglobulin E plays an immunoregulatory role in lupus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toll-Like Receptor 4, but Not Neutrophil Extracellular Traps, Promote IFN Type I Expression to Enhance Th2 Responses to Nippostrongylus brasiliensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellefigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiau-Choot Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Dema</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ryo Suzuki</w:t>
+                <w:t xml:space="preserve">Alfonso Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruby White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamiable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20140066⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.7969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04897807v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoreactive IgE Is Prevalent in Systemic Lupus Erythematosus and Is Associated with Increased Disease Activity and Nephritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chao Jiang</w:t>
+                <w:t xml:space="preserve">Th2 responses are primed by skin dendritic cells with distinct transcriptional profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiau-Choot Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotaro Ochiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Hilligan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090424⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (1), pp.125-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20160470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04897868v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The deleterious role of basophils in systemic lupus erythematosus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Basophils contribute to pristane-induced Lupus-like nephritis model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Dema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Lamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellefigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pacreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Saidoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coi.2013.10.003⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.7969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-08516-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04897712v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01590414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mast cells in renal inflammation and fibrosis: Lessons learnt from animal studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Celia Madjene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Danelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (1), pp.86-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molimm.2014.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunoglobulin E plays an immunoregulatory role in lupus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Dema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellefigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Ricks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryo Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211 (11), pp.2159-2168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20140066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoreactive IgE Is Prevalent in Systemic Lupus Erythematosus and Is Associated with Increased Disease Activity and Nephritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Dema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellefigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarfaraz Hasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e90424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyclosporine A Impairs Nucleotide Binding Oligomerization Domain (Nod1)-Mediated Innate Antibacterial Renal Defenses in Mice and Human Transplant Recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae Ben Mkaddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Chassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle Bens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (1), pp.e1003152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04897761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The deleterious role of basophils in systemic lupus erythematosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellefigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Opinion in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (6), pp.704-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coi.2013.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basophils drive the resolution and promote wound healing in adult and aged mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae Saji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suoqin Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenic accumulation of T follicular helper cells in lupus disease depends on PD-L1 and IL-4 expressing basophils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Tchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Lamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Saidoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2683,51 +3219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04592991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tchen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chapart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thaminy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamila Vibhushan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47691-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellefigues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Karasuyama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1292279" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03693870v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Saji" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lamri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.824686" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858615v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.900532" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829863v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palak Mehta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Chappell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibek Yumnam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Old" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2019524118/-/DCSupplemental" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829886v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib9030047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445648v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dema" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saidoune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chavarot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03129-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karmella Naidoo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Jagot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke van den Elsen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Jones" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2018.06.168" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897924v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Connor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiau-Choot Tang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cognard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotaro Ochiai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Hilligan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20160470" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01590414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pacreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08516-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby White" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Ronchese" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamiable" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eccles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.11547.2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Schmidt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01575" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897919v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Celia Madjene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Pons" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Danelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claver" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Ali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2014.03.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTQD8FDB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897807v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Ricks" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Suzuki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20140066" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897868v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarfaraz Hasni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Jiang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090424" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coi.2013.10.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tourneur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Ben Mkaddem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Chassin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Bens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goujon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003152" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bex" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Peter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suoqin Jin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758899v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bex" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Peter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Saji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavernhe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20240764" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04592991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tchen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chapart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thaminy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamila Vibhushan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47691-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellefigues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Karasuyama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1292279" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858615v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.900532" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03693870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lamri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.824686" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karmella Naidoo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palak Mehta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Schmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Jagot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.02.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib9030047" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Chappell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibek Yumnam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Old" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2019524118/-/DCSupplemental" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara J Filbey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palak H Mehta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley J Meijlink" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso J Schmidt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00950" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Sarah Prout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02143" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898095v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke van den Elsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Jones" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2018.06.168" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dema" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saidoune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chavarot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03129-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby White" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Ronchese" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamiable" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eccles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.11547.2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897968v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiau-Choot Tang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01575" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Connor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cognard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotaro Ochiai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Hilligan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20160470" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01590414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pacreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08516-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Celia Madjene" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Pons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Danelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claver" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Ali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2014.03.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTQD8FDB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897807v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Ricks" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Suzuki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20140066" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897868v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarfaraz Hasni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Jiang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090424" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897761v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tourneur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Ben Mkaddem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Chassin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Bens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goujon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003152" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897712v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coi.2013.10.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758884v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suoqin Jin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>