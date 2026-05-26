--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -857,239 +857,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IgE Autoreactivity in Atopic Dermatitis: Paving the Road for Autoimmune Diseases?</w:t>
+                <w:t xml:space="preserve">Diverse innate stimuli activate basophils through pathways involving Syk and IκB kinases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellefigues</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palak Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Chappell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibek Yumnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Old</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antib9030047⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2019524118/-/DCSupplemental⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829886v1</w:t>
+                <w:t xml:space="preserve">hal-04829863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse innate stimuli activate basophils through pathways involving Syk and IκB kinases</w:t>
+                <w:t xml:space="preserve">IgE Autoreactivity in Atopic Dermatitis: Paving the Road for Autoimmune Diseases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellefigues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Antibodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2019524118/-/DCSupplemental⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antib9030047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829863v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gastrointestinal Helminth Heligmosomoides bakeri Suppresses Inflammation in a Model of Contact Hypersensitivity</w:t>
               </w:r>
@@ -1261,51 +1261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Sarah Prout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karmella Naidoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibek Yumnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
@@ -1337,827 +1337,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eosinophils Determine Dermal Thickening and Water Loss in an MC903 Model of Atopic Dermatitis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Jagot</w:t>
+                <w:t xml:space="preserve">Prostaglandin D2 amplifies lupus disease through basophil accumulation in lymphoid organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellefigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieke van den Elsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pellefigues</w:t>
+                <w:t xml:space="preserve">Barbara Dema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Lamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Jones</w:t>
+                <w:t xml:space="preserve">Fanny Saidoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chavarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2018.06.168⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03129-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04898095v1</w:t>
+                <w:t xml:space="preserve">hal-02445648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prostaglandin D2 amplifies lupus disease through basophil accumulation in lymphoid organs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eosinophils Determine Dermal Thickening and Water Loss in an MC903 Model of Atopic Dermatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karmella Naidoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieke van den Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellefigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chavarot</w:t>
+                <w:t xml:space="preserve">Angela Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138 (12), pp.2606-2616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03129-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2018.06.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445648v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04898095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of chimeric reads using the MinION</w:t>
+                <w:t xml:space="preserve">Th2 responses are primed by skin dendritic cells with distinct transcriptional profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruby White</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pellefigues</w:t>
+                <w:t xml:space="preserve">Lisa Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franca Ronchese</w:t>
+                <w:t xml:space="preserve">Shiau-Choot Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lamiable</w:t>
+                <w:t xml:space="preserve">Emmanuelle Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Eccles</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sotaro Ochiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Hilligan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/f1000research.11547.2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (1), pp.125-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20160470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04898030v1</w:t>
+                <w:t xml:space="preserve">hal-04897924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toll-Like Receptor 4, but Not Neutrophil Extracellular Traps, Promote IFN Type I Expression to Enhance Th2 Responses to Nippostrongylus brasiliensis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Basophils contribute to pristane-induced Lupus-like nephritis model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Dema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Lamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellefigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lamiable</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pacreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Saidoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01575⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.7969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-08516-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04897968v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01590414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th2 responses are primed by skin dendritic cells with distinct transcriptional profiles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of chimeric reads using the MinION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Cognard</w:t>
+                <w:t xml:space="preserve">Ruby White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellefigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sotaro Ochiai</w:t>
+                <w:t xml:space="preserve">Franca Ronchese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerry Hilligan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Lamiable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eccles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20160470⟩</w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.11547.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04897924v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04898030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basophils contribute to pristane-induced Lupus-like nephritis model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toll-Like Receptor 4, but Not Neutrophil Extracellular Traps, Promote IFN Type I Expression to Enhance Th2 Responses to Nippostrongylus brasiliensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellefigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Saidoune</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiau-Choot Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruby White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamiable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.7969. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.7969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-08516-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01590414v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mast cells in renal inflammation and fibrosis: Lessons learnt from animal studies</w:t>
               </w:r>
@@ -2289,51 +2289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunoglobulin E plays an immunoregulatory role in lupus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2423,51 +2423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoreactive IgE Is Prevalent in Systemic Lupus Erythematosus and Is Associated with Increased Disease Activity and Nephritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellefigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2984,51 +2984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Lamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Saidoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3219,51 +3219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bex" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Peter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Saji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavernhe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20240764" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04592991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tchen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chapart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thaminy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamila Vibhushan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47691-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellefigues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Karasuyama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1292279" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858615v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.900532" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03693870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lamri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.824686" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karmella Naidoo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palak Mehta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Schmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Jagot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.02.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib9030047" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Chappell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibek Yumnam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Old" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2019524118/-/DCSupplemental" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara J Filbey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palak H Mehta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley J Meijlink" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso J Schmidt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00950" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Sarah Prout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02143" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898095v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke van den Elsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Jones" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2018.06.168" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dema" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saidoune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chavarot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03129-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby White" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Ronchese" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamiable" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eccles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.11547.2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897968v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiau-Choot Tang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01575" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Connor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cognard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotaro Ochiai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Hilligan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20160470" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01590414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pacreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08516-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Celia Madjene" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Pons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Danelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claver" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Ali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2014.03.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTQD8FDB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897807v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Ricks" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Suzuki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20140066" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897868v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarfaraz Hasni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Jiang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090424" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897761v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tourneur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Ben Mkaddem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Chassin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Bens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goujon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003152" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897712v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coi.2013.10.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758884v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suoqin Jin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bex" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Peter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Saji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavernhe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20240764" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04592991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tchen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chapart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thaminy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamila Vibhushan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47691-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellefigues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Karasuyama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1292279" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858615v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.900532" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03693870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lamri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.824686" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karmella Naidoo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palak Mehta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Schmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Jagot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.02.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829863v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Chappell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibek Yumnam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Old" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2019524118/-/DCSupplemental" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829886v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib9030047" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara J Filbey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palak H Mehta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley J Meijlink" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso J Schmidt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00950" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Sarah Prout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02143" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445648v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dema" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saidoune" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chavarot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03129-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke van den Elsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Jones" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2018.06.168" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897924v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Connor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiau-Choot Tang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cognard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotaro Ochiai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Hilligan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20160470" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01590414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pacreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08516-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby White" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Ronchese" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamiable" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eccles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.11547.2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01575" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Celia Madjene" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Pons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Danelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claver" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Ali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2014.03.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTQD8FDB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897807v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Ricks" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Suzuki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20140066" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897868v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarfaraz Hasni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Jiang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090424" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897761v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tourneur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Ben Mkaddem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Chassin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Bens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goujon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003152" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897712v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coi.2013.10.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758884v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suoqin Jin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>