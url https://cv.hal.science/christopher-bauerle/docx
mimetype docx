--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -266,1017 +266,1017 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic interferometry with ultrashort plasmonic pulses</w:t>
+                <w:t xml:space="preserve">Combining multiplexed gate-based readout and isolated CMOS quantum dot arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seddik Ouacel</w:t>
+                <w:t xml:space="preserve">Pierre Hamonic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Mazzella</w:t>
+                <w:t xml:space="preserve">Martin Nurizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kloss</w:t>
+                <w:t xml:space="preserve">Jayshankar Nath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Aluffi</w:t>
+                <w:t xml:space="preserve">Matthieu C Dartiailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vasselon</w:t>
+                <w:t xml:space="preserve">Victor El-Homsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.4632. </w:t>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.6323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-58939-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-61556-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693412v1</w:t>
+                <w:t xml:space="preserve">hal-04726263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-channel blockade for plasmonic wavepackets</w:t>
+                <w:t xml:space="preserve">Broadband parametric amplification for multiplexed SiMOS quantum dot signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shintaro Takada</w:t>
+                <w:t xml:space="preserve">Victor Elhomsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgos Georgiou</w:t>
+                <w:t xml:space="preserve">Luca Planat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junliang Wang</w:t>
+                <w:t xml:space="preserve">David J Niegemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuma Okazaki</w:t>
+                <w:t xml:space="preserve">Bruna Cardoso-Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuji Nakamura</w:t>
+                <w:t xml:space="preserve">Ali Badreldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.9942. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (6), pp.064062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-64876-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/sj8d-x674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005208v1</w:t>
+                <w:t xml:space="preserve">hal-04179305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron qubits surfing on acoustic waves: review of recent progress</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic interferometry with ultrashort plasmonic pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Edlbauer</w:t>
+                <w:t xml:space="preserve">Seddik Ouacel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Jadot</w:t>
+                <w:t xml:space="preserve">Lucas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shintaro Takada</w:t>
+                <w:t xml:space="preserve">Thomas Kloss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Aluffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad6c5a⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.4632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-58939-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480630v1</w:t>
+                <w:t xml:space="preserve">hal-04693412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for Measuring the Complex Refractive Index of Low-Volume Materials Using Integrated Terahertz Time-Domain Transmissometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron-channel blockade for plasmonic wavepackets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Geffroy</w:t>
+                <w:t xml:space="preserve">Shintaro Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
+                <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Roux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Junliang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuma Okazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuji Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TTHZ.2024.3475041⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.9942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-64876-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722575v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning statistics of a correlated few-electron droplet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elina Pavlovska</w:t>
+                <w:t xml:space="preserve">Electron qubits surfing on acoustic waves: review of recent progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralfs Suba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Seddik Ouacel</w:t>
+                <w:t xml:space="preserve">Hermann Edlbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09139-z⟩</w:t>
+              <w:t xml:space="preserve">J.Phys.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.023002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad6c5a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694732v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining multiplexed gate-based readout and isolated CMOS quantum dot arrays</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Method for Measuring the Complex Refractive Index of Low-Volume Materials Using Integrated Terahertz Time-Domain Transmissometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayshankar Nath</w:t>
+                <w:t xml:space="preserve">Raphaël Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu C Dartiailh</w:t>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor El-Homsy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-61556-w⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.69-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TTHZ.2024.3475041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726263v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband parametric amplification for multiplexed SiMOS quantum dot signals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partitioning statistics of a correlated few-electron droplet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J Niegemann</w:t>
+                <w:t xml:space="preserve">Jashwanth Shaju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna Cardoso-Paz</w:t>
+                <w:t xml:space="preserve">Elina Pavlovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Badreldin</w:t>
+                <w:t xml:space="preserve">Ralfs Suba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junliang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Ouacel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24 (6), pp.064062. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 642 (8069), pp.928-933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/sj8d-x674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09139-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179305v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of electromagnetic crosstalk by differential excitation for SAW generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunsuke Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuma Okazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuji Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takehiko Oe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1353,111 +1353,111 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-demand single-electron source via single-cycle acoustic pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunsuke Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Edlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuma Okazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuji Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (2), pp.024034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.024034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
@@ -1526,51 +1526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chanrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J Niegemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (4), pp.044010. </w:t>
@@ -1608,103 +1608,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrashort Electron Wave Packets via Frequency-Comb Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Aluffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Ouacel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Edlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (3), pp.034005. </w:t>
@@ -1736,1315 +1736,1315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04459241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete readout of two-electron spin states in a double quantum dot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Electrical manipulation of a single electron spin in CMOS with micromagnet and spin-valley coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Klemt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor El-Homsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Nurizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hamonic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Thiney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chanrion</w:t>
+                <w:t xml:space="preserve">Biel Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Quantum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (1), pp.010329. </w:t>
+              <w:t xml:space="preserve">npj Quantum Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.4.010329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41534-023-00776-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782616v1</w:t>
+                <w:t xml:space="preserve">hal-04042392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulomb-mediated antibunching of an electron pair surfing on sound</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hermann Edlbauer</w:t>
+                <w:t xml:space="preserve">Complete readout of two-electron spin states in a double quantum dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Nurizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shunsuke Ota</w:t>
+                <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanki Park</w:t>
+                <w:t xml:space="preserve">Vivien Thiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chanrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18, pp.721-726. </w:t>
+              <w:t xml:space="preserve">PRX Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.010329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41565-023-01368-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.4.010329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833334v1</w:t>
+                <w:t xml:space="preserve">hal-03782616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical manipulation of a single electron spin in CMOS with micromagnet and spin-valley coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coulomb-mediated antibunching of an electron pair surfing on sound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junliang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Edlbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Klemt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hamonic</w:t>
+                <w:t xml:space="preserve">Aymeric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunsuke Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biel Martinez</w:t>
+                <w:t xml:space="preserve">Wanki Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Quantum Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (1), pp.107. </w:t>
+              <w:t xml:space="preserve">Nature Nanotech.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, pp.721-726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41534-023-00776-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41565-023-01368-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042392v1</w:t>
+                <w:t xml:space="preserve">hal-03833334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-Valley Coupling Anisotropy and Noise in CMOS Quantum Dots</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parity and singlet-triplet high fidelity readout in a silicon double quantum dot at 0.5 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Niegemann</w:t>
+                <w:t xml:space="preserve">David J. Niegemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor El-Homsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Nurizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Cardoso-Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (3), pp.034047. </w:t>
+              <w:t xml:space="preserve">PRX Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (4), pp.040335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.17.034047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.3.040335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749553v1</w:t>
+                <w:t xml:space="preserve">hal-03760384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-flight detection of few electrons using a singlet-triplet spin qubit</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling the charge distribution of a GaAs-based nanoelectronic device: A large experimental dataset approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Rogdakis</w:t>
+                <w:t xml:space="preserve">Eleni Chatzikyriakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junliang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Thalineau</w:t>
+                <w:t xml:space="preserve">Antonio Lacerda-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arne Ludwig</w:t>
+                <w:t xml:space="preserve">Maria Cecilia da Silva Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 4 (4), pp.043116. </w:t>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.043163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.043116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.043163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837043v1</w:t>
+                <w:t xml:space="preserve">hal-03955224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled quantum dot array segmentation via highly tunable interdot tunnel coupling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Jadot</w:t>
+                <w:t xml:space="preserve">Spin-Valley Coupling Anisotropy and Noise in CMOS Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Spence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Cardoso Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vivien Thiney</w:t>
+                <w:t xml:space="preserve">Bernhard Klemt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chanrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Niegemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0105635⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (3), pp.034047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.17.034047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864922v1</w:t>
+                <w:t xml:space="preserve">hal-03749553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconductor-based electron flying qubits: review on recent progress accelerated by numerical modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Crozes</w:t>
+                <w:t xml:space="preserve">In-flight detection of few electrons using a singlet-triplet spin qubit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Thiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Perrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Seddik Ouacel</w:t>
+                <w:t xml:space="preserve">Konstantinos Rogdakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thalineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European physical journal quantum technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjqt/s40507-022-00139-w⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.043116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.043116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727782v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parity and singlet-triplet high fidelity readout in a silicon double quantum dot at 0.5 K</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Controlled quantum dot array segmentation via highly tunable interdot tunnel coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Nurizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruna Cardoso-Paz</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Thiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chanrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Quantum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (8), pp.084001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0105635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.3.040335⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03760384v1</w:t>
+                <w:t xml:space="preserve">hal-03864922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the charge distribution of a GaAs-based nanoelectronic device: A large experimental dataset approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Semiconductor-based electron flying qubits: review on recent progress accelerated by numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Edlbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Lacerda-Santos</w:t>
+                <w:t xml:space="preserve">Thierry Crozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cecilia da Silva Figueira</w:t>
+                <w:t xml:space="preserve">Pierre Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Ouacel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (4), pp.043163. </w:t>
+              <w:t xml:space="preserve">EPJ Quant.Technol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.043163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjqt/s40507-022-00139-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955224v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent control of individual electron spins in a two-dimensional quantum dot array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chanrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanno Flentje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (3), pp.296-301. </w:t>
@@ -3082,103 +3082,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat-Driven Electron-Motion in a Nanoscale Electronic Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everton Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Edlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuma Okazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 90 (11), pp.113707. </w:t>
@@ -3216,103 +3216,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Spin Coherence while Displacing Electron in a Two-Dimensional Array of Quantum Dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chanrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Thiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRX Quantum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (3), pp.030331. </w:t>
@@ -3350,103 +3350,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-flight distribution of an electron within a surface acoustic wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Edlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunsuke Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 119 (11), pp.114004. </w:t>
@@ -3484,103 +3484,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distant spin entanglement via fast and coherent electron shuttling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chanrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Thiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (5), pp.570-575. </w:t>
@@ -3644,64 +3644,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyun Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Biermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3742,278 +3742,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Three-Dimensional Photonic−Plasmonic Photoconductive Switches for Picosecond THz Pulses</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charge Detection in an Array of CMOS Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chanrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Niegemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Spence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00044⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.024066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.024066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966125v1</w:t>
+                <w:t xml:space="preserve">hal-02996335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Detection in an Array of CMOS Quantum Dots</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Three-Dimensional Photonic−Plasmonic Photoconductive Switches for Picosecond THz Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (2), pp.024066. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (6), pp.1444-1451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.024066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996335v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2019 surface acoustic waves roadmap</w:t>
               </w:r>
@@ -4146,77 +4146,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gate-based high fidelity spin readout in a CMOS device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Imanol Urdampilleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Niegemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chanrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4280,90 +4280,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound-driven single-electron transfer in a circuit of coupled quantum rails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo V. Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Edlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.4557. </w:t>
@@ -4427,64 +4427,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Roussely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everton Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4535,77 +4535,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent control of single electrons: a review of current progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Christian Glattli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4695,51 +4695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Corna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4797,831 +4797,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-universal transmission phase behaviour of a large quantum dot</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Seigo Tarucha</w:t>
+                <w:t xml:space="preserve">A linear triple quantum dot system in isolated configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanno Flentje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Thiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01685-z⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (23), pp.233101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4984745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636981v1</w:t>
+                <w:t xml:space="preserve">hal-01636971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing topological Dirac fermions at the surface of strained HgTe thin films via Quantum Hall transport spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
+                <w:t xml:space="preserve">Non-universal transmission phase behaviour of a large quantum dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Edlbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Takada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Roussely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michihisa Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seigo Tarucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.245420⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01685-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637000v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical information transfer between distant quantum dots using individual electrons in fast moving quantum dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Seigo Tarucha</w:t>
+                <w:t xml:space="preserve">Revealing topological Dirac fermions at the surface of strained HgTe thin films via Quantum Hall transport spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201600673⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (24), pp.245420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.245420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636991v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic phase behavior in a quantum dot around crossover between single-level and multilevel transport regimes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. D. Wieck</w:t>
+                <w:t xml:space="preserve">Classical information transfer between distant quantum dots using individual electrons in fast moving quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Takada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michihisa Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seigo Tarucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.241301⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 254 (3), pp.1600673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201600673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636973v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent long-distance displacement of individual electron spins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Flentje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Mortemousque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thalineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. D. Wieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-017-00534-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear triple quantum dot system in isolated configuration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arne Ludwig</w:t>
+                <w:t xml:space="preserve">Mesoscopic phase behavior in a quantum dot around crossover between single-level and multilevel transport regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Takada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D. Wieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 110 (23), pp.233101. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (24), pp.241301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4984745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.241301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636971v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast spin information transfer between distant quantum dots using individual electrons</w:t>
               </w:r>
@@ -5633,64 +5633,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tarucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5741,77 +5741,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-temperature behavior of transmission phase shift across a Kondo correlated quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5875,103 +5875,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection of a single electron from static to moving quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michihisa Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (21), pp.214001. </w:t>
@@ -6009,64 +6009,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’électronique s’inspire de l’optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Hors-Série 14, pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6091,103 +6091,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the transmission phase of an electron in a quantum two-path interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 107 (6), pp.063101. </w:t>
@@ -6225,103 +6225,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Manipulation of Two-Electron Spin States in Isolated Double Quantum Dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanno Flentje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michihisa Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seigo Tarucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (9), pp.096801. </w:t>
@@ -6385,77 +6385,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bautze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Süssmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Groth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (12), pp.125432. </w:t>
@@ -6493,77 +6493,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission Phase in the Kondo Regime Revealed in a Two-Path Interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6621,1026 +6621,1026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between exchange interaction and magnetic field gradient in a double quantum dot with two individual electron spin qubits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Thalineau</w:t>
+                <w:t xml:space="preserve">Un électron surfeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha René Valentin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Laurent Saminadayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.075436⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.10-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201438010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221385v1</w:t>
+                <w:t xml:space="preserve">hal-01984854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un électron surfeur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Superconducting nano-mechanical diamond resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Bautze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumen Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver A. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rodiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/201438010⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.01.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984854v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting nano-mechanical diamond resonators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soumen Mandal</w:t>
+                <w:t xml:space="preserve">Interplay between exchange interaction and magnetic field gradient in a double quantum dot with two individual electron spin qubits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thalineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver A. Williams</w:t>
+                <w:t xml:space="preserve">Sascha René Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rodiere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Andreas D. Wieck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 72, pp.100. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (7), pp.075436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.01.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.075436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993932v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast end efficient single electron transfer between distant quantum dots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of conduction electron spin resonance in boron doped diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seigo Takada</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andreas D. Wieck</w:t>
+                <w:t xml:space="preserve">Péter Szirmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Fábián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János Koltai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bálint Náfrádi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Forró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4795528⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (19), pp.195132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.195132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997028v1</w:t>
+                <w:t xml:space="preserve">hal-00993958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron impurities in gold and silver: Comparison of transport measurements to numerical renormalization group calculations exploiting non-Abelian symmetries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Saminadayar</w:t>
+                <w:t xml:space="preserve">Fast end efficient single electron transfer between distant quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seigo Takada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seigo Tarucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas D. Wieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.075146⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113, pp.136508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4795528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993950v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic dephasing in mesoscopic spin glasses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron impurities in gold and silver: Comparison of transport measurements to numerical renormalization group calculations exploiting non-Abelian symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Forestier</w:t>
+                <w:t xml:space="preserve">M. Hanl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Perrat-Mabilon</w:t>
+                <w:t xml:space="preserve">A. Weichselbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Peaucelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Meunier</w:t>
+                <w:t xml:space="preserve">T. A. Costi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saminadayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.187203⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.075146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.075146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00806023v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of conduction electron spin resonance in boron doped diamond</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic dephasing in mesoscopic spin glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gábor Fábián</w:t>
+                <w:t xml:space="preserve">Thibaut Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">János Koltai</w:t>
+                <w:t xml:space="preserve">Guillaume Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bálint Náfrádi</w:t>
+                <w:t xml:space="preserve">Angela Perrat-Mabilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">László Forró</w:t>
+                <w:t xml:space="preserve">Christophe Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87 (19), pp.195132. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.187203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.195132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.187203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993958v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00806023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A few-electron quadruple quantum dot in a closed loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Thalineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Wieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saminadayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101 (10), pp.103102. </w:t>
@@ -7678,103 +7678,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detailed analysis of the Raman spectra in superconducting boron doped nanocrystalline diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Szirmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver A. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumen Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 249 (12), pp.2656-2659. </w:t>
@@ -7825,90 +7825,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport through side-coupled double quantum dots: from weak to strong interdot coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Y. Baines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. D. Wieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85, pp.195117. </w:t>
@@ -7946,77 +7946,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electical control of a solid-state flying qubit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8080,103 +8080,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Radio Frequency filters for space constrained cryogenic set-ups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumen Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bautze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Blinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saminadayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 82, pp.024704. </w:t>
@@ -8214,90 +8214,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remanence effects in the electrical resistivity of spin glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrat-Mabilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8348,77 +8348,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Diamond Superconducting Quantum Interference Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumen Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bautze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver A. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8482,103 +8482,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrons surfing on a sound wave as a platform for quantum optics with flying electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michihisa Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seigo Tarucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas D. Wieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 477 (435), pp.435-438. </w:t>
@@ -8610,1041 +8610,1041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum coherence and magnetic scattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
+                <w:t xml:space="preserve">Nanostructures made from superconducting boron doped diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumen Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver A. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Degiovanni</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Omnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 7 (4-8), pp.403. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.195303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/19/195303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00517379v1</w:t>
+                <w:t xml:space="preserve">hal-00993991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Coherence at Low Temperatures in Mesoscopic Systems: Effect of Disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum coherence and magnetic scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuhiro Niimi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Degiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saminadayar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.245306⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4-8), pp.403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993993v1</w:t>
+                <w:t xml:space="preserve">ensl-00517379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed study of superconductivity in nanostructured nanocrystalline boron doped diamond thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Naud</w:t>
+                <w:t xml:space="preserve">Quantum Coherence at Low Temperatures in Mesoscopic Systems: Effect of Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Niimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Baines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. A. Williams</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Omnès</w:t>
+                <w:t xml:space="preserve">Fang-Yuh Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201000008⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.245306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.245306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00739499v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructures made from superconducting boron doped diamond</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Detailed study of superconductivity in nanostructured nanocrystalline boron doped diamond thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumen Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oliver A. Williams</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. A. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 207 (9), pp.2017-2022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201000008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/19/195303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00993991v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Disorder on the Quantum Coherence in Mesoscopic Wires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kondo decoherence: finding the right spin model for iron impurities in gold and silver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. A. Costi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Niimi</w:t>
+                <w:t xml:space="preserve">L. Bergqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Weichselbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. von Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Baines</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. -Y. Lo</w:t>
+                <w:t xml:space="preserve">T. Micklitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 102, pp.226801. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.226801⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 102, pp.056802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.056802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993996v1</w:t>
+                <w:t xml:space="preserve">hal-00993995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microstructural study of superconductive nanocrystalline diamond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Disorder on the Quantum Coherence in Mesoscopic Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Niimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Baines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria del Pilar Villar</w:t>
+                <w:t xml:space="preserve">T. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria de La Paz Alegre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philipp Achatz</w:t>
+                <w:t xml:space="preserve">F. -Y. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.200982224⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102, pp.226801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.226801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00760955v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kondo decoherence: finding the right spin model for iron impurities in gold and silver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. A. Costi</w:t>
+                <w:t xml:space="preserve">A microstructural study of superconductive nanocrystalline diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Pilar Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de La Paz Alegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bergqvist</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Micklitz</w:t>
+                <w:t xml:space="preserve">Philipp Achatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 206, pp.1986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200982224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.056802⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00993995v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-temperature dephasing in irradiated metallic wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhiro Niimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Baines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77, pp.033102. </w:t>
@@ -9816,103 +9816,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron coherence at low temperatures: The role of magnetic impurities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saminadayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pritiraj Mohanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A. Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (1), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9959,77 +9959,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous temperature dependence of the dephasing time in mesoscopic Kondo wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Schopfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saminadayar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 90, pp.056801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10067,77 +10067,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Coherence in Mesoscopic Kondo Wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schopfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saminadayar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 43, pp.181-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10220,77 +10220,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-B. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITQW 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raffaele Colombelli; Jean-Michel Manceau, Sep 2025, Saint Malo, France</w:t>
@@ -10319,90 +10319,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz integrated optoelectronic circuits for material and electronic transport characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-B. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10470,64 +10470,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Psaroudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al-Moathin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bredillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10591,90 +10591,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of THz devices for picosecond electric pulses generation at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR NanoTeraMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
@@ -10716,90 +10716,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and characterisation of Photoswitches for picosecond electric pulses generation at very low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de GDR NanoTeraMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Metz (virtuel), France</w:t>
@@ -10828,90 +10828,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient 3-dimensional photonic-plasmonic photo-conductive switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 45th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Buffalo NY, United States. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10939,295 +10939,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si MOS technology for spin-based quantum computing</w:t>
+                <w:t xml:space="preserve">All-Electrical Control of a Hybrid Electron Spin/Valley Quantum Bit in SOI CMOS Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Crippa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matias Imanol Urdampilleta</w:t>
+                <w:t xml:space="preserve">A. Corna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bohuslavskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th European Solid-State Device Research Conference (ESSDERC 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2018.8486863⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE Symposium on VLSI Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Honolulu, United States. pp.125-126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VLSIT.2018.8510665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142069v1</w:t>
+                <w:t xml:space="preserve">hal-02142078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Electrical Control of a Hybrid Electron Spin/Valley Quantum Bit in SOI CMOS Technology</w:t>
+                <w:t xml:space="preserve">Si MOS technology for spin-based quantum computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Corna</w:t>
+                <w:t xml:space="preserve">R. Maurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bohuslavskyi</w:t>
+                <w:t xml:space="preserve">A. Crippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Imanol Urdampilleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Symposium on VLSI Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Honolulu, United States. pp.125-126, </w:t>
+              <w:t xml:space="preserve">48th European Solid-State Device Research Conference (ESSDERC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dresden, Germany. pp.12-17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VLSIT.2018.8510665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2018.8486863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142078v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards scalable silicon quantum computing</w:t>
               </w:r>
@@ -11252,64 +11252,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bohuslavskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Corna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 76th Device Research Conference (DRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Santa Barbara, United States. pp.1-2, </w:t>
@@ -11373,64 +11373,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Corna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11507,51 +11507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Imanol Urdampilleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11667,51 +11667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bohuslavskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Symposium on VLSI Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Kyoto, Japan. </w:t>
@@ -11781,77 +11781,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconductivity in Nanostructured Boron-doped Diamond and its Application to Device Fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumen Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bautze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oliver A. Williams. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanodiamond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.385-410, 2014, 978-1-84973-639-8. </w:t>
@@ -11933,77 +11933,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional photoconductive transducer for terahertz signals or picosecond electrical pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021116339A1. PHOTO. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12053,103 +12053,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A foundry-fabricated spin qubit unit cell with in-situ dispersive readout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hamonic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Toubeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayshankar Nath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu C Dartiailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12210,51 +12210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryo Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Han Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas D Wieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12302,51 +12302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of $h/e$ conductance oscillations in disordered metallic $T_3$ network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schopfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12576,51 +12576,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krenner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westerhausen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Andersson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cleland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae258d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693412v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Ouacel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazzella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kloss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Aluffi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vasselon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58939-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Takada" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Georgiou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junliang Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Okazaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Nakamura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64876-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Edlbauer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jadot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad6c5a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04722575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pederiva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Geffroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B&#228;uerle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2024.3475041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jashwanth Shaju" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Pavlovska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralfs Suba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09139-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726263v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hamonic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nurizzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayshankar Nath" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu C Dartiailh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor El-Homsy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61556-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179305v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Elhomsy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Planat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Niegemann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Cardoso-Paz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badreldin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/sj8d-x674" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895359v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Ota" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Oe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Sellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1882-0786/ad253f" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.024034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Spence" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Cardoso Paz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chanrion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.044010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04459241v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782616v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Mortemousque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Thiney" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.4.010329" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833334v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Richard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanki Park" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-023-01368-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Klemt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biel Martinez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-023-00776-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niegemann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.034047" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Rogdakis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thalineau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Ludwig" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043116" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864922v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0105635" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Crozes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-022-00139-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760384v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Niegemann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.3.040335" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955224v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Chatzikyriakou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lacerda-Santos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia da Silva Figueira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043163" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373882v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Flentje" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-00816-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179652v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Arrighi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.113707" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373899v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxquantum.2.030331" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062491" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373891v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-021-00846-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyun Yuan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Biermann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00094" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00044" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.024066" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Delsing" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew N Cleland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J A Schuetz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kn&#246;rzer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Giedke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1b04" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164172v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Imanol Urdampilleta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-019-0443-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346609v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo V. Lepage" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12514-w" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01881966v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Roussely" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schalk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05203-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Christian Glattli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Portier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/aaa98a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Bourdet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hutin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Corna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heorhii Bohuslavskyi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2870115" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636981v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michihisa Yamamoto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Tarucha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01685-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637000v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crauste" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.245420" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636991v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600673" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636973v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takada" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yamamoto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludwig" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Wieck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.241301" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636960v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flentje" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Mortemousque" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thalineau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00534-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636971v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984745" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980841v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tarucha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2016.82" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355483v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alex" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. von Delft" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.081303" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974770v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/21/214001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984799v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215307v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928035" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221386v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.096801" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993947v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bautze" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph S&#252;ssmeier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Groth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.125432" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221382v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.126601" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221385v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Ren&#233; Valentin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D. Wieck" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075436" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984854v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saminadayar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201438010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993932v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Mandal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver A. Williams" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.01.060" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997028v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Takada" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795528" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993950v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanl" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weichselbaum" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Costi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.075146" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00806023v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forestier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Perrat-Mabilon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peaucelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.187203" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993958v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Szirmai" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor F&#225;bi&#225;n" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Koltai" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint N&#225;fr&#225;di" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Forr&#243;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.195132" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728052v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wieck" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4749811" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993973v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pichler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200461" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993980v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Baines" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mailly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.195117" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997135v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2012.28" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993989v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Blinder" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3543736" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537114v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrat-Mabilon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peaucelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carpentier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/27001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993986v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn2018396" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733133v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10416" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00517379v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degiovanni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031727" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993993v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Niimi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baines" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailly" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Yuh Lo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.245306" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739499v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Williams" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000008" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFXG2759-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993991v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/19/195303" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993996v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Niimi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baines" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Capron" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Y. Lo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.226801" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760955v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Villar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Paz Alegre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Achatz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982224" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SC513P1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993995v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergqvist" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Micklitz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.056802" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311484v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mallet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.033102" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130984v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Schopfer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Texier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montambaux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.026807" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179758v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritiraj Mohanty" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Webb" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.05.026" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114887v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rabaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114885v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schopfer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rabaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293904v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-B. Vigneron" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Roussel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04750146v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04743233v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psaroudis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Moathin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bredillet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697793" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458307v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458259v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernerd" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703229v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Geffroy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370563" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142069v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hutin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maurand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crippa" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486863" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142078v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourdet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corna" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bohuslavskyi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2018.8510665" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142007v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC.2018.8442198" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142072v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jadot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2018.8626273" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018148v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SNW.2017.8242337" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018160v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/VLSIT.2017.7998163" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981112v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737616-00385" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5F1EC91D76F482B907E54D0DA118F94B607AB8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676553v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065994v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Toubeix" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Haas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767919v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pomaranski" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Ito" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Han Tu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D Wieck" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114886v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krenner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westerhausen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Andersson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cleland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae258d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hamonic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nurizzo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayshankar Nath" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu C Dartiailh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor El-Homsy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61556-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Elhomsy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Planat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Niegemann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Cardoso-Paz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badreldin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/sj8d-x674" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Ouacel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazzella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kloss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Aluffi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vasselon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58939-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005208v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Takada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Georgiou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junliang Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Okazaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Nakamura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64876-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Edlbauer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jadot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad6c5a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04722575v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pederiva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Geffroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B&#228;uerle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2024.3475041" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694732v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jashwanth Shaju" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Pavlovska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralfs Suba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09139-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895359v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Ota" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Oe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Sellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1882-0786/ad253f" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.024034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Spence" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Cardoso Paz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chanrion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.044010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04459241v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042392v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Klemt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biel Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-023-00776-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Mortemousque" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Thiney" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.4.010329" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanki Park" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-023-01368-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760384v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Niegemann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.3.040335" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Chatzikyriakou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lacerda-Santos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia da Silva Figueira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043163" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749553v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niegemann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.034047" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837043v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Rogdakis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thalineau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Ludwig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043116" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0105635" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Crozes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-022-00139-w" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373882v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Flentje" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-00816-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179652v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Arrighi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.113707" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373899v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxquantum.2.030331" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062491" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373891v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-021-00846-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyun Yuan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Biermann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00094" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996335v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.024066" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966125v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00044" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Delsing" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew N Cleland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J A Schuetz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kn&#246;rzer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Giedke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1b04" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164172v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Imanol Urdampilleta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-019-0443-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346609v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo V. Lepage" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12514-w" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01881966v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Roussely" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schalk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05203-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Christian Glattli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Portier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/aaa98a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Bourdet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hutin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Corna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heorhii Bohuslavskyi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2870115" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636971v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984745" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636981v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michihisa Yamamoto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Tarucha" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01685-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637000v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crauste" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.245420" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636991v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600673" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636960v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flentje" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Mortemousque" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thalineau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludwig" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Wieck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00534-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636973v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takada" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yamamoto" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.241301" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980841v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tarucha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2016.82" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355483v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alex" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. von Delft" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.081303" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974770v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/21/214001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984799v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215307v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928035" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221386v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.096801" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993947v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bautze" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph S&#252;ssmeier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Groth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.125432" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221382v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.126601" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984854v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saminadayar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201438010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993932v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Mandal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver A. Williams" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.01.060" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221385v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Ren&#233; Valentin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D. Wieck" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075436" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993958v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Szirmai" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor F&#225;bi&#225;n" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Koltai" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint N&#225;fr&#225;di" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Forr&#243;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.195132" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997028v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Takada" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795528" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993950v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanl" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weichselbaum" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Costi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.075146" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00806023v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forestier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Perrat-Mabilon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peaucelle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.187203" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728052v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wieck" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4749811" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993973v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pichler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200461" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993980v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Baines" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mailly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.195117" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997135v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2012.28" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993989v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Blinder" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3543736" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537114v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrat-Mabilon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peaucelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carpentier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/27001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993986v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn2018396" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733133v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10416" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993991v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/19/195303" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00517379v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degiovanni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031727" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993993v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Niimi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baines" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailly" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Yuh Lo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.245306" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739499v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Williams" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000008" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFXG2759-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993995v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergqvist" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Micklitz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.056802" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993996v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Niimi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baines" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Capron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Y. Lo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.226801" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760955v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Villar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Paz Alegre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Achatz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982224" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SC513P1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311484v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mallet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.033102" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130984v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Schopfer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Texier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montambaux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.026807" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179758v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritiraj Mohanty" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Webb" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.05.026" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114887v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rabaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114885v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schopfer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rabaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293904v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-B. Vigneron" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Roussel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04750146v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04743233v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psaroudis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Moathin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bredillet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697793" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458307v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458259v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernerd" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703229v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Geffroy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370563" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142078v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hutin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourdet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corna" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bohuslavskyi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2018.8510665" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142069v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maurand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crippa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486863" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142007v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC.2018.8442198" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142072v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jadot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2018.8626273" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018148v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SNW.2017.8242337" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018160v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/VLSIT.2017.7998163" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981112v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737616-00385" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5F1EC91D76F482B907E54D0DA118F94B607AB8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676553v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065994v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Toubeix" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Haas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767919v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pomaranski" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Ito" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Han Tu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D Wieck" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114886v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>