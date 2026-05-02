--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -479,51 +479,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Badreldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Applied</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 24 (6), pp.064062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/sj8d-x674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
@@ -668,295 +668,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-channel blockade for plasmonic wavepackets</w:t>
+                <w:t xml:space="preserve">Electron qubits surfing on acoustic waves: review of recent progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Junliang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Edlbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shintaro Takada</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Shuji Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.9942. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.023002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-64876-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad6c5a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005208v1</w:t>
+                <w:t xml:space="preserve">hal-04480630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron qubits surfing on acoustic waves: review of recent progress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Electron-channel blockade for plasmonic wavepackets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Takada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Jadot</w:t>
+                <w:t xml:space="preserve">Yuma Okazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shintaro Takada</w:t>
+                <w:t xml:space="preserve">Shuji Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Phys.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58, pp.023002. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.9942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad6c5a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-64876-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480630v1</w:t>
+                <w:t xml:space="preserve">hal-05005208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method for Measuring the Complex Refractive Index of Low-Volume Materials Using Integrated Terahertz Time-Domain Transmissometry</w:t>
               </w:r>
@@ -1111,51 +1111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Pavlovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralfs Suba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Ouacel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1219,64 +1219,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of electromagnetic crosstalk by differential excitation for SAW generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunsuke Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuma Okazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuji Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takehiko Oe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1353,111 +1353,111 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-demand single-electron source via single-cycle acoustic pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunsuke Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Edlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuma Okazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuji Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Applied</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (2), pp.024034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.024034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
@@ -1647,51 +1647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Ouacel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Edlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1889,51 +1889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete readout of two-electron spin states in a double quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Nurizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2010,64 +2010,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb-mediated antibunching of an electron pair surfing on sound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Edlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2083,51 +2083,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanki Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotech.</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18, pp.721-726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41565-023-01368-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
@@ -2170,51 +2170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J. Niegemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor El-Homsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Nurizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2291,51 +2291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the charge distribution of a GaAs-based nanoelectronic device: A large experimental dataset approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Chatzikyriakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2693,51 +2693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled quantum dot array segmentation via highly tunable interdot tunnel coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Nurizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2814,64 +2814,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiconductor-based electron flying qubits: review on recent progress accelerated by numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Edlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Crozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2887,51 +2887,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Ouacel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Quant.Technol.</w:t>
+              <w:t xml:space="preserve">European physical journal quantum technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (1), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjqt/s40507-022-00139-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
@@ -2974,51 +2974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chanrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanno Flentje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3082,103 +3082,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat-Driven Electron-Motion in a Nanoscale Electronic Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everton Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgos Georgiou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hermann Edlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuma Okazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 90 (11), pp.113707. </w:t>
@@ -3229,51 +3229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Spin Coherence while Displacing Electron in a Two-Dimensional Array of Quantum Dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chanrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3350,103 +3350,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-flight distribution of an electron within a surface acoustic wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Edlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junliang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunsuke Ota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 119 (11), pp.114004. </w:t>
@@ -3484,51 +3484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distant spin entanglement via fast and coherent electron shuttling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3644,51 +3644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyun Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Biermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3800,51 +3800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (2), pp.024066. </w:t>
@@ -3882,51 +3882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Three-Dimensional Photonic−Plasmonic Photoconductive Switches for Picosecond THz Pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4172,51 +4172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Niegemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chanrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4280,90 +4280,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound-driven single-electron transfer in a circuit of coupled quantum rails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo V. Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Edlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Takada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.4557. </w:t>
@@ -4427,64 +4427,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Roussely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everton Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4561,51 +4561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Christian Glattli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4937,64 +4937,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-universal transmission phase behaviour of a large quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Edlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Roussely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5231,51 +5231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michihisa Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5914,51 +5914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michihisa Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6009,51 +6009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’électronique s’inspire de l’optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6251,51 +6251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanno Flentje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michihisa Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6385,77 +6385,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bautze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Süssmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Groth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (12), pp.125432. </w:t>
@@ -6627,51 +6627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un électron surfeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6796,51 +6796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver A. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 72, pp.100. </w:t>
@@ -6930,51 +6930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas D. Wieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (7), pp.075436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7462,51 +7462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Perrat-Mabilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 111, pp.187203. </w:t>
@@ -7825,51 +7825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport through side-coupled double quantum dots: from weak to strong interdot coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Y. Baines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8119,51 +8119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bautze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Blinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saminadayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8253,51 +8253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrat-Mabilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8495,51 +8495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrons surfing on a sound wave as a platform for quantum optics with flying electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michihisa Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9500,125 +9500,113 @@
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 206, pp.1986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssa.200982224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-temperature dephasing in irradiated metallic wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhiro Niimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Baines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9627,550 +9615,550 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77, pp.033102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.033102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensional crossover in quantum networks: from macroscopic to mesoscopic Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Schopfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicien Schopfer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Mailly</w:t>
+                <w:t xml:space="preserve">C. Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montambaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 98, pp.026807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.026807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron coherence at low temperatures: The role of magnetic impurities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saminadayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pritiraj Mohanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A. Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (1), pp.12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physe.2007.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00179758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous temperature dependence of the dephasing time in mesoscopic Kondo wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Schopfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saminadayar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 90, pp.056801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Coherence in Mesoscopic Kondo Wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schopfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saminadayar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 43, pp.181-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10180,78 +10168,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical THz pulses for electronic transport characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-B. Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10283,73 +10271,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITQW 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raffaele Colombelli; Jean-Michel Manceau, Sep 2025, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz integrated optoelectronic circuits for material and electronic transport characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10371,258 +10359,258 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-B. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opto-X-Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prof. Kiwa, University of Okayama, Nov 2024, Okayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly efficient THz sources for low-temperature applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Psaroudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgos Psaroudis</w:t>
+                <w:t xml:space="preserve">Ali Al-Moathin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bredillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 49th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Perth, Australia. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of THz devices for picosecond electric pulses generation at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10630,124 +10618,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR NanoTeraMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and characterisation of Photoswitches for picosecond electric pulses generation at very low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10755,1009 +10743,1009 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de GDR NanoTeraMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Metz (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient 3-dimensional photonic-plasmonic photo-conductive switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 45th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Buffalo NY, United States. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9370563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-Electrical Control of a Hybrid Electron Spin/Valley Quantum Bit in SOI CMOS Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hutin</w:t>
+                <w:t xml:space="preserve">L. Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bourdet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Bertrand</w:t>
+                <w:t xml:space="preserve">A. Corna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bohuslavskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Symposium on VLSI Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Honolulu, United States. pp.125-126, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VLSIT.2018.8510665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si MOS technology for spin-based quantum computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Imanol Urdampilleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th European Solid-State Device Research Conference (ESSDERC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Dresden, Germany. pp.12-17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ESSDERC.2018.8486863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards scalable silicon quantum computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bohuslavskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Corna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 76th Device Research Conference (DRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Santa Barbara, United States. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DRC.2018.8442198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of spin quantum bits in SOI CMOS technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hutin</w:t>
+                <w:t xml:space="preserve">L. Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bourdet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Corna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 18th International Conference on Nanotechnology (IEEE-NANO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Cork, Ireland. pp.1-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NANO.2018.8626273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing Si CMOS technology for quantum information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Imanol Urdampilleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Silicon Nanoelectronics Workshop (SNW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Kyoto, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/SNW.2017.8242337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards quantum computing in Si MOS technology: Single-shot readout of spin states in a FDSOI split-gate device with built-in charge detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Imanol Urdampilleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bohuslavskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Symposium on VLSI Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Kyoto, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/VLSIT.2017.7998163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11767,51 +11755,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconductivity in Nanostructured Boron-doped Diamond and its Application to Device Fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumen Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11834,82 +11822,82 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oliver A. Williams. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanodiamond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.385-410, 2014, 978-1-84973-639-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/9781849737616-00385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/9781849737616-00385⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11919,117 +11907,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional photoconductive transducer for terahertz signals or picosecond electrical pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021116339A1. PHOTO. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12039,397 +12027,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A foundry-fabricated spin qubit unit cell with in-situ dispersive readout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hamonic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Toubeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Toubeix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillermo Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayshankar Nath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu C Dartiailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiconductor Circuits for Quantum Computing with Electronic Wave Packets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pomaranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pomaranski</w:t>
+                <w:t xml:space="preserve">Ryo Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryo Ito</w:t>
+                <w:t xml:space="preserve">Ngoc Han Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Han Tu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andreas D Wieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of $h/e$ conductance oscillations in disordered metallic $T_3$ network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schopfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Faini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId367"/>
+      <w:footerReference w:type="default" r:id="rId366"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12576,51 +12564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krenner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westerhausen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Andersson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cleland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae258d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hamonic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nurizzo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayshankar Nath" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu C Dartiailh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor El-Homsy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61556-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Elhomsy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Planat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Niegemann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Cardoso-Paz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badreldin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/sj8d-x674" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Ouacel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazzella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kloss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Aluffi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vasselon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58939-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005208v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Takada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Georgiou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junliang Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Okazaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Nakamura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64876-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Edlbauer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jadot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad6c5a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04722575v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pederiva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Geffroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B&#228;uerle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2024.3475041" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694732v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jashwanth Shaju" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Pavlovska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralfs Suba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09139-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895359v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Ota" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Oe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Sellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1882-0786/ad253f" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.024034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Spence" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Cardoso Paz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chanrion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.044010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04459241v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042392v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Klemt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biel Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-023-00776-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Mortemousque" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Thiney" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.4.010329" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanki Park" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-023-01368-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760384v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Niegemann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.3.040335" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Chatzikyriakou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lacerda-Santos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia da Silva Figueira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043163" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749553v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niegemann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.034047" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837043v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Rogdakis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thalineau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Ludwig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043116" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0105635" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Crozes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-022-00139-w" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373882v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Flentje" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-00816-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179652v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Arrighi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.113707" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373899v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxquantum.2.030331" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062491" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373891v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-021-00846-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyun Yuan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Biermann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00094" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996335v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.024066" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966125v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00044" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Delsing" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew N Cleland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J A Schuetz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kn&#246;rzer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Giedke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1b04" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164172v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Imanol Urdampilleta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-019-0443-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346609v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo V. Lepage" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12514-w" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01881966v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Roussely" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schalk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05203-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Christian Glattli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Portier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/aaa98a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Bourdet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hutin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Corna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heorhii Bohuslavskyi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2870115" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636971v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984745" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636981v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michihisa Yamamoto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Tarucha" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01685-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637000v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crauste" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.245420" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636991v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600673" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636960v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flentje" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Mortemousque" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thalineau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludwig" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Wieck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00534-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636973v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takada" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yamamoto" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.241301" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980841v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tarucha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2016.82" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355483v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alex" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. von Delft" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.081303" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974770v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/21/214001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984799v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215307v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928035" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221386v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.096801" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993947v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bautze" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph S&#252;ssmeier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Groth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.125432" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221382v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.126601" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984854v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saminadayar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201438010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993932v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Mandal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver A. Williams" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.01.060" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221385v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Ren&#233; Valentin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D. Wieck" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075436" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993958v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Szirmai" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor F&#225;bi&#225;n" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Koltai" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint N&#225;fr&#225;di" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Forr&#243;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.195132" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997028v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Takada" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795528" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993950v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanl" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weichselbaum" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Costi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.075146" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00806023v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forestier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Perrat-Mabilon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peaucelle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.187203" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728052v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wieck" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4749811" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993973v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pichler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200461" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993980v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Baines" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mailly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.195117" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997135v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2012.28" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993989v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Blinder" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3543736" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537114v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrat-Mabilon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peaucelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carpentier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/27001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993986v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn2018396" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733133v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10416" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993991v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/19/195303" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00517379v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degiovanni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031727" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993993v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Niimi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baines" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailly" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Yuh Lo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.245306" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739499v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Williams" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000008" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFXG2759-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993995v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergqvist" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Micklitz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.056802" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993996v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Niimi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baines" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Capron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Y. Lo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.226801" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760955v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Villar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Paz Alegre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Achatz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982224" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SC513P1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311484v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mallet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.033102" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130984v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Schopfer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Texier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montambaux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.026807" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179758v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritiraj Mohanty" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Webb" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.05.026" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114887v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rabaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114885v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schopfer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rabaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293904v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-B. Vigneron" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Roussel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04750146v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04743233v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psaroudis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Moathin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bredillet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697793" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458307v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458259v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernerd" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703229v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Geffroy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370563" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142078v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hutin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourdet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corna" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bohuslavskyi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2018.8510665" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142069v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maurand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crippa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486863" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142007v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC.2018.8442198" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142072v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jadot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2018.8626273" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018148v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SNW.2017.8242337" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018160v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/VLSIT.2017.7998163" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981112v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737616-00385" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5F1EC91D76F482B907E54D0DA118F94B607AB8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676553v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065994v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Toubeix" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Haas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767919v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pomaranski" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Ito" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Han Tu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D Wieck" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114886v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krenner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westerhausen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Andersson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cleland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae258d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hamonic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nurizzo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayshankar Nath" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu C Dartiailh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor El-Homsy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61556-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Elhomsy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Planat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Niegemann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Cardoso-Paz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badreldin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/sj8d-x674" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Ouacel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazzella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kloss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Aluffi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vasselon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58939-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480630v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junliang Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Edlbauer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jadot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Takada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad6c5a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Georgiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Okazaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Nakamura" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64876-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04722575v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pederiva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Geffroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B&#228;uerle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2024.3475041" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694732v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jashwanth Shaju" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Pavlovska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralfs Suba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09139-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895359v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Ota" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Oe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Sellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1882-0786/ad253f" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.024034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Spence" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Cardoso Paz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chanrion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.044010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04459241v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042392v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Klemt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biel Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-023-00776-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Mortemousque" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Thiney" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.4.010329" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanki Park" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-023-01368-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760384v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Niegemann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.3.040335" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Chatzikyriakou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lacerda-Santos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia da Silva Figueira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043163" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749553v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niegemann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.034047" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837043v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Rogdakis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thalineau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Ludwig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043116" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0105635" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Crozes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-022-00139-w" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373882v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Flentje" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-00816-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179652v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Arrighi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.113707" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373899v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxquantum.2.030331" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062491" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373891v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-021-00846-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyun Yuan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Biermann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00094" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996335v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.024066" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966125v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00044" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Delsing" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew N Cleland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J A Schuetz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kn&#246;rzer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Giedke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1b04" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164172v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Imanol Urdampilleta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-019-0443-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346609v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo V. Lepage" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12514-w" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01881966v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Roussely" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schalk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05203-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Christian Glattli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Portier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/aaa98a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Bourdet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hutin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Corna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heorhii Bohuslavskyi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2870115" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636971v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984745" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636981v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michihisa Yamamoto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Tarucha" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01685-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637000v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crauste" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.245420" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636991v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600673" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636960v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flentje" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Mortemousque" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thalineau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludwig" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Wieck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00534-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636973v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takada" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yamamoto" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.241301" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980841v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tarucha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2016.82" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355483v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alex" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. von Delft" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.081303" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974770v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/21/214001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984799v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215307v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928035" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221386v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.096801" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993947v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bautze" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph S&#252;ssmeier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Groth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.125432" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221382v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.126601" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984854v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saminadayar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201438010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993932v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Mandal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver A. Williams" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.01.060" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221385v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Ren&#233; Valentin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D. Wieck" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075436" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993958v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Szirmai" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor F&#225;bi&#225;n" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Koltai" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint N&#225;fr&#225;di" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Forr&#243;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.195132" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997028v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Takada" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795528" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993950v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanl" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weichselbaum" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Costi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.075146" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00806023v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forestier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Perrat-Mabilon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peaucelle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.187203" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728052v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wieck" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4749811" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993973v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pichler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200461" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993980v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Baines" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mailly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.195117" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997135v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2012.28" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993989v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Blinder" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3543736" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537114v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrat-Mabilon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peaucelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carpentier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/27001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993986v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn2018396" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733133v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10416" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993991v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/19/195303" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00517379v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degiovanni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031727" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993993v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Niimi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baines" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailly" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Yuh Lo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.245306" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739499v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Williams" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000008" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFXG2759-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993995v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergqvist" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Micklitz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.056802" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993996v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Niimi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baines" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Capron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Y. Lo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.226801" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760955v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Villar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Paz Alegre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Achatz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982224" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311484v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mallet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.033102" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130984v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Schopfer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Texier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montambaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.026807" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179758v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritiraj Mohanty" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Webb" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.05.026" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114887v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rabaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114885v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schopfer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rabaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293904v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-B. Vigneron" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Roussel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04750146v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04743233v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psaroudis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Moathin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bredillet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697793" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458307v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458259v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernerd" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703229v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Geffroy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370563" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142078v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hutin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourdet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corna" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bohuslavskyi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2018.8510665" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142069v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maurand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crippa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486863" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142007v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC.2018.8442198" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142072v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jadot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2018.8626273" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018148v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SNW.2017.8242337" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018160v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/VLSIT.2017.7998163" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981112v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737616-00385" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5F1EC91D76F482B907E54D0DA118F94B607AB8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676553v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065994v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Toubeix" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Haas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767919v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pomaranski" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Ito" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Han Tu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D Wieck" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114886v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faini" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>