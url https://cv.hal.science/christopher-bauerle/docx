--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -266,1017 +266,1017 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining multiplexed gate-based readout and isolated CMOS quantum dot arrays</w:t>
+                <w:t xml:space="preserve">Electronic interferometry with ultrashort plasmonic pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hamonic</w:t>
+                <w:t xml:space="preserve">Seddik Ouacel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Nurizzo</w:t>
+                <w:t xml:space="preserve">Lucas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayshankar Nath</w:t>
+                <w:t xml:space="preserve">Thomas Kloss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu C Dartiailh</w:t>
+                <w:t xml:space="preserve">Matteo Aluffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor El-Homsy</w:t>
+                <w:t xml:space="preserve">Thomas Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.6323. </w:t>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.4632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-61556-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-58939-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726263v1</w:t>
+                <w:t xml:space="preserve">hal-04693412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband parametric amplification for multiplexed SiMOS quantum dot signals</w:t>
+                <w:t xml:space="preserve">Electron qubits surfing on acoustic waves: review of recent progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Elhomsy</w:t>
+                <w:t xml:space="preserve">Junliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Planat</w:t>
+                <w:t xml:space="preserve">Hermann Edlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J Niegemann</w:t>
+                <w:t xml:space="preserve">Baptiste Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna Cardoso-Paz</w:t>
+                <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Badreldin</w:t>
+                <w:t xml:space="preserve">Shintaro Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24 (6), pp.064062. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.023002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/sj8d-x674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad6c5a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179305v1</w:t>
+                <w:t xml:space="preserve">hal-04480630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic interferometry with ultrashort plasmonic pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron-channel blockade for plasmonic wavepackets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Takada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seddik Ouacel</w:t>
+                <w:t xml:space="preserve">Giorgos Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Mazzella</w:t>
+                <w:t xml:space="preserve">Yuma Okazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kloss</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vasselon</w:t>
+                <w:t xml:space="preserve">Shuji Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.4632. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-58939-4⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.9942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-64876-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693412v1</w:t>
+                <w:t xml:space="preserve">hal-05005208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron qubits surfing on acoustic waves: review of recent progress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Method for Measuring the Complex Refractive Index of Low-Volume Materials Using Integrated Terahertz Time-Domain Transmissometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pederiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junliang Wang</w:t>
+                <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Edlbauer</w:t>
+                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Jadot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad6c5a⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.69-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TTHZ.2024.3475041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480630v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-channel blockade for plasmonic wavepackets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shintaro Takada</w:t>
+                <w:t xml:space="preserve">Partitioning statistics of a correlated few-electron droplet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jashwanth Shaju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Pavlovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgos Georgiou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Ralfs Suba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shuji Nakamura</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Ouacel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-64876-z⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 642 (8069), pp.928-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09139-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005208v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for Measuring the Complex Refractive Index of Low-Volume Materials Using Integrated Terahertz Time-Domain Transmissometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband parametric amplification for multiplexed SiMOS quantum dot signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Elhomsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Planat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Pederiva</w:t>
+                <w:t xml:space="preserve">David J Niegemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Artillan</w:t>
+                <w:t xml:space="preserve">Bruna Cardoso-Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Geffroy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ali Badreldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TTHZ.2024.3475041⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (6), pp.064062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/sj8d-x674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722575v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning statistics of a correlated few-electron droplet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining multiplexed gate-based readout and isolated CMOS quantum dot arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hamonic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Nurizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jashwanth Shaju</w:t>
+                <w:t xml:space="preserve">Jayshankar Nath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Pavlovska</w:t>
+                <w:t xml:space="preserve">Matthieu C Dartiailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralfs Suba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Seddik Ouacel</w:t>
+                <w:t xml:space="preserve">Victor El-Homsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 642 (8069), pp.928-933. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.6323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09139-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-61556-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694732v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of electromagnetic crosstalk by differential excitation for SAW generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunsuke Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuma Okazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuji Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takehiko Oe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1353,90 +1353,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-demand single-electron source via single-cycle acoustic pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunsuke Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Edlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuma Okazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuji Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (2), pp.024034. </w:t>
@@ -1468,364 +1468,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Low-Frequency Charge Noise in Few-Electron CMOS Quantum Dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David J Niegemann</w:t>
+                <w:t xml:space="preserve">Ultrashort Electron Wave Packets via Frequency-Comb Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Aluffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Ouacel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Edlbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19 (4), pp.044010. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.19.044010⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 20 (3), pp.034005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.034005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062049v1</w:t>
+                <w:t xml:space="preserve">cea-04459241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrashort Electron Wave Packets via Frequency-Comb Synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Geffroy</w:t>
+                <w:t xml:space="preserve">Probing Low-Frequency Charge Noise in Few-Electron CMOS Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Spence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Cardoso Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chanrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Niegemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20 (3), pp.034005. </w:t>
+              <w:t xml:space="preserve">, 2023, 19 (4), pp.044010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.034005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.19.044010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04459241v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical manipulation of a single electron spin in CMOS with micromagnet and spin-valley coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Klemt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor El-Homsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Nurizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hamonic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biel Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1876,103 +1876,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete readout of two-electron spin states in a double quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Nurizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Thiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chanrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRX Quantum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (1), pp.010329. </w:t>
@@ -2010,64 +2010,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb-mediated antibunching of an electron pair surfing on sound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Edlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2138,1501 +2138,1501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parity and singlet-triplet high fidelity readout in a silicon double quantum dot at 0.5 K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin-Valley Coupling Anisotropy and Noise in CMOS Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Spence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Cardoso Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Klemt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chanrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J. Niegemann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruna Cardoso-Paz</w:t>
+                <w:t xml:space="preserve">David Niegemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Quantum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (4), pp.040335. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (3), pp.034047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.3.040335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.17.034047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760384v1</w:t>
+                <w:t xml:space="preserve">hal-03749553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the charge distribution of a GaAs-based nanoelectronic device: A large experimental dataset approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Cecilia da Silva Figueira</w:t>
+                <w:t xml:space="preserve">Controlled quantum dot array segmentation via highly tunable interdot tunnel coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Nurizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Thiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chanrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.043163⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (8), pp.084001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0105635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955224v1</w:t>
+                <w:t xml:space="preserve">hal-03864922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-Valley Coupling Anisotropy and Noise in CMOS Quantum Dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Niegemann</w:t>
+                <w:t xml:space="preserve">In-flight detection of few electrons using a singlet-triplet spin qubit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Thiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Rogdakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thalineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.17.034047⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.043116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.043116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749553v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-flight detection of few electrons using a singlet-triplet spin qubit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
+                <w:t xml:space="preserve">Semiconductor-based electron flying qubits: review on recent progress accelerated by numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Edlbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junliang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Crozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Rogdakis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arne Ludwig</w:t>
+                <w:t xml:space="preserve">Pierre Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Ouacel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.043116⟩</w:t>
+              <w:t xml:space="preserve">European physical journal quantum technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjqt/s40507-022-00139-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837043v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled quantum dot array segmentation via highly tunable interdot tunnel coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Parity and singlet-triplet high fidelity readout in a silicon double quantum dot at 0.5 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Niegemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor El-Homsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Nurizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chanrion</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Cardoso-Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0105635⟩</w:t>
+              <w:t xml:space="preserve">PRX Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (4), pp.040335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.3.040335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864922v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconductor-based electron flying qubits: review on recent progress accelerated by numerical modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Unveiling the charge distribution of a GaAs-based nanoelectronic device: A large experimental dataset approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Chatzikyriakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Crozes</w:t>
+                <w:t xml:space="preserve">Antonio Lacerda-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Perrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Seddik Ouacel</w:t>
+                <w:t xml:space="preserve">Maria Cecilia da Silva Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European physical journal quantum technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (1), pp.21. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.043163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjqt/s40507-022-00139-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.043163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727782v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent control of individual electron spins in a two-dimensional quantum dot array</w:t>
+                <w:t xml:space="preserve">Enhanced Spin Coherence while Displacing Electron in a Two-Dimensional Array of Quantum Dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chanrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arne Ludwig</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Thiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41565-020-00816-w⟩</w:t>
+              <w:t xml:space="preserve">PRX Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.030331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/prxquantum.2.030331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373882v1</w:t>
+                <w:t xml:space="preserve">hal-03373899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat-Driven Electron-Motion in a Nanoscale Electronic Circuit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuma Okazaki</w:t>
+                <w:t xml:space="preserve">Coherent control of individual electron spins in a two-dimensional quantum dot array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chanrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanno Flentje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.90.113707⟩</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.296-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41565-020-00816-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179652v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Spin Coherence while Displacing Electron in a Two-Dimensional Array of Quantum Dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
+                <w:t xml:space="preserve">Heat-Driven Electron-Motion in a Nanoscale Electronic Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Takada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everton Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Edlbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuma Okazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Quantum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (3), pp.030331. </w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90 (11), pp.113707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/prxquantum.2.030331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.90.113707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373899v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-flight distribution of an electron within a surface acoustic wave</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Distant spin entanglement via fast and coherent electron shuttling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chanrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Thiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 119 (11), pp.114004. </w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (5), pp.570-575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0062491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41565-021-00846-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372308v1</w:t>
+                <w:t xml:space="preserve">hal-03373891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distant spin entanglement via fast and coherent electron shuttling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">In-flight distribution of an electron within a surface acoustic wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Edlbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junliang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunsuke Ota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jadot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arne Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (5), pp.570-575. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119 (11), pp.114004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41565-021-00846-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0062491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373891v1</w:t>
+                <w:t xml:space="preserve">hal-03372308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remotely Pumped GHz Antibunched Emission from Single Exciton Centers in GaAs</w:t>
               </w:r>
@@ -3644,64 +3644,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyun Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Biermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3742,278 +3742,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Detection in an Array of CMOS Quantum Dots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cameron Spence</w:t>
+                <w:t xml:space="preserve">Efficient Three-Dimensional Photonic−Plasmonic Photoconductive Switches for Picosecond THz Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Jadot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.024066⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (6), pp.1444-1451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996335v1</w:t>
+                <w:t xml:space="preserve">hal-02966125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Three-Dimensional Photonic−Plasmonic Photoconductive Switches for Picosecond THz Pulses</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charge Detection in an Array of CMOS Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chanrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Niegemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Spence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (6), pp.1444-1451. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.024066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.024066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966125v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2019 surface acoustic waves roadmap</w:t>
               </w:r>
@@ -4146,90 +4146,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gate-based high fidelity spin readout in a CMOS device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Imanol Urdampilleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Niegemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chanrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (8), pp.737-741. </w:t>
@@ -4280,90 +4280,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound-driven single-electron transfer in a circuit of coupled quantum rails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo V. Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Edlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.4557. </w:t>
@@ -4414,77 +4414,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the bosonic nature of an ultrashort few-electron pulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Roussely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everton Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4535,77 +4535,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent control of single electrons: a review of current progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Christian Glattli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4695,51 +4695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Corna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4797,831 +4797,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear triple quantum dot system in isolated configuration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arne Ludwig</w:t>
+                <w:t xml:space="preserve">Non-universal transmission phase behaviour of a large quantum dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Edlbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Takada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Roussely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michihisa Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seigo Tarucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4984745⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01685-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636971v1</w:t>
+                <w:t xml:space="preserve">hal-01636981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-universal transmission phase behaviour of a large quantum dot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing topological Dirac fermions at the surface of strained HgTe thin films via Quantum Hall transport spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Edlbauer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Seigo Tarucha</w:t>
+                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01685-z⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (24), pp.245420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.245420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636981v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing topological Dirac fermions at the surface of strained HgTe thin films via Quantum Hall transport spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
+                <w:t xml:space="preserve">Classical information transfer between distant quantum dots using individual electrons in fast moving quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Takada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michihisa Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seigo Tarucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.245420⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 254 (3), pp.1600673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201600673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637000v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical information transfer between distant quantum dots using individual electrons in fast moving quantum dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Seigo Tarucha</w:t>
+                <w:t xml:space="preserve">Mesoscopic phase behavior in a quantum dot around crossover between single-level and multilevel transport regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Takada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D. Wieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201600673⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (24), pp.241301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.241301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636991v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent long-distance displacement of individual electron spins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Flentje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Mortemousque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thalineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Flentje</w:t>
+                <w:t xml:space="preserve">A. Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. D. Wieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-017-00534-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic phase behavior in a quantum dot around crossover between single-level and multilevel transport regimes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. D. Wieck</w:t>
+                <w:t xml:space="preserve">A linear triple quantum dot system in isolated configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanno Flentje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Thiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (24), pp.241301. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (23), pp.233101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.241301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4984745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636973v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast spin information transfer between distant quantum dots using individual electrons</w:t>
               </w:r>
@@ -5633,64 +5633,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tarucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5741,77 +5741,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-temperature behavior of transmission phase shift across a Kondo correlated quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5875,103 +5875,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection of a single electron from static to moving quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Mortemousque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michihisa Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (21), pp.214001. </w:t>
@@ -6009,64 +6009,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’électronique s’inspire de l’optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Hors-Série 14, pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6091,103 +6091,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the transmission phase of an electron in a quantum two-path interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 107 (6), pp.063101. </w:t>
@@ -6225,103 +6225,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Manipulation of Two-Electron Spin States in Isolated Double Quantum Dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanno Flentje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michihisa Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seigo Tarucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (9), pp.096801. </w:t>
@@ -6385,77 +6385,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bautze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Süssmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Groth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (12), pp.125432. </w:t>
@@ -6493,77 +6493,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission Phase in the Kondo Regime Revealed in a Two-Path Interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6621,1026 +6621,1026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un électron surfeur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Interplay between exchange interaction and magnetic field gradient in a double quantum dot with two individual electron spin qubits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thalineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha René Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas D. Wieck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/201438010⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (7), pp.075436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.075436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984854v1</w:t>
+                <w:t xml:space="preserve">hal-01221385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting nano-mechanical diamond resonators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soumen Mandal</w:t>
+                <w:t xml:space="preserve">Un électron surfeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver A. Williams</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Saminadayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.01.060⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.10-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201438010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993932v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between exchange interaction and magnetic field gradient in a double quantum dot with two individual electron spin qubits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Thalineau</w:t>
+                <w:t xml:space="preserve">Superconducting nano-mechanical diamond resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Bautze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumen Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha René Valentin</w:t>
+                <w:t xml:space="preserve">Oliver A. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas D. Wieck</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Pierre Rodiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (7), pp.075436. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.075436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.01.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221385v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of conduction electron spin resonance in boron doped diamond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast end efficient single electron transfer between distant quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péter Szirmai</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">László Forró</w:t>
+                <w:t xml:space="preserve">Seigo Takada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seigo Tarucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas D. Wieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.195132⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113, pp.136508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4795528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993958v1</w:t>
+                <w:t xml:space="preserve">hal-00997028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast end efficient single electron transfer between distant quantum dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andreas D. Wieck</w:t>
+                <w:t xml:space="preserve">Iron impurities in gold and silver: Comparison of transport measurements to numerical renormalization group calculations exploiting non-Abelian symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hanl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Weichselbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. A. Costi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saminadayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4795528⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.075146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.075146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997028v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron impurities in gold and silver: Comparison of transport measurements to numerical renormalization group calculations exploiting non-Abelian symmetries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic dephasing in mesoscopic spin glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hanl</w:t>
+                <w:t xml:space="preserve">Guillaume Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Weichselbaum</w:t>
+                <w:t xml:space="preserve">Angela Perrat-Mabilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. A. Costi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Saminadayar</w:t>
+                <w:t xml:space="preserve">Christophe Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.075146⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.187203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.187203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993950v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00806023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic dephasing in mesoscopic spin glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of conduction electron spin resonance in boron doped diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Szirmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Capron</w:t>
+                <w:t xml:space="preserve">Gábor Fábián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Forestier</w:t>
+                <w:t xml:space="preserve">János Koltai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Perrat-Mabilon</w:t>
+                <w:t xml:space="preserve">Bálint Náfrádi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Peaucelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Meunier</w:t>
+                <w:t xml:space="preserve">László Forró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 111, pp.187203. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (19), pp.195132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.187203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.195132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00806023v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A few-electron quadruple quantum dot in a closed loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Thalineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Wieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saminadayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101 (10), pp.103102. </w:t>
@@ -7678,103 +7678,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detailed analysis of the Raman spectra in superconducting boron doped nanocrystalline diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Szirmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver A. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumen Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 249 (12), pp.2656-2659. </w:t>
@@ -7825,90 +7825,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport through side-coupled double quantum dots: from weak to strong interdot coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Y. Baines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. D. Wieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85, pp.195117. </w:t>
@@ -7946,77 +7946,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electical control of a solid-state flying qubit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8080,103 +8080,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Radio Frequency filters for space constrained cryogenic set-ups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumen Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bautze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Blinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saminadayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 82, pp.024704. </w:t>
@@ -8214,90 +8214,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remanence effects in the electrical resistivity of spin glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrat-Mabilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8348,77 +8348,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Diamond Superconducting Quantum Interference Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumen Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bautze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver A. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8482,103 +8482,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrons surfing on a sound wave as a platform for quantum optics with flying electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michihisa Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seigo Tarucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas D. Wieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 477 (435), pp.435-438. </w:t>
@@ -8610,1029 +8610,1029 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructures made from superconducting boron doped diamond</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Naud</w:t>
+                <w:t xml:space="preserve">Quantum coherence and magnetic scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver A. Williams</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Saminadayar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21, pp.195303. </w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4-8), pp.403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/19/195303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993991v1</w:t>
+                <w:t xml:space="preserve">ensl-00517379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum coherence and magnetic scattering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum Coherence at Low Temperatures in Mesoscopic Systems: Effect of Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Degiovanni</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yasuhiro Niimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Baines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang-Yuh Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031727⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.245306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.245306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00517379v1</w:t>
+                <w:t xml:space="preserve">hal-00993993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Coherence at Low Temperatures in Mesoscopic Systems: Effect of Disorder</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mailly</w:t>
+                <w:t xml:space="preserve">Detailed study of superconductivity in nanostructured nanocrystalline boron doped diamond thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumen Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fang-Yuh Lo</w:t>
+                <w:t xml:space="preserve">O. A. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.245306⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 207 (9), pp.2017-2022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201000008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993993v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed study of superconductivity in nanostructured nanocrystalline boron doped diamond thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Nanostructures made from superconducting boron doped diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumen Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. A. Williams</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver A. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.195303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/19/195303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201000008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00739499v1</w:t>
+                <w:t xml:space="preserve">hal-00993991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kondo decoherence: finding the right spin model for iron impurities in gold and silver</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Disorder on the Quantum Coherence in Mesoscopic Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bergqvist</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. von Delft</w:t>
+                <w:t xml:space="preserve">Y. Niimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Micklitz</w:t>
+                <w:t xml:space="preserve">Y. Baines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. -Y. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 102, pp.056802. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.056802⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 102, pp.226801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.226801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993995v1</w:t>
+                <w:t xml:space="preserve">hal-00993996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Disorder on the Quantum Coherence in Mesoscopic Wires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A microstructural study of superconductive nanocrystalline diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Capron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Mailly</w:t>
+                <w:t xml:space="preserve">Maria del Pilar Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. -Y. Lo</w:t>
+                <w:t xml:space="preserve">Maria de La Paz Alegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Achatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.226801⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 206, pp.1986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200982224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993996v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microstructural study of superconductive nanocrystalline diamond</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria de La Paz Alegre</w:t>
+                <w:t xml:space="preserve">Kondo decoherence: finding the right spin model for iron impurities in gold and silver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. A. Costi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Araújo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Bustarret</w:t>
+                <w:t xml:space="preserve">L. Bergqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Weichselbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. von Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Achatz</w:t>
+                <w:t xml:space="preserve">T. Micklitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 206, pp.1986. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102, pp.056802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.200982224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.056802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760955v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-temperature dephasing in irradiated metallic wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhiro Niimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Baines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77, pp.033102. </w:t>
@@ -9804,103 +9804,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron coherence at low temperatures: The role of magnetic impurities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saminadayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pritiraj Mohanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A. Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (1), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9947,77 +9947,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous temperature dependence of the dephasing time in mesoscopic Kondo wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Schopfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saminadayar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 90, pp.056801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10055,77 +10055,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Coherence in Mesoscopic Kondo Wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schopfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saminadayar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 43, pp.181-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10208,77 +10208,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-B. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITQW 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raffaele Colombelli; Jean-Michel Manceau, Sep 2025, Saint Malo, France</w:t>
@@ -10307,90 +10307,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz integrated optoelectronic circuits for material and electronic transport characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-B. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10458,64 +10458,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Psaroudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al-Moathin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bredillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10579,90 +10579,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of THz devices for picosecond electric pulses generation at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR NanoTeraMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
@@ -10704,90 +10704,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and characterisation of Photoswitches for picosecond electric pulses generation at very low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de GDR NanoTeraMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Metz (virtuel), France</w:t>
@@ -10816,90 +10816,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient 3-dimensional photonic-plasmonic photo-conductive switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 45th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Buffalo NY, United States. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11463,295 +11463,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing Si CMOS technology for quantum information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards quantum computing in Si MOS technology: Single-shot readout of spin states in a FDSOI split-gate device with built-in charge detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Imanol Urdampilleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Jadot</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bohuslavskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Silicon Nanoelectronics Workshop (SNW)</w:t>
+              <w:t xml:space="preserve">2017 Symposium on VLSI Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Kyoto, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/SNW.2017.8242337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/VLSIT.2017.7998163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018148v1</w:t>
+                <w:t xml:space="preserve">hal-02018160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards quantum computing in Si MOS technology: Single-shot readout of spin states in a FDSOI split-gate device with built-in charge detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harnessing Si CMOS technology for quantum information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Imanol Urdampilleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jadot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Bohuslavskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Symposium on VLSI Technology</w:t>
+              <w:t xml:space="preserve">2017 Silicon Nanoelectronics Workshop (SNW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Kyoto, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/VLSIT.2017.7998163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/SNW.2017.8242337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018160v1</w:t>
+                <w:t xml:space="preserve">hal-02018148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11769,77 +11769,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconductivity in Nanostructured Boron-doped Diamond and its Application to Device Fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumen Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bautze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oliver A. Williams. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanodiamond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.385-410, 2014, 978-1-84973-639-8. </w:t>
@@ -11921,77 +11921,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional photoconductive transducer for terahertz signals or picosecond electrical pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021116339A1. PHOTO. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12041,103 +12041,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A foundry-fabricated spin qubit unit cell with in-situ dispersive readout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hamonic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Toubeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayshankar Nath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu C Dartiailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12198,51 +12198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryo Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Han Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas D Wieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12290,51 +12290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of $h/e$ conductance oscillations in disordered metallic $T_3$ network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schopfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12564,51 +12564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krenner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westerhausen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Andersson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cleland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae258d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hamonic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nurizzo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayshankar Nath" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu C Dartiailh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor El-Homsy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61556-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Elhomsy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Planat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Niegemann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Cardoso-Paz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badreldin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/sj8d-x674" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Ouacel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazzella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kloss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Aluffi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vasselon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58939-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480630v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junliang Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Edlbauer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jadot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Takada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad6c5a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Georgiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Okazaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Nakamura" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64876-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04722575v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pederiva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Geffroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B&#228;uerle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2024.3475041" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694732v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jashwanth Shaju" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Pavlovska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralfs Suba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09139-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895359v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Ota" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Oe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Sellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1882-0786/ad253f" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.024034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Spence" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Cardoso Paz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chanrion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.044010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04459241v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042392v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Klemt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biel Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-023-00776-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Mortemousque" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Thiney" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.4.010329" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanki Park" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-023-01368-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760384v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Niegemann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.3.040335" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Chatzikyriakou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lacerda-Santos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia da Silva Figueira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043163" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749553v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niegemann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.034047" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837043v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Rogdakis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thalineau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Ludwig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043116" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0105635" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Crozes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-022-00139-w" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373882v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Flentje" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-00816-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179652v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Arrighi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.113707" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373899v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxquantum.2.030331" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062491" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373891v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-021-00846-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyun Yuan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Biermann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00094" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996335v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.024066" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966125v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00044" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Delsing" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew N Cleland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J A Schuetz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kn&#246;rzer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Giedke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1b04" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164172v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Imanol Urdampilleta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-019-0443-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346609v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo V. Lepage" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12514-w" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01881966v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Roussely" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schalk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05203-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Christian Glattli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Portier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/aaa98a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Bourdet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hutin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Corna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heorhii Bohuslavskyi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2870115" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636971v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984745" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636981v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michihisa Yamamoto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Tarucha" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01685-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637000v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crauste" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.245420" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636991v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600673" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636960v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flentje" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Mortemousque" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thalineau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludwig" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Wieck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00534-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636973v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takada" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yamamoto" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.241301" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980841v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tarucha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2016.82" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355483v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alex" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. von Delft" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.081303" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974770v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/21/214001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984799v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215307v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928035" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221386v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.096801" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993947v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bautze" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph S&#252;ssmeier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Groth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.125432" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221382v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.126601" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984854v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saminadayar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201438010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993932v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Mandal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver A. Williams" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.01.060" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221385v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Ren&#233; Valentin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D. Wieck" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075436" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993958v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Szirmai" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor F&#225;bi&#225;n" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Koltai" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint N&#225;fr&#225;di" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Forr&#243;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.195132" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997028v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Takada" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795528" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993950v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanl" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weichselbaum" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Costi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.075146" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00806023v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forestier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Perrat-Mabilon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peaucelle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.187203" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728052v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wieck" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4749811" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993973v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pichler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200461" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993980v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Baines" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mailly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.195117" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997135v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2012.28" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993989v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Blinder" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3543736" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537114v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrat-Mabilon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peaucelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carpentier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/27001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993986v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn2018396" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733133v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10416" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993991v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/19/195303" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00517379v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degiovanni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031727" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993993v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Niimi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baines" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailly" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Yuh Lo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.245306" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739499v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Williams" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000008" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFXG2759-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993995v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergqvist" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Micklitz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.056802" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993996v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Niimi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baines" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Capron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Y. Lo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.226801" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760955v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Villar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Paz Alegre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Achatz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982224" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311484v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mallet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.033102" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130984v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Schopfer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Texier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montambaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.026807" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179758v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritiraj Mohanty" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Webb" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.05.026" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114887v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rabaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114885v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schopfer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rabaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293904v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-B. Vigneron" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Roussel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04750146v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04743233v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psaroudis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Moathin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bredillet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697793" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458307v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458259v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernerd" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703229v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Geffroy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370563" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142078v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hutin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourdet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corna" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bohuslavskyi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2018.8510665" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142069v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maurand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crippa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486863" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142007v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC.2018.8442198" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142072v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jadot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2018.8626273" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018148v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SNW.2017.8242337" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018160v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/VLSIT.2017.7998163" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981112v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737616-00385" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5F1EC91D76F482B907E54D0DA118F94B607AB8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676553v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065994v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Toubeix" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Haas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767919v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pomaranski" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Ito" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Han Tu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D Wieck" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114886v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faini" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krenner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westerhausen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Andersson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cleland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae258d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693412v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Ouacel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazzella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kloss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Aluffi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vasselon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58939-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junliang Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Edlbauer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jadot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Takada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad6c5a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Georgiou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Okazaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Nakamura" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64876-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04722575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pederiva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Geffroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B&#228;uerle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2024.3475041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jashwanth Shaju" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Pavlovska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralfs Suba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09139-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179305v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Elhomsy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Planat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Niegemann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Cardoso-Paz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badreldin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/sj8d-x674" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hamonic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nurizzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayshankar Nath" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu C Dartiailh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor El-Homsy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61556-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895359v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Ota" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Oe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Sellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1882-0786/ad253f" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.024034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04459241v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Spence" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Cardoso Paz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chanrion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.044010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042392v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Klemt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biel Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-023-00776-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Mortemousque" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Thiney" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.4.010329" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanki Park" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-023-01368-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niegemann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.034047" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0105635" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837043v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Rogdakis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thalineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Ludwig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043116" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Crozes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-022-00139-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760384v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Niegemann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.3.040335" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955224v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Chatzikyriakou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lacerda-Santos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia da Silva Figueira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043163" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxquantum.2.030331" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373882v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Flentje" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-00816-w" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Arrighi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.113707" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373891v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-021-00846-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372308v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062491" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyun Yuan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Biermann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00094" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00044" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.024066" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Delsing" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew N Cleland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J A Schuetz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kn&#246;rzer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Giedke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1b04" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164172v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Imanol Urdampilleta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-019-0443-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346609v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo V. Lepage" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12514-w" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01881966v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Roussely" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schalk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05203-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Christian Glattli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Portier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/aaa98a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Bourdet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hutin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Corna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heorhii Bohuslavskyi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2870115" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636981v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michihisa Yamamoto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Tarucha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01685-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637000v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crauste" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.245420" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636991v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600673" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636973v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takada" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yamamoto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludwig" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Wieck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.241301" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636960v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flentje" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Mortemousque" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thalineau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00534-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636971v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984745" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980841v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tarucha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2016.82" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355483v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alex" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. von Delft" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.081303" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974770v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/21/214001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984799v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215307v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928035" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221386v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.096801" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993947v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bautze" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph S&#252;ssmeier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Groth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.125432" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221382v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.126601" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221385v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Ren&#233; Valentin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D. Wieck" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075436" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984854v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saminadayar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201438010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993932v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Mandal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver A. Williams" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.01.060" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997028v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Takada" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795528" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993950v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanl" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weichselbaum" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Costi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.075146" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00806023v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forestier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Perrat-Mabilon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peaucelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.187203" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993958v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Szirmai" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor F&#225;bi&#225;n" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Koltai" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint N&#225;fr&#225;di" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Forr&#243;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.195132" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728052v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wieck" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4749811" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993973v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pichler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200461" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993980v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Baines" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mailly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.195117" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997135v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2012.28" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993989v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Blinder" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3543736" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537114v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrat-Mabilon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peaucelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carpentier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/27001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993986v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn2018396" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733133v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10416" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00517379v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degiovanni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031727" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993993v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Niimi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baines" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailly" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Yuh Lo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.245306" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739499v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Williams" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000008" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFXG2759-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993991v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/19/195303" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993996v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Niimi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baines" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Capron" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Y. Lo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.226801" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760955v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Villar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Paz Alegre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Achatz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982224" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993995v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergqvist" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Micklitz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.056802" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311484v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mallet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.033102" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130984v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Schopfer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Texier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montambaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.026807" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179758v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritiraj Mohanty" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Webb" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.05.026" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114887v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rabaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114885v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schopfer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rabaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293904v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-B. Vigneron" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Roussel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04750146v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04743233v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psaroudis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Moathin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bredillet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697793" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458307v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458259v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernerd" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703229v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Geffroy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370563" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142078v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hutin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourdet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corna" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bohuslavskyi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2018.8510665" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142069v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maurand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crippa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486863" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142007v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC.2018.8442198" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142072v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jadot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2018.8626273" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018160v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/VLSIT.2017.7998163" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018148v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SNW.2017.8242337" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981112v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737616-00385" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5F1EC91D76F482B907E54D0DA118F94B607AB8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676553v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065994v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Toubeix" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Haas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767919v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pomaranski" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Ito" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Han Tu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D Wieck" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114886v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faini" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>