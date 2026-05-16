--- v0 (2026-04-16)
+++ v1 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:161.34453781513px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christopher Gomez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder discourses on disaster risk reduction in Merapi: aligning local practices with the Sendai Framework and SDGs through Q methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annisa Joviani Astari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Budi Wibowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunardi Sunardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudo Prasetyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukman Lukman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster Prevention and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (5), pp.753-766. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/DPM-07-2024-0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field evidence of the greatest disaster in Balinese history: The 1815 Geger Bali multi-hazard event in Buleleng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Faral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gede Putu Eka Suryana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoil Chapkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 486, pp.109903. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dams overtopping scenarios from catastrophic landslides in mountains’ headwaters Case study in Kobe City, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Geografi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23917/forgeo.v38i1.4080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Disaster Protection System of Mountainous Rivers in Japan: The Example of the Akatani Watershed’s Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (21), pp.15331. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su152115331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Processes of Gully-side Debris-Cones Determined from Ground-Penetrating Radar (Mt. Unzen, Japan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Hotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-H Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Tsunetaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 209, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2022.104919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving vegetation spatial distribution mapping in arid and on coastal dune systems using GPR in Tottori Prefecture (Japan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Persendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Bradak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUC GEOGRAPHICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58, pp.238 - 249. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14712/23361980.2023.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR and UAV SfM-MVS of Merapi Volcanic Dome and Crater Rim Change from 2012 to 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Anggri Setiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noviyanti Listyaningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Budi Wibowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danang Sri Hadmoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.5193. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14205193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-Five Years of Geomorphological Evolution in the Gokurakudani Gully (Unzen Volcano): Topography, Subsurface Geophysics and Sediment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruka Tsunetaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norifumi Hotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Bradak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.1391 - 1435. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences11110457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Unknown Paleo-Tsunami Events along the Alas Strait, West Sumbawa, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachtiar W Mutaqin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puncak Joyontono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.46. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences11020046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Local and Global Impacts of Volcanic Eruptions and Disaster Management Practices: The Indonesian Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhamad N Malawani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachtiar Mutaqin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danang Sri Hadmoko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.109. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences11030109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Legends and Science: Field Evidence of a Large Tsunami that Affected the Kingdom of Tonga in the 15th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taaniel Kula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2021.748755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465054v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Assessing Landslides and Associated Hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annett Bartsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-020-09609-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Crucivirus Diversity by Mining Metagenomic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio de La Higuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kasun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellis Torrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Pratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amberlee Maluenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (5), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01410-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Eruptive Lahars at Kali Putih Following the 2010 Eruption of Merapi Volcano, Indonesia: Occurrences and Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danang Sri Hadmoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard De Bélizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachtiar Wahyu Mutaqin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilang Arya Dipayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muh Aris Marfai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94 (1), pp.419--444. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-018-3396-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining flow patterns and emplacement dynamics from tsunami deposits with no visible sedimentary structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chagué-Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Unzen Volcano and the Shimabara Peninsula (Japan) during the last 60 years: The role of the 1990-1995 eruption in modifying the landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.205--216. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of anisotropy of magnetic susceptibility (AMS) to reconstruct flooding characteristics of a 4220 BP tsunami from a thick unconsolidated structureless deposit (Banda Aceh, Sumatra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick C. Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yan W. M. Iskandarsyah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junun Sartohadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2015.00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a rapid automatic detection of building damage using remote sensing for disaster management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thanh-Hiên Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Apparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster Prevention and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.53 - 66. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/DPM-12-2012-0148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 21 February 2005, catastrophic waste avalanche at Leuwigajah dumpsite, Bandung, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thimoty A. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darang Sri Hadmoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoenvironmental Disasters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (10), p.1-12. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40677-014-0010-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated dunes as evidence of the 2004 tsunami in North Sumatra and environmental recovery post-tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Geographer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (3), pp.165 - 178. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nzg.12052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex internal architecture of a debris-flow deposit revealed using ground-penetrating radar, Cass, New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette C.A. Starheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Geographer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (1), pp.26 - 38. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nzg.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-flow evolution of lahar deposits from video-imagery with implications for post-event deposit interpretation, Mount Semeru, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette C.A. Starheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 256, pp.96 - 104. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the AMS method for unconsolidated sediments. Application to tsunami deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (3), pp.279--290. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.9491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of anisotropy of magnetic susceptibility (AMS) in the study of tsunami deposits: application to the 2004 deposits on the eastern coast of Banda Aceh, North Sumatra, Indonesia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Fonfrège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 275, pp.255-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Tsunami Inland Propagation on December 26, 2004 in Banda Aceh, Indonesia, through Field Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 166 (1-2), pp.259-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of tsunami inland propagation on December 26, 2004 in Banda Aceh, Indonesia, through field investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 166, pp.259-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunamis as geomorphic crises : Lessons from the December 26, 2004 tsunami in Lhok Nga, West Banda Aceh (Sumatra, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junun Sartohadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barthomeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (1-2), pp.59-72. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2008.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunamis as geomorphic crises: lessons from the December 26, 2004 tsunami in Lhok Nga, West Banda Aceh (Sumatra, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junun Sartohadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barthomeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104, pp.59-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from a major disaster (Banda Aceh, December 26th, 2004): a methodology to calibrate simulation codes for tsunami inundation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Geomorphologie, N.F.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, SB 146, pp.253-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of post-disaster restoration projects on communities and their environment through the landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On-line MITATE Lab seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of July 2017 &amp;quot;sediment disaster&amp;quot; in northern Kyūshū (Japan) on landscape metamorphosis and sediment connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online MITATE Lab seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of heavy rainfall of July 2017 in mountainous watersheds in northern Kyûshû (Japan) on structural and process-based sediment connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations morphologiques et anthropiques associées aux pluies torrentielles du 5-6 juillet 2017 dans des hydrosystèmes montagnards au nord de Kyûshû (Japon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Colloque de l’Association Francophone de Géographie Physique (AFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mutations paysagères dans la région nord de Kyushu induites par les pluies torrentielles de juillet 2017 et les projets de restauration associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des projets de restauration post-catastrophe sur la relation entre habitants et rivières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Chantier « Sociohydrosystèmes : approches relationnelles et critiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LAVUE 7218 CNRS, Oct 2024, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le satoyama en mutation. Entretiens auprès des habitants des bassins versants de Kuro et Akatani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences sensibles, frabrique et critique des territoires en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAU UMR 1563, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Velocimetry of Floating Wood for Flood Disaster Risk Management Using Electromagnetic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norifumi Hotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shusuke Miyata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Bradak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikito Kataoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEGC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Yogyakarta, Indonesia. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/iecg2022-14264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Hydroclimatic Disaster to the Forced (Re)construction: Case Study of the Akatani Watershed in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Electronic Conference on Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Online, France. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/iecg2022-14820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2016年の熊本地震における段丘滑り面地中レーダの調査結果</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruka Tsunetaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Bradak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norifumi Hotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">砂防学会大会２０２２</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renversement du jeu de pouvoir dans la gestion post-catastrophe au Japon : le cas inédit du bassin-versant d'Akatani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encore une transition ? Les territoires de montagne face aux changements socio-environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, labex ITEM; MSH Alpes; GRESEC - Université Grenoble Alpes; LARHA UMR 5190, Dec 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Cities in East-Asia: Climate-Change & Multihazards in an Evolving Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanyang Technology University - Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments sources typology and mapping based on remote sensed data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Geoscience Union Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Measure Soil Density in the Field using SfM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Japanese society for Natural Disasters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-technique approach for characterizing the geomorphological evolution of a Villerville-Cricqueboeuf coastal landslide (Normandy, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Volcanological influence on Borobudur's basin and fluvio-lacustrine development these last 150,000years : preliminary results ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th conference on Cities On Volcanoes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Shimabara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaster risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Alcántara-Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Chmutina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewald van Niekerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2022, 9781138204348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04486431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flohic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavigne F. &amp; Paris R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsunarisque : Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.27-48, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:161.34453781513px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christopher Gomez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder discourses on disaster risk reduction in Merapi: aligning local practices with the Sendai Framework and SDGs through Q methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annisa Joviani Astari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Budi Wibowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunardi Sunardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudo Prasetyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukman Lukman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster Prevention and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (5), pp.753-766. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/DPM-07-2024-0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field evidence of the greatest disaster in Balinese history: The 1815 Geger Bali multi-hazard event in Buleleng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Faral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gede Putu Eka Suryana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoil Chapkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 486, pp.109903. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dams overtopping scenarios from catastrophic landslides in mountains’ headwaters Case study in Kobe City, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Geografi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23917/forgeo.v38i1.4080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Disaster Protection System of Mountainous Rivers in Japan: The Example of the Akatani Watershed’s Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (21), pp.15331. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su152115331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Processes of Gully-side Debris-Cones Determined from Ground-Penetrating Radar (Mt. Unzen, Japan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Hotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-H Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Tsunetaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 209, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2022.104919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving vegetation spatial distribution mapping in arid and on coastal dune systems using GPR in Tottori Prefecture (Japan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Persendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Bradak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUC GEOGRAPHICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58, pp.238 - 249. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14712/23361980.2023.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR and UAV SfM-MVS of Merapi Volcanic Dome and Crater Rim Change from 2012 to 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Anggri Setiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noviyanti Listyaningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Budi Wibowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danang Sri Hadmoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.5193. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14205193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-Five Years of Geomorphological Evolution in the Gokurakudani Gully (Unzen Volcano): Topography, Subsurface Geophysics and Sediment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruka Tsunetaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norifumi Hotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Bradak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.1391 - 1435. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences11110457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Unknown Paleo-Tsunami Events along the Alas Strait, West Sumbawa, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachtiar W Mutaqin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puncak Joyontono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.46. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences11020046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Local and Global Impacts of Volcanic Eruptions and Disaster Management Practices: The Indonesian Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhamad N Malawani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachtiar Mutaqin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danang Sri Hadmoko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.109. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences11030109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Legends and Science: Field Evidence of a Large Tsunami that Affected the Kingdom of Tonga in the 15th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taaniel Kula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2021.748755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465054v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Crucivirus Diversity by Mining Metagenomic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio de La Higuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kasun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellis Torrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Pratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amberlee Maluenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (5), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01410-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Assessing Landslides and Associated Hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annett Bartsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-020-09609-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Eruptive Lahars at Kali Putih Following the 2010 Eruption of Merapi Volcano, Indonesia: Occurrences and Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danang Sri Hadmoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard De Bélizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachtiar Wahyu Mutaqin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilang Arya Dipayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muh Aris Marfai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94 (1), pp.419--444. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-018-3396-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining flow patterns and emplacement dynamics from tsunami deposits with no visible sedimentary structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chagué-Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of anisotropy of magnetic susceptibility (AMS) to reconstruct flooding characteristics of a 4220 BP tsunami from a thick unconsolidated structureless deposit (Banda Aceh, Sumatra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick C. Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yan W. M. Iskandarsyah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junun Sartohadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2015.00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Unzen Volcano and the Shimabara Peninsula (Japan) during the last 60 years: The role of the 1990-1995 eruption in modifying the landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.205--216. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 21 February 2005, catastrophic waste avalanche at Leuwigajah dumpsite, Bandung, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thimoty A. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darang Sri Hadmoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoenvironmental Disasters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (10), p.1-12. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40677-014-0010-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a rapid automatic detection of building damage using remote sensing for disaster management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thanh-Hiên Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Apparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster Prevention and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.53 - 66. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/DPM-12-2012-0148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated dunes as evidence of the 2004 tsunami in North Sumatra and environmental recovery post-tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Geographer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (3), pp.165 - 178. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nzg.12052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex internal architecture of a debris-flow deposit revealed using ground-penetrating radar, Cass, New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette C.A. Starheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Geographer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (1), pp.26 - 38. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nzg.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-flow evolution of lahar deposits from video-imagery with implications for post-event deposit interpretation, Mount Semeru, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette C.A. Starheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 256, pp.96 - 104. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the AMS method for unconsolidated sediments. Application to tsunami deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (3), pp.279--290. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.9491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of anisotropy of magnetic susceptibility (AMS) in the study of tsunami deposits: application to the 2004 deposits on the eastern coast of Banda Aceh, North Sumatra, Indonesia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Fonfrège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 275, pp.255-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of tsunami inland propagation on December 26, 2004 in Banda Aceh, Indonesia, through field investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 166, pp.259-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunamis as geomorphic crises : Lessons from the December 26, 2004 tsunami in Lhok Nga, West Banda Aceh (Sumatra, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junun Sartohadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barthomeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (1-2), pp.59-72. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2008.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Tsunami Inland Propagation on December 26, 2004 in Banda Aceh, Indonesia, through Field Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 166 (1-2), pp.259-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunamis as geomorphic crises: lessons from the December 26, 2004 tsunami in Lhok Nga, West Banda Aceh (Sumatra, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junun Sartohadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barthomeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104, pp.59-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from a major disaster (Banda Aceh, December 26th, 2004): a methodology to calibrate simulation codes for tsunami inundation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Geomorphologie, N.F.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, SB 146, pp.253-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of post-disaster restoration projects on communities and their environment through the landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On-line MITATE Lab seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of July 2017 &amp;quot;sediment disaster&amp;quot; in northern Kyūshū (Japan) on landscape metamorphosis and sediment connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online MITATE Lab seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of heavy rainfall of July 2017 in mountainous watersheds in northern Kyûshû (Japan) on structural and process-based sediment connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mutations paysagères dans la région nord de Kyushu induites par les pluies torrentielles de juillet 2017 et les projets de restauration associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des projets de restauration post-catastrophe sur la relation entre habitants et rivières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Chantier « Sociohydrosystèmes : approches relationnelles et critiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LAVUE 7218 CNRS, Oct 2024, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations morphologiques et anthropiques associées aux pluies torrentielles du 5-6 juillet 2017 dans des hydrosystèmes montagnards au nord de Kyûshû (Japon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Colloque de l’Association Francophone de Géographie Physique (AFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le satoyama en mutation. Entretiens auprès des habitants des bassins versants de Kuro et Akatani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences sensibles, frabrique et critique des territoires en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAU UMR 1563, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Velocimetry of Floating Wood for Flood Disaster Risk Management Using Electromagnetic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norifumi Hotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shusuke Miyata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Bradak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikito Kataoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEGC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Yogyakarta, Indonesia. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/iecg2022-14264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Hydroclimatic Disaster to the Forced (Re)construction: Case Study of the Akatani Watershed in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Electronic Conference on Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Online, France. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/iecg2022-14820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2016年の熊本地震における段丘滑り面地中レーダの調査結果</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruka Tsunetaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Bradak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norifumi Hotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">砂防学会大会２０２２</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renversement du jeu de pouvoir dans la gestion post-catastrophe au Japon : le cas inédit du bassin-versant d'Akatani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encore une transition ? Les territoires de montagne face aux changements socio-environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, labex ITEM; MSH Alpes; GRESEC - Université Grenoble Alpes; LARHA UMR 5190, Dec 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Cities in East-Asia: Climate-Change & Multihazards in an Evolving Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanyang Technology University - Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments sources typology and mapping based on remote sensed data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Geoscience Union Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Measure Soil Density in the Field using SfM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Japanese society for Natural Disasters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-technique approach for characterizing the geomorphological evolution of a Villerville-Cricqueboeuf coastal landslide (Normandy, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Volcanological influence on Borobudur's basin and fluvio-lacustrine development these last 150,000years : preliminary results ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th conference on Cities On Volcanoes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Shimabara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaster risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Alcántara-Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Chmutina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewald van Niekerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2022, 9781138204348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04486431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flohic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavigne F. &amp; Paris R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsunarisque : Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.27-48, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577811v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annisa Joviani Astari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Budi Wibowo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunardi Sunardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudo Prasetyo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukman Lukman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DPM-07-2024-0183" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gede Putu Eka Suryana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109903" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936861v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23917/forgeo.v38i1.4080" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152115331" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hotta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Shinohara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-H Park" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tsunetaka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2022.104919" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Persendt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Bradak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/23361980.2023.18" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anggri Setiawan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noviyanti Listyaningrum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14205193" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936848v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Shinohara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Tsunetaka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norifumi Hotta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110457" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar W Mutaqin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trautmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puncak Joyontono" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11020046" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155309v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad N Malawani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Mutaqin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030109" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465054v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taaniel Kula" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.748755" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937609v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Bartsch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09609-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996209v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de La Higuera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kasun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Torrance" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Pratt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amberlee Maluenda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01410-20" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478224v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard De B&#233;lizal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Wahyu Mutaqin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilang Arya Dipayana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muh Aris Marfai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-018-3396-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Goff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chagu&#233;-Goff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11048" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-841LJ8N6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483549v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Wassmer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Gomez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yan W. M. Iskandarsyah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junun Sartohadi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2015.00040" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Hi&#234;n Pham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Apparicio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mathon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DPM-12-2012-0148" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262274v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoty A. Davies" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-014-0010-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483613v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Hart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nzg.12052" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAF1964367A626A48347F9EA800A4CD8A2237D39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485354v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C.A. Starheim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Harrison" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Brewer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nzg.12002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFWJP1X8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485359v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Davies" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.02.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SGS0R4G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478074v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9491" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MBRM37V9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520580v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fonfr&#232;ge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061574v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunstein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253319v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barthomeuf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.05.040" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFN10P5M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357910v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130134v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935244v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siccard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935303v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843302v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441050v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745201v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745187v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745198v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936858v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusuke Miyata" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikito Kataoka" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iecg2022-14264" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285534v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iecg2022-14820" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668044v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745195v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668045v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778413v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668046v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109914v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333764v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486431v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alc&#225;ntara-Ayala" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Chmutina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewald van Niekerk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raju" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056571v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flohic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577811v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annisa Joviani Astari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Budi Wibowo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunardi Sunardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudo Prasetyo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukman Lukman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DPM-07-2024-0183" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gede Putu Eka Suryana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109903" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936861v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23917/forgeo.v38i1.4080" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152115331" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hotta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Shinohara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-H Park" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tsunetaka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2022.104919" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Persendt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Bradak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/23361980.2023.18" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anggri Setiawan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noviyanti Listyaningrum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14205193" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936848v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Shinohara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Tsunetaka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norifumi Hotta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110457" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar W Mutaqin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trautmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puncak Joyontono" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11020046" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155309v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad N Malawani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Mutaqin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030109" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465054v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taaniel Kula" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.748755" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996209v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de La Higuera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kasun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Torrance" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Pratt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amberlee Maluenda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01410-20" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937609v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Bartsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09609-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478224v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard De B&#233;lizal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Wahyu Mutaqin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilang Arya Dipayana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muh Aris Marfai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-018-3396-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Goff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chagu&#233;-Goff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483549v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Wassmer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Gomez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yan W. M. Iskandarsyah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junun Sartohadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2015.00040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476151v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11048" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-841LJ8N6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262274v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoty A. Davies" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-014-0010-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Hi&#234;n Pham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Apparicio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mathon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DPM-12-2012-0148" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483613v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Hart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nzg.12052" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAF1964367A626A48347F9EA800A4CD8A2237D39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485354v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C.A. Starheim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Harrison" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Brewer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nzg.12002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFWJP1X8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485359v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Davies" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.02.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SGS0R4G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478074v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9491" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MBRM37V9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520580v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fonfr&#232;ge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417286v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunstein" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253319v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barthomeuf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.05.040" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFN10P5M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061574v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357910v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130134v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935244v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siccard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935303v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843302v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745201v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745187v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441050v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745198v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936858v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusuke Miyata" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikito Kataoka" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iecg2022-14264" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285534v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iecg2022-14820" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668044v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745195v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668045v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778413v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668046v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109914v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333764v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486431v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alc&#225;ntara-Ayala" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Chmutina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewald van Niekerk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raju" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056571v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flohic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>