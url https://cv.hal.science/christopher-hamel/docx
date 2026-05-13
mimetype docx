--- v0 (2026-03-29)
+++ v1 (2026-05-13)
@@ -1319,165 +1319,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pourquoi les néo-républicains refusent-ils la thèse des droits naturels ? Un examen critique de John Pocock à Philip Pettit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus : revue de la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Republicanism of John Milton : Natural Rights, Civic Virtue and the Dignity of Man</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Political Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826552v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01826563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le peuple comme “multitude de créatures rationnelles” : la réponse de Sidney à Hobbes</w:t>
               </w:r>
@@ -2021,303 +2021,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02424760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Areopagitica de John Milton. Une défense politique de la liberté d’expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophies de la liberté d’expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02424763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">John Milton et l’idée de constitution mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitution mixte : généalogie d’une idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02424762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’Areopagitica de John Milton. Une défense politique de la liberté d’expression</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’idée républicaine avant la République dans la France du XVIIIe siècle. Quelques considérations historiographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophies de la liberté d’expression</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque AHMUF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02424768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communs, biens communs et idéal républicain de la liberté. Remarques conceptuelles et normatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Républicanisme, droit à l’existence et communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02424765v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02424768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diderot Against Physiocracy. A Republican Critique ?</w:t>
               </w:r>
@@ -2504,441 +2504,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02424776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le républicanisme des droits. Les enjeux conceptuels d’une hypothèse historiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corso di Dottorato in Storia, Università di Pisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Pise, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02424792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberty before liberalism beyond J.G.A.Pocock : Towards a Genealogy of rights Republicanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop in honor of the 20th anniversary of Quentin Skinner’s Liberty before liberalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02424778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le républicanisme entre histoire des idées politiques et philosophie normative. Deux visées incompatibles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude “Stratégies d’écriture en histoire des idées. L’histoire du républicanisme”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02424772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Political Resistance and the Logic of Dignity. The blindspot of Hobbes’ critique of republican freedom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Philosophical Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Kansas City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02424788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le républicanisme des droits. Les enjeux conceptuels d’une hypothèse historiographique</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de la liberté et ses implications politiques. Remarques sur Sidney, Locke et la tradition républicaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corso di Dottorato in Storia, Università di Pisa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Pise, Italie</w:t>
+              <w:t xml:space="preserve">Congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Sao Paulo, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02424782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diderot contre la physiocratique : une critique républicaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude “Economie politique républicaine”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02424770v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02424782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le républicanisme des droits. Les enjeux conceptuels d’une hypothèse historiographique</w:t>
               </w:r>
@@ -3985,498 +3985,498 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philosophies de la liberté d'expression. De Montaigne à Orwell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05111133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Républicanisme d’Algernon Sidney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ashby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2025, 978-2-406-18722-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18724-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ashby</w:t>
-[...17 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05483347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observations sur la nature de la liberté civile (1776), suivi d'Un discours sur l'amour de notre patrie (1789)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Hamel Trad.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">traduction, introduction et notes : Christopher Hamel. Le Bord de l'eau, 2023, 9782356878991</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Charles Girard</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Skinner, Visions politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Skinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS Editions, A paraître</w:t>
+              <w:t xml:space="preserve">Librairie Droz, 65 (41), 276 p., 2018, 978-2-600-00565-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Richard Price</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le perfectionnisme libéral. L'État peut-il nous rendre meilleurs? Anthologie de textes fondamentaux (traduits par C.Hamel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultures des républicanismes. Pratiques et concepts de la Révolution anglaise à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lounissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Quentin Skinner</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hamel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...114 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dalisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kimé, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4671,720 +4671,936 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les œuvres politiques de Harrington et de Sidney et leur réception dans la France des Lumières et de la Révolution. Essai d’étude comparée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Milton : la censure contre la liberté civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Républicanisme d'Algernon Sidney</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">C. Girard et C. Hamel (dir.) Philosophies de la liberté d'expressions. De Montaigne à Orwell, CNRS Editions, 2026 (à paraître à l'automne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sources philosophiques de la liberté d'expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophies de la liberté d'expression. De Montaigne à Orwell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Locke and all the writers on civil liberty », Locke, Sidney et la pensée politique de Richard Price</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T. Ashby et C. Hamel (dir.) Le républicanisme d'Algernon Sidney</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2025, 978-2-406-18722-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18724-0.p.0237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algernon Sidney (1623-1683) aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18724-0⟩</w:t>
+                <w:t xml:space="preserve">Thomas Ashby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le républicanisme d'Algernon Sidney</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2025, 978-2-406-18722-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18724-0.p.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond “The General Consent of the Principall Puritans and Jesuits against Kings”: The Rationalist Plea for Resistance in John Milton and Algernon Sidney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anti-Catholicism in Britain and Ireland, 1600–2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.109-125, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-42882-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le républicanisme des droits. Enjeux conceptuels d'un passé utile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Républiques et républicanismes. Les cheminements de la liberté. O. Christin (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle pour l’histoire de la pensée politique dans le néo-républicanisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Y. Bosc, Rémi Dalisson, J.-Y. Frétigné, C. Hamel, C. Lounissi (dir.), Cultures des républicanismes. Pratiques, Représentations et Concepts de la Révolution anglaise à aujourd’hui, Paris, Kimé, 2015,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens de la justice dans Libéralisme Politique. Une lecture perfectionniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S. Guérard de Latour, G. Radica et C. Spector (dir.), Le sens de la justice : une utopie réaliste. Rawls et ses critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lecture straussienne du républicanisme de James Harrington. Éléments de critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">B. Gracianette, Ch. Miqueu et J. Terrel (dir.), Harrington et le républicanisme à l’âge classique, Bordeaux, Presses Universitaires de Bordeaux, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“L’infortuné Sidney pensait comme moi” : sur l’héritage républicain dans la philosophie politique de Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">B. Bachofen et alii. (éd.), Philosophie de Rousseau, Paris, Classiques Garnier, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le problème de l’esclave par nature dans le républicanisme d’Algernon Sidney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L. Delia et F. Hoarau (éd.), L’esclavage en question. Regards croisés sur l’histoire de la domination, Dijon, Centre George Chevrier, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusnaturalisme et républicanisme dans la philosophie politique de Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M.A. Granada, R. Rius, P. Schiavo (dir.), Filòsofos, filosofia y filosofias en la ‘Encyclopédie’ de Diderot y d’Alembert, Barcelona, Publicaciones de la Universitat de Barcelona, 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5394,98 +5610,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertu civique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100 mots de la République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5495,51 +5711,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations sur la nature de la liberté civile, suivi de Un discours sur l'amour de la patrie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5548,51 +5764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Price</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04347267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5602,327 +5818,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction “un livre anglais de politique républicaine” dans la France des Lumières Penser le républicanisme avant la République (française)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algernon Sidney, Discours sur le gouvernement, trad. Samson (1702), réédition Presses universitaires de Caen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 100 mots de la République, O. Christin et al. (dir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Milton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 100 mots de la République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algernon Sidney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 100 mots de la République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5953,65 +6169,65 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.654.0633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6158,51 +6374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05110742v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hamel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.924.0031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992899v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17114-0.p.0097" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03861199v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.224.0533" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430910v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09845-4.p.0207" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02423781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02020014v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Skinner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01915698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01784030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41296-016-0071-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.665.0801" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758503v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.654.0633" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1032731ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roussin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.053.0081" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.641.0095" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Risse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.053.0037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01820224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.040.0049" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01784031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.997" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327669v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Pettit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.043.0093" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01820219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.074.0499" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424762v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424765v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424766v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424792v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424797v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424805v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424802v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426075v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426070v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426072v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426074v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426076v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ashby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18724-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111133v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05110757v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Price" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hamel Trad." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01896222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bosc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalisson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lounissi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826515v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01964639v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440299v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Isabelle Ducrocq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03861205v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42882-2_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826575v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826585v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826591v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826595v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320773v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327676v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327691v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05110742v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hamel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.924.0031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992899v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17114-0.p.0097" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03861199v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.224.0533" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430910v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09845-4.p.0207" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02423781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02020014v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Skinner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01915698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01784030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41296-016-0071-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.665.0801" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758503v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.654.0633" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1032731ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roussin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.053.0081" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.641.0095" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Risse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.053.0037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01820224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.040.0049" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01784031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.997" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327669v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Pettit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.043.0093" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01820219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.074.0499" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424763v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424768v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424766v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424772v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424797v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424805v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424802v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426075v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426070v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426072v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426074v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426076v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ashby" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18724-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05110757v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Price" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hamel Trad." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01896222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lounissi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bosc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalisson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826515v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01964639v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05606342v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05608614v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05606330v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18724-0.p.0237" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05608637v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18724-0.p.0011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03861205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42882-2_7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826579v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826575v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826585v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826591v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826595v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327680v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327676v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327685v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327691v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826499v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>