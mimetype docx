--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -2004,278 +2004,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic page classification in a large collection of manuscripts based on the International Image Interoperability Framework</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bastien Abadie</w:t>
+                <w:t xml:space="preserve">HORAE: an annotated dataset of books of hours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Boillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Kermorvant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00126⟩</w:t>
+              <w:t xml:space="preserve">the 5th International Workshop on Historical Document Imaging and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.7-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3352631.3352633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426404v1</w:t>
+                <w:t xml:space="preserve">hal-02343254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HORAE: an annotated dataset of books of hours</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laurence Bonhomme</w:t>
+                <w:t xml:space="preserve">Automatic page classification in a large collection of manuscripts based on the International Image Interoperability Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Boroş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Rouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 5th International Workshop on Historical Document Imaging and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.7-12, </w:t>
+              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.756-762, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3352631.3352633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343254v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated DH. Rationale of the HORAE Research Project.</w:t>
               </w:r>
@@ -2385,256 +2385,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Page Text Recognition: Learning Where to Start and When to Stop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Moysset</w:t>
+                <w:t xml:space="preserve">Handwritten Text Recognition, Keyword Indexing, and Plain Text Search in Medieval Manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Kermorvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukalpa Chanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IAPR International Conference on Document Analysis and Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Humanities 2018 Puentes-Bridges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Mexico, Mexico. p. 298-302</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343274v1</w:t>
+                <w:t xml:space="preserve">hal-01855327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handwritten Text Recognition, Keyword Indexing, and Plain Text Search in Medieval Manuscripts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+                <w:t xml:space="preserve">Full-Page Text Recognition: Learning Where to Start and When to Stop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Moysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Kermorvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities 2018 Puentes-Bridges</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IAPR International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, France. pp.871-876, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855327v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-Page Text Recognition: Learning Where to Start and When to Stop</w:t>
               </w:r>
@@ -2845,51 +2845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparatory KWS Experiments for Large-Scale Indexing of a Vast Medieval Manuscript Collection in the HIMANIS Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bluche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Kermorvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4511,51 +4511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05415539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Boillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.12.024" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-022-00395-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02430291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hazem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maarand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Bonhomme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800636v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Moysset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-018-0305-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-018-0304-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01194224v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kermorvant-Duchemin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Iacobelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Eleni-Dit-Trolli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonsante" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPG.0b013e318245b428" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531547v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518405v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Rebolledo-Dhuin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769409v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bottaioli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tarride" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Anger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seginus Mowlavi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gardella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70645-5_4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a P&#233;rissier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Petiot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Schneider" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264668v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Faine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604951.3605517" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207205v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Wall" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Boillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icpr48806.2021.9412447" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.549" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931294v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boro&#351;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Romero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Zenklov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR2020.2020.00025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426404v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Toumi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rouchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Abadie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00126" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343254v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3352631.3352633" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02401696v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Currie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34894/TDLBUD" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.147" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855327v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vidal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukalpa Chanda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hamel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343275v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bluche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Touzet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.21" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853682v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Puigcerver" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.59" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2016.74" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151760v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855337v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leydier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bianne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Likforman-Sulem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717550v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72437-4_21" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01338033v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07695-9_29" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529741v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard Leterme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16919910" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212174v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard de Saint-Ours" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399159v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanadu Halkias" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488784v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05415539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Boillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.12.024" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-022-00395-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02430291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hazem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maarand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Bonhomme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800636v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Moysset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-018-0305-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-018-0304-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01194224v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kermorvant-Duchemin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Iacobelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Eleni-Dit-Trolli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonsante" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPG.0b013e318245b428" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531547v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518405v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Rebolledo-Dhuin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769409v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bottaioli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tarride" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Anger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seginus Mowlavi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gardella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70645-5_4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a P&#233;rissier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Petiot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Schneider" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264668v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Faine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604951.3605517" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207205v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Wall" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Boillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icpr48806.2021.9412447" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.549" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931294v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boro&#351;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Romero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Zenklov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR2020.2020.00025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343254v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3352631.3352633" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426404v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Toumi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rouchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Abadie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00126" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02401696v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Currie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34894/TDLBUD" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855327v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vidal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukalpa Chanda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hamel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343274v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.147" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343275v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bluche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Touzet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.21" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853682v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Puigcerver" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.59" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2016.74" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151760v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855337v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leydier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bianne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Likforman-Sulem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717550v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72437-4_21" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01338033v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07695-9_29" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529741v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard Leterme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16919910" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212174v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard de Saint-Ours" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399159v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanadu Halkias" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488784v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>