--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -464,313 +464,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axion effective action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Quevillon</w:t>
+                <w:t xml:space="preserve">Leptoquarks, axions and the unification of B, L, and Peccei-Quinn symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Arias-Aragón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Smith</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pham Ngoc Hoa Vuong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2022)137⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (5), pp.055034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.055034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481790v1</w:t>
+                <w:t xml:space="preserve">hal-03710260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations on the SU(5) axion</w:t>
+                <w:t xml:space="preserve">Axion effective action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Quevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Ngoc Hoa Vuong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 137 (1), pp.141. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 08, pp.137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-02319-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2022)137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999624v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptoquarks, axions and the unification of B, L, and Peccei-Quinn symmetries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Arias-Aragón</w:t>
+                <w:t xml:space="preserve">Variations on the SU(5) axion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Quevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (5), pp.055034. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137 (1), pp.141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.055034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-02319-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710260v1</w:t>
+                <w:t xml:space="preserve">hal-02999624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baryon and lepton number intricacies in axion models</w:t>
               </w:r>
@@ -841,399 +841,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Belle II Physics Book</w:t>
+                <w:t xml:space="preserve">Effective action for gauge bosons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kou</w:t>
+                <w:t xml:space="preserve">Jeremie Quevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Urquijo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selim Touati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PTEP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ptep/ptz106⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (1), pp.013003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.013003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902963v1</w:t>
+                <w:t xml:space="preserve">hal-01909255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axions are blind to anomalies</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Belle II Physics Book</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Urquijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Altmannshofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-019-7304-4⟩</w:t>
+              <w:t xml:space="preserve">PTEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (12), pp.123C01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ptep/ptz106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101678v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective action for gauge bosons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Quevillon</w:t>
+                <w:t xml:space="preserve">Axions are blind to anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Quevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Smith</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selim Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (1), pp.013003. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (10), pp.822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.013003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-019-7304-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909255v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric dipole moments with and beyond flavor invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 924, pp.417-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1638,304 +1638,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00981916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-generation baryon and lepton number violation at the LHC</w:t>
+                <w:t xml:space="preserve">Constraining Higgs mediated dark matter interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Durieux</w:t>
+                <w:t xml:space="preserve">A. Greljo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Gérard</w:t>
+                <w:t xml:space="preserve">J. Julio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Maltoni</w:t>
+                <w:t xml:space="preserve">J.F. Kamenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zupan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2013.02.052⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2013)190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00745222v1</w:t>
+                <w:t xml:space="preserve">in2p3-00865153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining Higgs mediated dark matter interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-generation baryon and lepton number violation at the LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Julio</w:t>
+                <w:t xml:space="preserve">G. Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Kamenik</w:t>
+                <w:t xml:space="preserve">J.-M. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maltoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Smith</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Zupan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11, pp.190. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 721, pp.82-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2013)190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2013.02.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00865153v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00745222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The same-sign top signature of R-parity violation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1976,209 +1976,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00841509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could a light Higgs boson illuminate the dark sector?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">FCNC portals to the dark sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Kamenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85, pp.093017. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03(2012), pp.090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.85.093017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2012)090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00708775v1</w:t>
+                <w:t xml:space="preserve">in2p3-00696404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCNC portals to the dark sector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Could a light Higgs boson illuminate the dark sector?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Kamenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 03(2012), pp.090. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.093017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2012)090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.85.093017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00696404v1</w:t>
+                <w:t xml:space="preserve">in2p3-00708775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton stability from a fourth family</w:t>
               </w:r>
@@ -2916,260 +2916,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01143337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavor of baryonic R-parity violation</w:t>
+                <w:t xml:space="preserve">Baryonic R-parity violation and its running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Particles, Strings and Cosmology (PASCOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Cargese International School for Theorical Particle Physics: MultiTeV Probes of the Standard Model and beyond with the LHC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01011553v1</w:t>
+                <w:t xml:space="preserve">in2p3-01025537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare K decays: challenges and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flavor of baryonic R-parity violation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavor Physics &amp; CP Violation (FPCP2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Particles, Strings and Cosmology (PASCOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00998549v1</w:t>
+                <w:t xml:space="preserve">in2p3-01011553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baryonic R-parity violation and its running</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rare K decays: challenges and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cargese International School for Theorical Particle Physics: MultiTeV Probes of the Standard Model and beyond with the LHC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cargese, France</w:t>
+              <w:t xml:space="preserve">Flavor Physics &amp; CP Violation (FPCP2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01025537v1</w:t>
+                <w:t xml:space="preserve">in2p3-00998549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-generation baryon and lepton number violation at the LHC</w:t>
               </w:r>
@@ -4165,51 +4165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845945v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Brugeat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2025)132" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cypris Plantier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yfh1-zms8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986152v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-12354-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arias-Arag&#243;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Quevillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2023)134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Ngoc Hoa Vuong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2022)137" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-02319-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710260v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.055034" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.075031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Urquijo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Altmannshofer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaujean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptz106" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-7304-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Quevillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Touati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.013003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2017.09.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01518612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smith" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2017)018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.03.068" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00948271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Br&#252;mmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraml" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kulkarni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3059-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00981916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2014)038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00745222v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. G&#233;rard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maltoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.02.052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00865153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greljo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Julio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Kamenik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zupan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2013)190" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00841509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2013)068" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00708775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.093017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00696404v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2012)090" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00694507v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.036005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mertens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2011)069" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204334v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buchalla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Komatsubara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muheim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvestrini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Artuso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-008-0716-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.469.0013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brooijmans" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buckley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falkowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuks" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.340.0016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01510285v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01143337v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01011553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00998549v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01025537v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01007441v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01007242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589208v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422063v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Asner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bauer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Becher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beneke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2010.05.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589207v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034389v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Amhis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Andrea" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aug&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bolognesi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Boonekamp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grenet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Basto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Martineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/tel-01360808v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845945v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Brugeat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2025)132" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cypris Plantier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yfh1-zms8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986152v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-12354-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arias-Arag&#243;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Quevillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2023)134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.055034" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Ngoc Hoa Vuong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2022)137" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999624v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-02319-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.075031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909255v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Quevillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Touati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.013003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902963v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Urquijo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Altmannshofer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaujean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptz106" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-7304-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2017.09.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01518612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smith" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2017)018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.03.068" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00948271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Br&#252;mmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraml" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kulkarni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3059-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00981916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2014)038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00865153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greljo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Julio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Kamenik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zupan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2013)190" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00745222v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. G&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maltoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.02.052" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00841509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2013)068" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00696404v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2012)090" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00708775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.093017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00694507v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.036005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mertens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2011)069" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204334v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buchalla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Komatsubara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muheim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvestrini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Artuso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-008-0716-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.469.0013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brooijmans" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buckley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falkowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuks" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.340.0016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01510285v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01143337v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01025537v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01011553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00998549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01007441v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01007242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589208v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422063v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Asner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bauer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Becher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beneke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2010.05.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589207v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034389v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Amhis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Andrea" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aug&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bolognesi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Boonekamp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grenet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Basto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Martineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/tel-01360808v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>