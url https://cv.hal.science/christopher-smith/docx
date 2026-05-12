--- v1 (2026-04-10)
+++ v2 (2026-05-12)
@@ -464,313 +464,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptoquarks, axions and the unification of B, L, and Peccei-Quinn symmetries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Arias-Aragón</w:t>
+                <w:t xml:space="preserve">Axion effective action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Quevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Ngoc Hoa Vuong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.055034⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 08, pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2022)137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710260v1</w:t>
+                <w:t xml:space="preserve">hal-03481790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axion effective action</w:t>
+                <w:t xml:space="preserve">Variations on the SU(5) axion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Quevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Smith</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pham Ngoc Hoa Vuong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 08, pp.137. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137 (1), pp.141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2022)137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-02319-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481790v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations on the SU(5) axion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Quevillon</w:t>
+                <w:t xml:space="preserve">Leptoquarks, axions and the unification of B, L, and Peccei-Quinn symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Arias-Aragón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 137 (1), pp.141. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (5), pp.055034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-02319-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.055034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999624v1</w:t>
+                <w:t xml:space="preserve">hal-03710260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baryon and lepton number intricacies in axion models</w:t>
               </w:r>
@@ -841,399 +841,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective action for gauge bosons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Quevillon</w:t>
+                <w:t xml:space="preserve">Axions are blind to anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Quevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Smith</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selim Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.013003⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (10), pp.822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-019-7304-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909255v1</w:t>
+                <w:t xml:space="preserve">hal-02101678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Belle II Physics Book</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Urquijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kou</w:t>
+                <w:t xml:space="preserve">W. Altmannshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Urquijo</w:t>
+                <w:t xml:space="preserve">F. Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PTEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (12), pp.123C01. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ptep/ptz106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axions are blind to anomalies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Quevillon</w:t>
+                <w:t xml:space="preserve">Effective action for gauge bosons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Quevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 79 (10), pp.822. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (1), pp.013003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-019-7304-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.013003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101678v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric dipole moments with and beyond flavor invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 924, pp.417-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1638,304 +1638,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00981916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining Higgs mediated dark matter interactions</w:t>
+                <w:t xml:space="preserve">Three-generation baryon and lepton number violation at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Greljo</w:t>
+                <w:t xml:space="preserve">G. Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Julio</w:t>
+                <w:t xml:space="preserve">J.-M. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Kamenik</w:t>
+                <w:t xml:space="preserve">F. Maltoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Smith</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Zupan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2013)190⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 721, pp.82-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2013.02.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00865153v1</w:t>
+                <w:t xml:space="preserve">in2p3-00745222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-generation baryon and lepton number violation at the LHC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraining Higgs mediated dark matter interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Greljo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Durieux</w:t>
+                <w:t xml:space="preserve">J. Julio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Gérard</w:t>
+                <w:t xml:space="preserve">J.F. Kamenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Maltoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Smith</w:t>
+                <w:t xml:space="preserve">J. Zupan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 721, pp.82-85. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2013.02.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2013)190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00745222v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00865153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The same-sign top signature of R-parity violation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1976,209 +1976,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00841509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCNC portals to the dark sector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Could a light Higgs boson illuminate the dark sector?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Kamenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 03(2012), pp.090. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.093017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2012)090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.85.093017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00696404v1</w:t>
+                <w:t xml:space="preserve">in2p3-00708775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could a light Higgs boson illuminate the dark sector?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">FCNC portals to the dark sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Kamenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85, pp.093017. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03(2012), pp.090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.85.093017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2012)090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00708775v1</w:t>
+                <w:t xml:space="preserve">in2p3-00696404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton stability from a fourth family</w:t>
               </w:r>
@@ -2575,230 +2575,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Houches 2019 Physics at TeV Colliders: New Physics Working Group Report</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quark-lepton flavored unification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Les Houches Workshop on Physics at TeV Colliders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th International Conference on High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Seoul, South Korea. pp.016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.340.0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507621v1</w:t>
+                <w:t xml:space="preserve">hal-01960011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quark-lepton flavored unification</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les Houches 2019 Physics at TeV Colliders: New Physics Working Group Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brooijmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Falkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fuks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Conference on High Energy Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th Les Houches Workshop on Physics at TeV Colliders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Les Houches, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960011v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a new paradigm for quark-lepton unification</w:t>
               </w:r>
@@ -2916,260 +2916,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01143337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baryonic R-parity violation and its running</w:t>
+                <w:t xml:space="preserve">Flavor of baryonic R-parity violation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cargese International School for Theorical Particle Physics: MultiTeV Probes of the Standard Model and beyond with the LHC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cargese, France</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Particles, Strings and Cosmology (PASCOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01025537v1</w:t>
+                <w:t xml:space="preserve">in2p3-01011553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavor of baryonic R-parity violation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rare K decays: challenges and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Particles, Strings and Cosmology (PASCOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Flavor Physics &amp; CP Violation (FPCP2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01011553v1</w:t>
+                <w:t xml:space="preserve">in2p3-00998549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare K decays: challenges and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Baryonic R-parity violation and its running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavor Physics &amp; CP Violation (FPCP2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">Cargese International School for Theorical Particle Physics: MultiTeV Probes of the Standard Model and beyond with the LHC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00998549v1</w:t>
+                <w:t xml:space="preserve">in2p3-01025537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-generation baryon and lepton number violation at the LHC</w:t>
               </w:r>
@@ -3490,165 +3490,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00422063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal flavor violation in supersymmetric theories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Smith</w:t>
+                <w:t xml:space="preserve">Rare K and B decays with non-standard missing energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topical Workshop on Low Energy Constraints on Extensions of the Standard Model</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Kazimierz, Poland. pp.53-63</w:t>
+              <w:t xml:space="preserve">6th International Workshop on the CKM Unitarity Triangle, CKM2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00589209v1</w:t>
+                <w:t xml:space="preserve">in2p3-00589207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare K and B decays with non-standard missing energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Smith</w:t>
+                <w:t xml:space="preserve">Minimal flavor violation in supersymmetric theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on the CKM Unitarity Triangle, CKM2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Warwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">Topical Workshop on Low Energy Constraints on Extensions of the Standard Model</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Kazimierz, Poland. pp.53-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00589207v1</w:t>
+                <w:t xml:space="preserve">in2p3-00589209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4165,51 +4165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845945v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Brugeat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2025)132" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cypris Plantier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yfh1-zms8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986152v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-12354-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arias-Arag&#243;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Quevillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2023)134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.055034" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Ngoc Hoa Vuong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2022)137" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999624v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-02319-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.075031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909255v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Quevillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Touati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.013003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902963v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Urquijo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Altmannshofer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaujean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptz106" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-7304-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2017.09.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01518612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smith" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2017)018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.03.068" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00948271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Br&#252;mmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraml" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kulkarni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3059-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00981916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2014)038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00865153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greljo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Julio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Kamenik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zupan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2013)190" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00745222v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. G&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maltoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.02.052" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00841509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2013)068" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00696404v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2012)090" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00708775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.093017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00694507v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.036005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mertens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2011)069" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204334v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buchalla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Komatsubara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muheim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvestrini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Artuso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-008-0716-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.469.0013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brooijmans" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buckley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falkowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuks" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.340.0016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01510285v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01143337v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01025537v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01011553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00998549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01007441v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01007242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589208v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422063v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Asner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bauer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Becher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beneke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2010.05.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589207v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034389v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Amhis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Andrea" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aug&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bolognesi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Boonekamp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grenet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Basto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Martineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/tel-01360808v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845945v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Brugeat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2025)132" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cypris Plantier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yfh1-zms8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986152v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-12354-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arias-Arag&#243;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Quevillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2023)134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Ngoc Hoa Vuong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2022)137" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-02319-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710260v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.055034" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.075031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-7304-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902963v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Urquijo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Altmannshofer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaujean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptz106" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Quevillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Touati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.013003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2017.09.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01518612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smith" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2017)018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.03.068" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00948271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Br&#252;mmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraml" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kulkarni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3059-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00981916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2014)038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00745222v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. G&#233;rard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maltoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.02.052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00865153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greljo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Julio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Kamenik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zupan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2013)190" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00841509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2013)068" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00708775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.093017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00696404v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2012)090" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00694507v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.036005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mertens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2011)069" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204334v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buchalla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Komatsubara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muheim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvestrini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Artuso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-008-0716-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.469.0013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.340.0016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507621v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brooijmans" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buckley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falkowski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuks" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01510285v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01143337v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01011553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00998549v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01025537v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01007441v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01007242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589208v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422063v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Asner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bauer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Becher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beneke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2010.05.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589207v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589209v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034389v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Amhis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Andrea" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aug&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bolognesi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Boonekamp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grenet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Basto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Martineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/tel-01360808v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>