--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -100,499 +100,499 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some properties for ν-zeros of Parabolic Cylinder functions</w:t>
+                <w:t xml:space="preserve">A pseudo-likelihood estimator of the Ornstein-Uhlenbeck parameters from suprema observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dorobantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Nieto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Matematiche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, vol. LXXVIII (2023) – (Issue II,), p. 277-287. </w:t>
+              <w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4418/2023.78.2.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11203-024-09307-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737404v2</w:t>
+                <w:t xml:space="preserve">hal-03847613v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pseudo-likelihood estimator of the Ornstein-Uhlenbeck parameters from suprema observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity analysis for sets : application to pollutant concentration maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Fellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Spagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11203-024-09307-4⟩</w:t>
+              <w:t xml:space="preserve">Quality and Reliability Engineering International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (8), pp.4209-4227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qre.3638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847613v5</w:t>
+                <w:t xml:space="preserve">hal-04312097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel-based sensitivity analysis for (excursion) sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Helbert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adrien Spagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 66 (4), pp.575-587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00401706.2024.2336537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094561v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis for sets : application to pollutant concentration maps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some properties for ν-zeros of Parabolic Cylinder functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dorobantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality and Reliability Engineering International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (8), pp.4209-4227. </w:t>
+              <w:t xml:space="preserve">Le Matematiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, vol. LXXVIII (2023) – (Issue II,), p. 277-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qre.3638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4418/2023.78.2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312097v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737404v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian process regression on nested spaces</w:t>
               </w:r>
@@ -617,51 +617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (2), pp.426-451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -721,51 +721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pelamatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -838,51 +838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda El Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1170,469 +1170,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust optimization: a kriging-based multi-objective optimization approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint Law of an Ornstein-Uhlenbeck Process and its Supremum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Helbert</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dorobantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2020.106913⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (2), pp.541-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jpr.2020.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935599v1</w:t>
+                <w:t xml:space="preserve">hal-01935756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Law of an Ornstein-Uhlenbeck Process and its Supremum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust optimization: a kriging-based multi-objective optimization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Ribaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laura Gay</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 57 (2), pp.541-558. </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 200, pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jpr.2020.22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2020.106913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935756v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last minute panic in zero sum games</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Four algorithms to construct a sparse kriging kernel for dimensionality reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Ribaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Kümmel</w:t>
+                <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25, </w:t>
+              <w:t xml:space="preserve">Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34, pp.1889-1909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cocv/2018015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00180-019-00874-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421056v1</w:t>
+                <w:t xml:space="preserve">hal-01496521v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four algorithms to construct a sparse kriging kernel for dimensionality reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Last minute panic in zero sum games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ankirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vial</w:t>
+                <w:t xml:space="preserve">Kai Kümmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34, pp.1889-1909. </w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00180-019-00874-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2018015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496521v3</w:t>
+                <w:t xml:space="preserve">hal-01421056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The De Vylder-Goovaerts conjecture holds true within the diffusion limit</w:t>
               </w:r>
@@ -4272,64 +4272,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity report ciroquo research &amp; industry consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Munoz Munoz Zuniga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4550,51 +4550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737404v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dorobantu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nieto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4418/2023.78.2.1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847613v5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-024-09307-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04094561v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Fellmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Spagnol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2024.2336537" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04312097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Pasquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3638" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299132v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Demory" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gonon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1445053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03657028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelamatti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-023-09807-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03167452v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El Amri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.102" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ankirchner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326349.2022.2026790" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kazi-Tani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-020-09741-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02935599v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ribaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106913" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935756v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2020.22" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai K&#252;mmel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2018015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496521v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-019-00874-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2019.33" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Salhi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-017-9611-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615196v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maume-Deschamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribereau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-018-1595-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hillairet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Jiao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227899v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jeanblanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-016-9356-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735298v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eyraud-Loisel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017160v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Kharroubi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024915500533" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625099v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2012.04.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937071v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks1030176" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402313v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/10.1142/S0219024910006133" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107525v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Royer-Carenzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341431v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708493v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Karoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanblanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diop" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajna Gibson Brandon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tanr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2006.10.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H3DXQKN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594293v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martellini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594290v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253214v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Romo Rom&#233;ro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786341952_0007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594200v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te de Saporta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110213140.53" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846450v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Cousin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292620v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00192209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03163237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661116v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz Munoz Zuniga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847613v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dorobantu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nieto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-024-09307-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04312097v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Fellmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Pasquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Spagnol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3638" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04094561v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2024.2336537" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737404v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4418/2023.78.2.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299132v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Demory" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gonon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1445053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03657028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelamatti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-023-09807-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03167452v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El Amri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.102" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ankirchner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326349.2022.2026790" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kazi-Tani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-020-09741-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2020.22" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02935599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ribaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106913" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496521v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-019-00874-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai K&#252;mmel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2018015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2019.33" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Salhi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-017-9611-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615196v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maume-Deschamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribereau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-018-1595-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hillairet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Jiao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227899v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jeanblanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-016-9356-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735298v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eyraud-Loisel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017160v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Kharroubi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024915500533" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625099v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2012.04.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937071v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks1030176" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402313v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/10.1142/S0219024910006133" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107525v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Royer-Carenzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341431v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708493v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Karoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanblanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diop" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajna Gibson Brandon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tanr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2006.10.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H3DXQKN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594293v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martellini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594290v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253214v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Romo Rom&#233;ro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786341952_0007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594200v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te de Saporta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110213140.53" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846450v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Cousin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292620v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00192209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03163237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661116v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz Munoz Zuniga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>