--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -2686,217 +2686,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402313v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedging of Defaultable Contingent Claims using BSDE with uncertain time horizon</w:t>
+                <w:t xml:space="preserve">Hedging of Defaultable Contingent Claims using BSDE with uncertain time horizon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Eyraud-Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Royer-Carenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Français d'Actuariat</w:t>
+              <w:t xml:space="preserve">Le bulletin français d'actuariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (10), http://www.institutdesactuaires.com/bfa/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107525v1</w:t>
+                <w:t xml:space="preserve">hal-00341431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedging of Defaultable Contingent Claims using BSDE with uncertain time horizon.</w:t>
+                <w:t xml:space="preserve">Hedging of Defaultable Contingent Claims using BSDE with uncertain time horizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Eyraud-Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Royer-Carenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le bulletin français d'actuariat</w:t>
+              <w:t xml:space="preserve">Bulletin Français d'Actuariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (10), http://www.institutdesactuaires.com/bfa/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341431v2</w:t>
+                <w:t xml:space="preserve">hal-01107525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal investment decisions when time-horizon is uncertain</w:t>
               </w:r>
@@ -4550,51 +4550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847613v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dorobantu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nieto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-024-09307-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04312097v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Fellmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Pasquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Spagnol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3638" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04094561v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2024.2336537" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737404v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4418/2023.78.2.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299132v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Demory" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gonon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1445053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03657028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelamatti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-023-09807-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03167452v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El Amri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.102" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ankirchner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326349.2022.2026790" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kazi-Tani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-020-09741-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2020.22" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02935599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ribaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106913" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496521v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-019-00874-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai K&#252;mmel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2018015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2019.33" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Salhi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-017-9611-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615196v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maume-Deschamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribereau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-018-1595-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hillairet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Jiao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227899v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jeanblanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-016-9356-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735298v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eyraud-Loisel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017160v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Kharroubi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024915500533" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625099v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2012.04.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937071v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks1030176" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402313v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/10.1142/S0219024910006133" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107525v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Royer-Carenzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341431v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708493v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Karoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanblanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diop" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajna Gibson Brandon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tanr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2006.10.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H3DXQKN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594293v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martellini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594290v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253214v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Romo Rom&#233;ro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786341952_0007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594200v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te de Saporta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110213140.53" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846450v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Cousin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292620v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00192209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03163237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661116v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz Munoz Zuniga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847613v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dorobantu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nieto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-024-09307-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04312097v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Fellmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Pasquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Spagnol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3638" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04094561v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2024.2336537" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737404v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4418/2023.78.2.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299132v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Demory" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gonon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1445053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03657028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelamatti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-023-09807-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03167452v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El Amri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.102" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ankirchner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326349.2022.2026790" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kazi-Tani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-020-09741-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2020.22" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02935599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ribaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106913" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496521v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-019-00874-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai K&#252;mmel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2018015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2019.33" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Salhi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-017-9611-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615196v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maume-Deschamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribereau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-018-1595-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hillairet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Jiao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227899v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jeanblanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-016-9356-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735298v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eyraud-Loisel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017160v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Kharroubi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024915500533" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625099v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2012.04.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937071v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks1030176" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402313v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/10.1142/S0219024910006133" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341431v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Royer-Carenzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107525v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708493v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Karoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanblanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diop" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajna Gibson Brandon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tanr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2006.10.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H3DXQKN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594293v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martellini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594290v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253214v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Romo Rom&#233;ro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786341952_0007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594200v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te de Saporta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110213140.53" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846450v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Cousin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292620v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00192209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03163237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661116v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz Munoz Zuniga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>