--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -3503,291 +3503,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connexins in Renal Endothelial Function and Dysfunction</w:t>
+                <w:t xml:space="preserve">Targeting connexin 43 protects against the progression of experimental chronic kidney disease in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Boffa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Toubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kavvadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular and Hematological Disorders - Drug Targets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1871529x14666140401105827⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86 (4), pp.768-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ki.2014.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838401v1</w:t>
+                <w:t xml:space="preserve">hal-03838395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting connexin 43 protects against the progression of experimental chronic kidney disease in mice</w:t>
+                <w:t xml:space="preserve">Connexins in Renal Endothelial Function and Dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Authier</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dussaule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Cathelin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Jacques Boffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chatziantoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 86 (4), pp.768-779. </w:t>
+              <w:t xml:space="preserve">Cardiovascular and Hematological Disorders - Drug Targets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.15-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ki.2014.108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1871529x14666140401105827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838395v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progression of renal fibrosis: the underestimated role of endothelial alterations</w:t>
               </w:r>
@@ -3812,51 +3812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dussaule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kavvadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3892,295 +3892,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00704841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RenTg Mice: A Powerful Tool to Study Renin-Dependent Chronic Kidney Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cecile Huby</w:t>
+                <w:t xml:space="preserve">Progression of renal fibrosis: the underestimated role of endothelial alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guerrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dussaule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kavvadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Toubas</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052362⟩</w:t>
+              <w:t xml:space="preserve">Fibrogenesis and Tissue Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (S1), pp.S15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1755-1536-5-S1-S15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838404v1</w:t>
+                <w:t xml:space="preserve">hal-03838410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progression of renal fibrosis: the underestimated role of endothelial alterations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dussaule</w:t>
+                <w:t xml:space="preserve">The RenTg Mice: A Powerful Tool to Study Renin-Dependent Chronic Kidney Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cecile Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kavvadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Boffa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
+                <w:t xml:space="preserve">Julie Toubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibrogenesis and Tissue Repair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (S1), pp.S15. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), pp.e52362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1755-1536-5-S1-S15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838410v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sox9/Sox6 and Sp1 are involved in the insulin-like growth factor-I-mediated upregulation of human type II collagen gene expression in articular chondrocytes</w:t>
               </w:r>
@@ -4446,90 +4446,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of connexin expression is an early signal for chronic kidney disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Toubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Pageaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cecile Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Mael-Ainin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7436,51 +7436,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedi Kadri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Chaftar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deniau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Minani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjdh/ztaf150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzhu Shen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Placier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fr&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vandermeersch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.70009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172089v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chadjichristos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mebazaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;pret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ija.ija_207_25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05075620v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Roquetaillade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Beaucot&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guillemin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Evangelos Chadjichristos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000712" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390998v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figueroa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjadj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piedagnel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25477-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Genest" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Kinugasa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Roger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10020-024-01011-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04401078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gayat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Depret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Blot-Chabaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-023-02392-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05464578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Latosinska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Mischak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayu Asakage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-023-07198-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilia Sahiri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desterke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ghachem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032723" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03557450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsy L Cliff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany M Williams" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E Chadjichristos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Mouritzen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Squires" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020600" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03665154v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxiang Cai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Ye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Surin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.12.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113090" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03922921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Helle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hultstr&#246;m" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kavvadas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Iversen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416068" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03518948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malha Sadoune" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03878-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268855v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tesch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Siegerist" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Hay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Artelt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Daniel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16519" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226402v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abed" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Authier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bachelier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.119.14176" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838304v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Price" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Tang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Han Yiu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-020-00558-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02494252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#1105;l Kormann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dorison" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2019020113" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838330v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zela Keuylian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Prakoura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2018.01.031" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ludwig" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Rogge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2017091039" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Poulain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Paule Lab&#233;jof" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016111211" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838355v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Arvaniti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Moulos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Vakrakou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chatziantoniou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26235" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528800v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dussaule" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016070709" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-1964-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838393v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alfieri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Simonini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Ikehata" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dussaule" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfv074" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838401v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boffa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871529x14666140401105827" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Toubas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cathelin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.108" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00704841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guerrot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838404v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Huby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052362" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838410v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-1536-5-S1-S15" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Por&#233;e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Kypriotou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maneix" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-011-0842-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BCD2V2QJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838428v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Huby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Shweke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2613.2011.00760.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838425v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Beck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pageaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Mael-Ainin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00255.2010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838471v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Kwak" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890701436757" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838442v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jouzel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Flamant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00015.2009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838448v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Derouette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Wong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sutter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2009.02.020" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1WQSZ7L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838453v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pujol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baug&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallic Beauchef" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008200802148355" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838458v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bordat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2008.00287.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838464v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706387200" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838462v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roth" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.107.170472" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838477v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Widom" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M705197200" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838495v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Matter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Meier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias von Lukowicz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lohmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.106.611731" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838480v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm1441" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838485v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Pelli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.106.627703" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838505v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Merhisoussi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kwak" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Magne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2005.01.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838502v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinatier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weiss" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trojani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2005.04.057" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGK5SHM6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838499v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.06.020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQMFHS8C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00110465v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinatier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trojani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rochet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838513v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fossard-Demoor" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Ghayor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Crombrugghe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/104454903321515922" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838509v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Emmanuelle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M303541200" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838515v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Herrouin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Ala-Kokko" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunthram Suske" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M206111200" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838523v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Suske" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M105083200" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838488v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000092574" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedi Kadri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Chaftar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deniau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Minani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjdh/ztaf150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzhu Shen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Placier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fr&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vandermeersch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.70009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172089v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chadjichristos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mebazaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;pret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ija.ija_207_25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05075620v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Roquetaillade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Beaucot&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guillemin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Evangelos Chadjichristos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000712" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390998v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figueroa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjadj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piedagnel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25477-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Genest" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Kinugasa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Roger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10020-024-01011-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04401078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gayat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Depret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Blot-Chabaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-023-02392-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05464578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Latosinska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Mischak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayu Asakage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-023-07198-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilia Sahiri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desterke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ghachem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032723" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03557450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsy L Cliff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany M Williams" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E Chadjichristos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Mouritzen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Squires" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020600" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03665154v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxiang Cai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Ye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Surin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.12.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113090" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03922921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Helle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hultstr&#246;m" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kavvadas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Iversen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416068" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03518948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malha Sadoune" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03878-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268855v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tesch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Siegerist" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Hay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Artelt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Daniel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16519" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226402v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abed" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Authier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bachelier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.119.14176" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838304v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Price" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Tang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Han Yiu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-020-00558-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02494252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#1105;l Kormann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dorison" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2019020113" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838330v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zela Keuylian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Prakoura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2018.01.031" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ludwig" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Rogge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2017091039" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Poulain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Paule Lab&#233;jof" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016111211" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838355v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Arvaniti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Moulos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Vakrakou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chatziantoniou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26235" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528800v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dussaule" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016070709" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-1964-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838393v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alfieri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Simonini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Ikehata" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dussaule" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfv074" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838395v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Toubas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cathelin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.108" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boffa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871529x14666140401105827" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00704841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guerrot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-1536-5-S1-S15" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838404v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Huby" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052362" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Por&#233;e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Kypriotou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maneix" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-011-0842-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BCD2V2QJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838428v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Huby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Shweke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2613.2011.00760.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838425v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Beck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pageaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Mael-Ainin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00255.2010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838471v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Kwak" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890701436757" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838442v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jouzel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Flamant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00015.2009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838448v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Derouette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Wong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sutter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2009.02.020" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1WQSZ7L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838453v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pujol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baug&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallic Beauchef" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008200802148355" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838458v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bordat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2008.00287.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838464v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706387200" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838462v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roth" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.107.170472" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838477v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Widom" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M705197200" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838495v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Matter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Meier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias von Lukowicz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lohmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.106.611731" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838480v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm1441" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838485v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Pelli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.106.627703" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838505v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Merhisoussi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kwak" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Magne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2005.01.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838502v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinatier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weiss" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trojani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2005.04.057" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGK5SHM6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838499v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.06.020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQMFHS8C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00110465v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinatier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trojani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rochet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838513v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fossard-Demoor" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Ghayor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Crombrugghe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/104454903321515922" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838509v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Emmanuelle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M303541200" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838515v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Herrouin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Ala-Kokko" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunthram Suske" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M206111200" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838523v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Suske" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M105083200" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838488v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000092574" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>