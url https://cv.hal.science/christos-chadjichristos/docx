--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -66,7080 +66,7214 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From haemodynamics to kidney risk: AI-based early prediction validated in general and burn ICU populations</w:t>
+                <w:t xml:space="preserve">Loss of NGAL protects against albumin-induced kidney inflammation and fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Boutin</w:t>
+                <w:t xml:space="preserve">Stefanny Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fedi Kadri</w:t>
+                <w:t xml:space="preserve">Javier Reyes Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arij Chaftar</w:t>
+                <w:t xml:space="preserve">Safia Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Deniau</w:t>
+                <w:t xml:space="preserve">Gabriela Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakura Minani</w:t>
+                <w:t xml:space="preserve">Patricio Araos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal - Digital Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 7 (1), pp.ztaf150. </w:t>
+              <w:t xml:space="preserve">Renal Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 48 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ehjdh/ztaf150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0886022X.2026.2642530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476878v1</w:t>
+                <w:t xml:space="preserve">hal-05589000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibroblast‐derived neuropilin 1 alleviates renal fibrosis progression</w:t>
+                <w:t xml:space="preserve">From haemodynamics to kidney risk: AI-based early prediction validated in general and burn ICU populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunzhu Shen</w:t>
+                <w:t xml:space="preserve">Louis Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Placier</w:t>
+                <w:t xml:space="preserve">Fedi Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Louedec</w:t>
+                <w:t xml:space="preserve">Arij Chaftar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Frère</w:t>
+                <w:t xml:space="preserve">Benjamin Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Vandermeersch</w:t>
+                <w:t xml:space="preserve">Sakura Minani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">European Heart Journal - Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7 (1), pp.ztaf150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/path.70009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ehjdh/ztaf150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440957v1</w:t>
+                <w:t xml:space="preserve">hal-05476878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postoperative subclinical AKI is frequent and is linked to a poor long-term prognosis in critically ill patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fibroblast‐derived neuropilin 1 alleviates renal fibrosis progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
+                <w:t xml:space="preserve">Yunzhu Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mebazaa</w:t>
+                <w:t xml:space="preserve">Sandrine Placier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dépret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Liliane Louedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vandermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Journal of Anaesthesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4103/ija.ija_207_25⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.70009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172089v1</w:t>
+                <w:t xml:space="preserve">hal-05440957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progression of Kidney Fibrosis after Sepsis: The Underestimated Role of Resident Macrophages and Recruited Monocytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Durand</w:t>
+                <w:t xml:space="preserve">Postoperative subclinical AKI is frequent and is linked to a poor long-term prognosis in critically ill patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Beaucoté</w:t>
+                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Guillemin</w:t>
+                <w:t xml:space="preserve">Alexandre Mebazaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Evangelos Chadjichristos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Indian Journal of Anaesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69 (7), pp.736-738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1681/ASN.0000000712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4103/ija.ija_207_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05075620v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galectin-3/CD146 interaction promotes renal damage and systemic inflammation after acute kidney injury</w:t>
+                <w:t xml:space="preserve">Progression of Kidney Fibrosis after Sepsis: The Underestimated Role of Resident Macrophages and Recruited Monocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Boutin</w:t>
+                <w:t xml:space="preserve">Charles de Roquetaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Figueroa</w:t>
+                <w:t xml:space="preserve">Manon Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Roger</w:t>
+                <w:t xml:space="preserve">Victor Beaucoté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hadjadj</w:t>
+                <w:t xml:space="preserve">Jérémie Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Piedagnel</w:t>
+                <w:t xml:space="preserve">Christos Evangelos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.41575. </w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-25477-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1681/ASN.0000000712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390998v1</w:t>
+                <w:t xml:space="preserve">inserm-05075620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial-specific deletion of connexin 43 improves renal function and structure after acute kidney injury</w:t>
+                <w:t xml:space="preserve">Galectin-3/CD146 interaction promotes renal damage and systemic inflammation after acute kidney injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Genest</w:t>
+                <w:t xml:space="preserve">L. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satoshi Kinugasa</w:t>
+                <w:t xml:space="preserve">S. Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Roger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Placier</w:t>
+                <w:t xml:space="preserve">E. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Piedagnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s10020-024-01011-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.41575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-25477-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853992v1</w:t>
+                <w:t xml:space="preserve">hal-05390998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of CD146 in renal disease: from experimental nephropathy to clinics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Endothelial-specific deletion of connexin 43 improves renal function and structure after acute kidney injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Kinugasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marcel Blot-Chabaud</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Placier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00109-023-02392-7⟩</w:t>
+              <w:t xml:space="preserve">Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s10020-024-01011-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401078v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subclinical and clinical acute kidney injury share similar urinary peptide signatures and prognosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The role of CD146 in renal disease: from experimental nephropathy to clinics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Deniau</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayu Asakage</w:t>
+                <w:t xml:space="preserve">Etienne Gayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Blot-Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-023-07198-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 102 (1), pp.113-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00109-023-02392-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05464578v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Angiogenesis Inhibitor Isthmin-1 (ISM1) Is Overexpressed in Experimental Models of Glomerulopathy and Impairs the Viability of Podocytes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elena Roger</w:t>
+                <w:t xml:space="preserve">Subclinical and clinical acute kidney injury share similar urinary peptide signatures and prognosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Desterke</w:t>
+                <w:t xml:space="preserve">Agnieszka Latosinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Ghachem</w:t>
+                <w:t xml:space="preserve">Harald Mischak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayu Asakage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24032723⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (10), pp.1191-1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-023-07198-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023018v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05464578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galectin-3 in Kidney Diseases: From an Old Protein to a New Therapeutic Target</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Angiogenesis Inhibitor Isthmin-1 (ISM1) Is Overexpressed in Experimental Models of Glomerulopathy and Impairs the Viability of Podocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgilia Sahiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desterke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ghachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (6), pp.3124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23063124⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 24 (3), pp.2723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24032723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838218v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connexin 43: A Target for the Treatment of Inflammation in Secondary Complications of the Kidney and Eye in Diabetes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ulrik Mouritzen</w:t>
+                <w:t xml:space="preserve">Galectin-3 in Kidney Diseases: From an Old Protein to a New Therapeutic Target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul E Squires</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (2), pp.600. </w:t>
+              <w:t xml:space="preserve">, 2022, 23 (6), pp.3124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23020600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23063124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557450v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic inactivation of Semaphorin 3C protects mice from acute kidney injury</w:t>
+                <w:t xml:space="preserve">Connexin 43: A Target for the Treatment of Inflammation in Secondary Complications of the Kidney and Eye in Diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiang Cai</w:t>
+                <w:t xml:space="preserve">Chelsy L Cliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanyu Ye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Perrine Frère</w:t>
+                <w:t xml:space="preserve">Bethany M Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Surin</w:t>
+                <w:t xml:space="preserve">Christos E Chadjichristos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrik Mouritzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul E Squires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2021.12.028⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23020600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03665154v1</w:t>
+                <w:t xml:space="preserve">hal-03557450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Connexin 43 in Renal Disease: Insights from In Vivo Models of Experimental Nephropathy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic inactivation of Semaphorin 3C protects mice from acute kidney injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anxiang Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanyu Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Placier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Surin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232113090⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (4), pp.720-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2021.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891976v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03665154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of Notch3 Impairs Contractility of Renal Resistance Vessels Due to Deficient Ca2+ Entry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Connexin 43 in Renal Disease: Insights from In Vivo Models of Experimental Nephropathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (24), pp.16068. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 23 (21), pp.13090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232113090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms232416068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03922921v1</w:t>
+                <w:t xml:space="preserve">hal-03891976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated plasma Galectin-3 is associated with major adverse kidney events and death after ICU admission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gayat</w:t>
+                <w:t xml:space="preserve">Deletion of Notch3 Impairs Contractility of Renal Resistance Vessels Due to Deficient Ca2+ Entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Helle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hultström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kavvadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjarne Iversen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos E Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03878-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (24), pp.16068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232416068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518948v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super‐resolved local recruitment of CLDN5 to filtration slits implicates a direct relationship with podocyte foot process effacement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadine Artelt</w:t>
+                <w:t xml:space="preserve">Elevated plasma Galectin-3 is associated with major adverse kidney events and death after ICU admission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Daniel</w:t>
+                <w:t xml:space="preserve">Malha Sadoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mebazaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (16), pp.7631-7641. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jcmm.16519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03878-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268855v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial-Specific Deletion of CD146 Protects Against Experimental Glomerulonephritis in Mice</w:t>
+                <w:t xml:space="preserve">Super‐resolved local recruitment of CLDN5 to filtration slits implicates a direct relationship with podocyte foot process effacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Abed</w:t>
+                <w:t xml:space="preserve">Florian Tesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Leroyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Kavvadas</w:t>
+                <w:t xml:space="preserve">Florian Siegerist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Authier</w:t>
+                <w:t xml:space="preserve">Eleonora Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Bachelier</w:t>
+                <w:t xml:space="preserve">Nadine Artelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.119.14176⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (16), pp.7631-7641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.16519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226402v2</w:t>
+                <w:t xml:space="preserve">hal-03268855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocking Connexin-43 mediated hemichannel activity protects against early tubular injury in experimental chronic kidney disease</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Endothelial-Specific Deletion of CD146 Protects Against Experimental Glomerulonephritis in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kavvadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wai Han Yiu</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Communication and Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12964-020-00558-1⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77 (4), pp.1260-1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.119.14176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838304v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226402v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periostin Promotes Cell Proliferation and Macrophage Polarization to Drive Repair after AKI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Blocking Connexin-43 mediated hemichannel activity protects against early tubular injury in experimental chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kavvadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aude Dorison</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wai Han Yiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.2019020113⟩</w:t>
+              <w:t xml:space="preserve">Cell Communication and Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12964-020-00558-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494252v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notch3 orchestrates epithelial and inflammatory responses to promote acute kidney injury</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Periostin Promotes Cell Proliferation and Macrophage Polarization to Drive Repair after AKI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaёl Kormann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kavvadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Placier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vandermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Dorison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.85-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2019020113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2018.01.031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03838330v1</w:t>
+                <w:t xml:space="preserve">hal-02494252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Palladin in Podocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Artelt</w:t>
+                <w:t xml:space="preserve">Notch3 orchestrates epithelial and inflammatory responses to promote acute kidney injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kavvadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zela Keuylian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Prakoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Placier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Ludwig</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florian Siegerist</w:t>
+                <w:t xml:space="preserve">Aude Dorison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (1), pp.126-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2018.01.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1681/ASN.2017091039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03838331v1</w:t>
+                <w:t xml:space="preserve">hal-03838330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased Expression of Connexin 43 Blunts the Progression of Experimental GN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">The Role of Palladin in Podocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Artelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Rogge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kavvadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lise-Paule Labéjof</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Siegerist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 28 (10), pp.2915-2930. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 29 (6), pp.1662-1678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2017091039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1681/ASN.2016111211⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03838334v1</w:t>
+                <w:t xml:space="preserve">hal-03838331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-transcriptome analysis of UUO mouse model of renal fibrosis reveals new molecular players in kidney diseases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Athina Vakrakou</w:t>
+                <w:t xml:space="preserve">Decreased Expression of Connexin 43 Blunts the Progression of Experimental GN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kavvadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Chatziantoniou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
+                <w:t xml:space="preserve">Coralie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Paule Labéjof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep26235⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (10), pp.2915-2930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2016111211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838355v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NF κ B-Induced Periostin Activates Integrin- β 3 Signaling to Promote Renal Injury in GN</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Whole-transcriptome analysis of UUO mouse model of renal fibrosis reveals new molecular players in kidney diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Arvaniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Moulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athina Vakrakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chatziantoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.2016070709⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.26235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep26235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528800v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional roles of connexins and pannexins in the kidney</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">NF κ B-Induced Periostin Activates Integrin- β 3 Signaling to Promote Renal Injury in GN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Prakoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kavvadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaёl Kormann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dussaule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-015-1964-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (5), pp.1475 - 1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2016070709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838371v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discoidin domain receptor-1 and periostin: new players in chronic kidney disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kavvadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Simonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masami Ikehata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Dussaule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (12), pp.1965-1971. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfv074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting connexin 43 protects against the progression of experimental chronic kidney disease in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Functional roles of connexins and pannexins in the kidney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kavvadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ki.2014.108⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (15), pp.2869-2877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-015-1964-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838395v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connexins in Renal Endothelial Function and Dysfunction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Targeting connexin 43 protects against the progression of experimental chronic kidney disease in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Toubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kavvadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular and Hematological Disorders - Drug Targets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1871529x14666140401105827⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86 (4), pp.768-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ki.2014.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838401v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progression of renal fibrosis: the underestimated role of endothelial alterations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Connexins in Renal Endothelial Function and Dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dussaule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chatziantoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibrogenesis &amp; Tissue Repair</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cardiovascular and Hematological Disorders - Drug Targets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.15-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1871529x14666140401105827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00704841v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progression of renal fibrosis: the underestimated role of endothelial alterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guerrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dussaule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kavvadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibrogenesis and Tissue Repair</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fibrogenesis &amp; Tissue Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (Suppl 1), pp.S15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838410v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00704841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RenTg Mice: A Powerful Tool to Study Renin-Dependent Chronic Kidney Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progression of renal fibrosis: the underestimated role of endothelial alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guerrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dussaule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kavvadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cecile Huby</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julie Toubas</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Boffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052362⟩</w:t>
+              <w:t xml:space="preserve">Fibrogenesis and Tissue Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (S1), pp.S15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1755-1536-5-S1-S15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838404v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sox9/Sox6 and Sp1 are involved in the insulin-like growth factor-I-mediated upregulation of human type II collagen gene expression in articular chondrocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Maneix</w:t>
+                <w:t xml:space="preserve">The RenTg Mice: A Powerful Tool to Study Renin-Dependent Chronic Kidney Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cecile Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kavvadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Toubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00109-011-0842-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), pp.e52362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03838419v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of cell plasticity in progression and reversal of renal fibrosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sox9/Sox6 and Sp1 are involved in the insulin-like growth factor-I-mediated upregulation of human type II collagen gene expression in articular chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Huby</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nasim Shweke</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Kypriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Maneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Experimental Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2613.2011.00760.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (6), pp.649-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00109-011-0842-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838428v1</w:t>
+                <w:t xml:space="preserve">hal-03838419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of connexin expression is an early signal for chronic kidney disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mouna Mael-Ainin</w:t>
+                <w:t xml:space="preserve">The role of cell plasticity in progression and reversal of renal fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dussaule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guerrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasim Shweke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajprenal.00255.2010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Experimental Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (3), pp.151-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2613.2011.00760.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838425v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connexins: New genes in atherosclerosis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alteration of connexin expression is an early signal for chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Toubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Pageaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cecile Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Mael-Ainin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 301 (1), pp.F24-F32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajprenal.00255.2010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07853890701436757⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03838471v1</w:t>
+                <w:t xml:space="preserve">hal-03838425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of renal hemodynamics during hypertension-induced chronic renal disease: role of EGF receptor antagonism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Connexins: New genes in atherosclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Kwak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajprenal.00015.2009⟩</w:t>
+              <w:t xml:space="preserve">Annals of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (6), pp.402-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07853890701436757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838442v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular role of Cx37 in advanced atherosclerosis: A micro-array study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Burnier</w:t>
+                <w:t xml:space="preserve">Improvement of renal hemodynamics during hypertension-induced chronic renal disease: role of EGF receptor antagonism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Morel</w:t>
+                <w:t xml:space="preserve">Charlotte Jouzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Placier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Sutter</w:t>
+                <w:t xml:space="preserve">Martin Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 206 (1), pp.69-76. </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 297 (1), pp.F191-F199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2009.02.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajprenal.00015.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03838448v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-1 and Transforming Growth Factor-ß 1 as Crucial Factors in Osteoarthritic Cartilage Metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular role of Cx37 in advanced atherosclerosis: A micro-array study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Derouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Pujol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
+                <w:t xml:space="preserve">Cindy Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Legendre</w:t>
+                <w:t xml:space="preserve">Laurent Burnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Baugé</w:t>
+                <w:t xml:space="preserve">Sandrine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallic Beauchef</w:t>
+                <w:t xml:space="preserve">Esther Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connective Tissue Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 49 (3-4), pp.293-297. </w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 206 (1), pp.69-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03008200802148355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2009.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838453v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chondroitin sulphate decreases collagen synthesis in normal and scleroderma fibroblasts through a Smad-independent TGF-β pathway - implication of C-Krox and Sp1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Interleukin-1 and Transforming Growth Factor-ß 1 as Crucial Factors in Osteoarthritic Cartilage Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallic Beauchef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1582-4934.2008.00287.x⟩</w:t>
+              <w:t xml:space="preserve">Connective Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (3-4), pp.293-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03008200802148355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838458v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-6 (IL-6) and/or Soluble IL-6 Receptor Down-regulation of Human Type II Collagen Gene Expression in Articular Chondrocytes Requires a Decrease of Sp1·Sp3 Ratio and of the Binding Activity of Both Factors to the COL2A1 Promoter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Chondroitin sulphate decreases collagen synthesis in normal and scleroderma fibroblasts through a Smad-independent TGF-β pathway - implication of C-Krox and Sp1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Kypriotou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallic Beauchef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Renard</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M706387200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (6b), pp.2836-2847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1582-4934.2008.00287.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838464v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Connexin 43 Prevents Platelet-Derived Growth Factor-BB–Induced Phenotypic Change in Porcine Coronary Artery Smooth Muscle Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Interleukin-6 (IL-6) and/or Soluble IL-6 Receptor Down-regulation of Human Type II Collagen Gene Expression in Articular Chondrocytes Requires a Decrease of Sp1·Sp3 Ratio and of the Binding Activity of Both Factors to the COL2A1 Promoter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Kypriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Roth</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallic Beauchef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.107.170472⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 283 (8), pp.4850-4865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M706387200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838462v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Collagen Krox Up-regulates Type I Collagen Expression in Normal and Scleroderma Fibroblasts through Interaction with Sp1 and Sp3 Transcription Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magdalini Kypriotou</w:t>
+                <w:t xml:space="preserve">Targeting Connexin 43 Prevents Platelet-Derived Growth Factor-BB–Induced Phenotypic Change in Porcine Coronary Artery Smooth Muscle Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Derouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallic Beauchef</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Renard</w:t>
+                <w:t xml:space="preserve">Esther Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M705197200⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 102 (6), pp.653-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.107.170472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838477v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Endogenous Fas (CD95/Apo-1) Ligand in Balloon-Induced Apoptosis, Inflammation, and Neointima Formation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Human Collagen Krox Up-regulates Type I Collagen Expression in Normal and Scleroderma Fibroblasts through Interaction with Sp1 and Sp3 Transcription Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Kypriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallic Beauchef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Lohmann</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Widom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.106.611731⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 282 (44), pp.32000-32014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M705197200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838495v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connexin37 protects against atherosclerosis by regulating monocyte adhesion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Role of Endogenous Fas (CD95/Apo-1) Ligand in Balloon-Induced Apoptosis, Inflammation, and Neointima Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Derouette</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias von Lukowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nm1441⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 113 (15), pp.1879-1887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.106.611731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838480v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Connexin43 Expression Limits Neointima Formation After Balloon Distension Injury in Hypercholesterolemic Mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Connexin37 protects against atherosclerosis by regulating monocyte adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Graziano Pelli</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Derouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.106.627703⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (8), pp.950-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nm1441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838485v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-1 plays a major role in vascular inflammation and atherosclerosis in male apolipoprotein E-knockout mice</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Reduced Connexin43 Expression Limits Neointima Formation After Balloon Distension Injury in Hypercholesterolemic Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Berti</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziano Pelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cardiores.2005.01.008⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 113 (24), pp.2835-2843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.106.627703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838505v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A silanized hydroxypropyl methylcellulose hydrogel for the three-dimensional culture of chondrocytes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A silanized hydroxypropyl methylcellulose hydrogel for the three-dimensional culture of chondrocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Magne</w:t>
+                <w:t xml:space="preserve">Claire Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Weiss</w:t>
+                <w:t xml:space="preserve">David Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Trojani</w:t>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rochet</w:t>
+                <w:t xml:space="preserve">Christophe Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 26 (33), pp.6643-6651. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+              <w:t xml:space="preserve">, 2005, 26 (33), pp.6643-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2005.04.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838502v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00110465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">c-Krox down-regulates the expression of UDP–glucose dehydrogenase in chondrocytes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Interleukin-1 plays a major role in vascular inflammation and atherosclerosis in male apolipoprotein E-knockout mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Merhisoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Kwak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Porée</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 66 (3), pp.583-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cardiores.2005.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2005.06.020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03838499v1</w:t>
+                <w:t xml:space="preserve">hal-03838505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A silanized hydroxypropyl methylcellulose hydrogel for the three-dimensional culture of chondrocytes.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A silanized hydroxypropyl methylcellulose hydrogel for the three-dimensional culture of chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rochet</w:t>
+                <w:t xml:space="preserve">C. Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 26 (33), pp.6643-51. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+              <w:t xml:space="preserve">, 2005, 26 (33), pp.6643-6651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2005.04.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00110465v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOX9 Exerts a Bifunctional Effect on Type II Collagen Gene (COL2A1) Expression in Chondrocytes Depending on the Differentiation State</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">c-Krox down-regulates the expression of UDP–glucose dehydrogenase in chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallic Beauchef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Kypriotou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit de Crombrugghe</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Widom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA and Cell Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 333 (4), pp.1123-1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2005.06.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/104454903321515922⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03838513v1</w:t>
+                <w:t xml:space="preserve">hal-03838499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sp1 and Sp3 Transcription Factors Mediate Interleukin-1β Down-regulation of Human Type II Collagen Gene Expression in Articular Chondrocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">SOX9 Exerts a Bifunctional Effect on Type II Collagen Gene (COL2A1) Expression in Chondrocytes Depending on the Differentiation State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Kypriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fossard-Demoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Ghayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renard Emmanuelle</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit de Crombrugghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M303541200⟩</w:t>
+              <w:t xml:space="preserve">DNA and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (2), pp.119-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/104454903321515922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838509v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-regulation of Human Type II Collagen Gene Expression by Transforming Growth Factor-β1 (TGF-β1) in Articular Chondrocytes Involves SP3/SP1 Ratio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sp1 and Sp3 Transcription Factors Mediate Interleukin-1β Down-regulation of Human Type II Collagen Gene Expression in Articular Chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Ghayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gunthram Suske</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Kypriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 277 (46), pp.43903-43917. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M206111200⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 278 (41), pp.39762-39772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M303541200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838515v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SP3 Represses the SP1-mediated Transactivation of the HumanCOL2A1 Gene in Primary and De-differentiated Chondrocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Down-regulation of Human Type II Collagen Gene Expression by Transforming Growth Factor-β1 (TGF-β1) in Articular Chondrocytes Involves SP3/SP1 Ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Ghayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Herrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leena Ala-Kokko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guntram Suske</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunthram Suske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 277 (46), pp.43903-43917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M206111200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SP3 Represses the SP1-mediated Transactivation of the HumanCOL2A1 Gene in Primary and De-differentiated Chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Ghayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Herrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leena Ala-Kokko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guntram Suske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2001, 276 (40), pp.36881-36895. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M105083200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7149,147 +7283,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connexins in Atherosclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Derouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenda Kwak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Gap Junctions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, KARGER, pp.255-267, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000092574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId254"/>
+      <w:footerReference w:type="default" r:id="rId261"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7436,51 +7570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedi Kadri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Chaftar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deniau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Minani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjdh/ztaf150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzhu Shen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Placier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fr&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vandermeersch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.70009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172089v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chadjichristos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mebazaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;pret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ija.ija_207_25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05075620v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Roquetaillade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Beaucot&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guillemin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Evangelos Chadjichristos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000712" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390998v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figueroa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjadj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piedagnel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25477-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Genest" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Kinugasa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Roger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10020-024-01011-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04401078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gayat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Depret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Blot-Chabaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-023-02392-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05464578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Latosinska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Mischak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayu Asakage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-023-07198-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilia Sahiri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desterke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ghachem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032723" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03557450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsy L Cliff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany M Williams" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E Chadjichristos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Mouritzen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Squires" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020600" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03665154v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxiang Cai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Ye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Surin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.12.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113090" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03922921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Helle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hultstr&#246;m" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kavvadas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Iversen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416068" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03518948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malha Sadoune" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03878-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268855v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tesch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Siegerist" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Hay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Artelt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Daniel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16519" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226402v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abed" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Authier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bachelier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.119.14176" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838304v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Price" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Tang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Han Yiu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-020-00558-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02494252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#1105;l Kormann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dorison" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2019020113" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838330v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zela Keuylian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Prakoura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2018.01.031" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ludwig" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Rogge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2017091039" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Poulain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Paule Lab&#233;jof" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016111211" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838355v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Arvaniti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Moulos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Vakrakou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chatziantoniou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26235" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528800v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dussaule" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016070709" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-1964-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838393v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alfieri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Simonini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Ikehata" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dussaule" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfv074" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838395v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Toubas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cathelin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.108" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boffa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871529x14666140401105827" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00704841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guerrot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-1536-5-S1-S15" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838404v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Huby" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052362" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Por&#233;e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Kypriotou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maneix" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-011-0842-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BCD2V2QJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838428v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Huby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Shweke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2613.2011.00760.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838425v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Beck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pageaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Mael-Ainin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00255.2010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838471v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Kwak" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890701436757" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838442v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jouzel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Flamant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00015.2009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838448v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Derouette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Wong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sutter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2009.02.020" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1WQSZ7L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838453v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pujol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baug&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallic Beauchef" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008200802148355" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838458v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bordat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2008.00287.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838464v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706387200" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838462v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roth" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.107.170472" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838477v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Widom" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M705197200" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838495v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Matter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Meier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias von Lukowicz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lohmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.106.611731" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838480v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm1441" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838485v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Pelli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.106.627703" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838505v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Merhisoussi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kwak" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Magne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2005.01.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838502v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinatier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weiss" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trojani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2005.04.057" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGK5SHM6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838499v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.06.020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQMFHS8C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00110465v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinatier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trojani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rochet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838513v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fossard-Demoor" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Ghayor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Crombrugghe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/104454903321515922" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838509v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Emmanuelle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M303541200" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838515v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Herrouin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Ala-Kokko" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunthram Suske" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M206111200" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838523v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Suske" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M105083200" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838488v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000092574" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanny Figueroa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Reyes Osorio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Hadjadj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Arenas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Araos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0886022X.2026.2642530" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boutin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedi Kadri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Chaftar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deniau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Minani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjdh/ztaf150" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzhu Shen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Placier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fr&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vandermeersch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.70009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chadjichristos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mebazaa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;pret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ija.ija_207_25" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05075620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Roquetaillade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Beaucot&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guillemin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Evangelos Chadjichristos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000712" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figueroa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjadj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piedagnel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25477-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853992v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Genest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Kinugasa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Roger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10020-024-01011-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04401078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gayat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Depret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Blot-Chabaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-023-02392-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05464578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Latosinska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Mischak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayu Asakage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-023-07198-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023018v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilia Sahiri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desterke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ghachem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032723" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063124" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03557450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsy L Cliff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany M Williams" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E Chadjichristos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Mouritzen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Squires" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020600" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03665154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxiang Cai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Ye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Surin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.12.028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113090" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03922921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Helle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hultstr&#246;m" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kavvadas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Iversen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416068" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03518948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malha Sadoune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03878-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tesch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Siegerist" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Hay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Artelt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Daniel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16519" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226402v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abed" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Authier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bachelier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.119.14176" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Price" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Tang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Han Yiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-020-00558-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02494252v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#1105;l Kormann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dorison" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2019020113" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838330v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zela Keuylian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Prakoura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2018.01.031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838331v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ludwig" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Rogge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2017091039" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838334v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Poulain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Paule Lab&#233;jof" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016111211" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838355v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Arvaniti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Moulos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Vakrakou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chatziantoniou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26235" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dussaule" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016070709" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838393v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alfieri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Simonini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Ikehata" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dussaule" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfv074" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838371v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-1964-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838395v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Toubas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cathelin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.108" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838401v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boffa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871529x14666140401105827" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00704841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guerrot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-1536-5-S1-S15" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838404v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Huby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052362" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838419v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Por&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Kypriotou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maneix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-011-0842-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BCD2V2QJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838428v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Huby" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Shweke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2613.2011.00760.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838425v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Beck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pageaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Mael-Ainin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00255.2010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838471v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Kwak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890701436757" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838442v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jouzel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Flamant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00015.2009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838448v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Derouette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Wong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sutter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2009.02.020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1WQSZ7L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838453v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pujol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baug&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallic Beauchef" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008200802148355" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838458v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bordat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2008.00287.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838464v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706387200" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838462v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.107.170472" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838477v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Widom" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M705197200" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838495v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Matter" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Meier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias von Lukowicz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lohmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.106.611731" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838480v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm1441" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838485v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Pelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.106.627703" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00110465v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinatier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trojani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rochet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2005.04.057" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGK5SHM6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838505v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Merhisoussi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kwak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Magne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2005.01.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838502v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinatier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weiss" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trojani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838499v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.06.020" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQMFHS8C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838513v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fossard-Demoor" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Ghayor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Crombrugghe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/104454903321515922" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838509v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Emmanuelle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M303541200" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838515v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Herrouin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Ala-Kokko" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunthram Suske" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M206111200" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838523v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Suske" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M105083200" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838488v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000092574" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>