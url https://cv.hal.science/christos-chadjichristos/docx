--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of NGAL protects against albumin-induced kidney inflammation and fibrosis</w:t>
+                <w:t xml:space="preserve">From haemodynamics to kidney risk: AI-based early prediction validated in general and burn ICU populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanny Figueroa</w:t>
+                <w:t xml:space="preserve">Louis Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Reyes Osorio</w:t>
+                <w:t xml:space="preserve">Fedi Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Hadjadj</w:t>
+                <w:t xml:space="preserve">Arij Chaftar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Arenas</w:t>
+                <w:t xml:space="preserve">Benjamin Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricio Araos</w:t>
+                <w:t xml:space="preserve">Sakura Minani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renal Failure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 48 (1), </w:t>
+              <w:t xml:space="preserve">European Heart Journal - Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7 (1), pp.ztaf150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0886022X.2026.2642530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ehjdh/ztaf150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05589000v1</w:t>
+                <w:t xml:space="preserve">hal-05476878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From haemodynamics to kidney risk: AI-based early prediction validated in general and burn ICU populations</w:t>
+                <w:t xml:space="preserve">Loss of NGAL protects against albumin-induced kidney inflammation and fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Boutin</w:t>
+                <w:t xml:space="preserve">Stefanny Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fedi Kadri</w:t>
+                <w:t xml:space="preserve">Javier Reyes Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arij Chaftar</w:t>
+                <w:t xml:space="preserve">Safia Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Deniau</w:t>
+                <w:t xml:space="preserve">Gabriela Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakura Minani</w:t>
+                <w:t xml:space="preserve">Patricio Araos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal - Digital Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 7 (1), pp.ztaf150. </w:t>
+              <w:t xml:space="preserve">Renal Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 48 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ehjdh/ztaf150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0886022X.2026.2642530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476878v1</w:t>
+                <w:t xml:space="preserve">hal-05589000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibroblast‐derived neuropilin 1 alleviates renal fibrosis progression</w:t>
               </w:r>
@@ -508,51 +508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postoperative subclinical AKI is frequent and is linked to a poor long-term prognosis in critically ill patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -932,51 +932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Kinugasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Placier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1027,51 +1027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of CD146 in renal disease: from experimental nephropathy to clinics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1161,90 +1161,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subclinical and clinical acute kidney injury share similar urinary peptide signatures and prognosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Latosinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Mischak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayu Asakage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1423,291 +1423,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galectin-3 in Kidney Diseases: From an Old Protein to a New Therapeutic Target</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connexin 43: A Target for the Treatment of Inflammation in Secondary Complications of the Kidney and Eye in Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Legrand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chelsy L Cliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bethany M Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos E Chadjichristos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrik Mouritzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul E Squires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (6), pp.3124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23063124⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23020600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838218v1</w:t>
+                <w:t xml:space="preserve">hal-03557450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connexin 43: A Target for the Treatment of Inflammation in Secondary Complications of the Kidney and Eye in Diabetes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ulrik Mouritzen</w:t>
+                <w:t xml:space="preserve">Galectin-3 in Kidney Diseases: From an Old Protein to a New Therapeutic Target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul E Squires</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (2), pp.600. </w:t>
+              <w:t xml:space="preserve">, 2022, 23 (6), pp.3124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23020600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23063124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557450v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic inactivation of Semaphorin 3C protects mice from acute kidney injury</w:t>
               </w:r>
@@ -1840,51 +1840,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Connexin 43 in Renal Disease: Insights from In Vivo Models of Experimental Nephropathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1983,51 +1983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kavvadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Iversen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos E Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (24), pp.16068. </w:t>
@@ -2065,64 +2065,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevated plasma Galectin-3 is associated with major adverse kidney events and death after ICU admission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malha Sadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3399,265 +3399,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discoidin domain receptor-1 and periostin: new players in chronic kidney disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Alfieri</w:t>
+                <w:t xml:space="preserve">Functional roles of connexins and pannexins in the kidney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kavvadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfv074⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (15), pp.2869-2877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-015-1964-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838393v1</w:t>
+                <w:t xml:space="preserve">hal-03838371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional roles of connexins and pannexins in the kidney</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Abed</w:t>
+                <w:t xml:space="preserve">Discoidin domain receptor-1 and periostin: new players in chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kavvadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Simonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masami Ikehata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Dussaule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 72 (15), pp.2869-2877. </w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (12), pp.1965-1971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-015-1964-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfv074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838371v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting connexin 43 protects against the progression of experimental chronic kidney disease in mice</w:t>
               </w:r>
@@ -4192,51 +4192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cecile Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kavvadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6151,910 +6151,910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A silanized hydroxypropyl methylcellulose hydrogel for the three-dimensional culture of chondrocytes.</w:t>
+                <w:t xml:space="preserve">Interleukin-1 plays a major role in vascular inflammation and atherosclerosis in male apolipoprotein E-knockout mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vinatier</w:t>
+                <w:t xml:space="preserve">F Merhisoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Magne</w:t>
+                <w:t xml:space="preserve">B Kwak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Weiss</w:t>
+                <w:t xml:space="preserve">D Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Trojani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rochet</w:t>
+                <w:t xml:space="preserve">M Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2005.04.057⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 66 (3), pp.583-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cardiores.2005.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00110465v1</w:t>
+                <w:t xml:space="preserve">hal-03838505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-1 plays a major role in vascular inflammation and atherosclerosis in male apolipoprotein E-knockout mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A silanized hydroxypropyl methylcellulose hydrogel for the three-dimensional culture of chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Merhisoussi</w:t>
+                <w:t xml:space="preserve">P. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Kwak</w:t>
+                <w:t xml:space="preserve">C. Trojani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Magne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Berti</w:t>
+                <w:t xml:space="preserve">N. Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (33), pp.6643-6651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2005.04.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cardiores.2005.01.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03838505v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A silanized hydroxypropyl methylcellulose hydrogel for the three-dimensional culture of chondrocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Rochet</w:t>
+                <w:t xml:space="preserve">c-Krox down-regulates the expression of UDP–glucose dehydrogenase in chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallic Beauchef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Kypriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Widom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2005.04.057⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 333 (4), pp.1123-1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2005.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838502v1</w:t>
+                <w:t xml:space="preserve">hal-03838499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">c-Krox down-regulates the expression of UDP–glucose dehydrogenase in chondrocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Porée</w:t>
+                <w:t xml:space="preserve">A silanized hydroxypropyl methylcellulose hydrogel for the three-dimensional culture of chondrocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2005.06.020⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (33), pp.6643-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2005.04.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838499v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00110465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOX9 Exerts a Bifunctional Effect on Type II Collagen Gene (COL2A1) Expression in Chondrocytes Depending on the Differentiation State</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sp1 and Sp3 Transcription Factors Mediate Interleukin-1β Down-regulation of Human Type II Collagen Gene Expression in Articular Chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Ghayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Kypriotou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chafik Ghayor</w:t>
+                <w:t xml:space="preserve">Grégoire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit de Crombrugghe</w:t>
+                <w:t xml:space="preserve">Renard Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA and Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 22 (2), pp.119-129. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 278 (41), pp.39762-39772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/104454903321515922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M303541200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838513v1</w:t>
+                <w:t xml:space="preserve">hal-03838509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sp1 and Sp3 Transcription Factors Mediate Interleukin-1β Down-regulation of Human Type II Collagen Gene Expression in Articular Chondrocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SOX9 Exerts a Bifunctional Effect on Type II Collagen Gene (COL2A1) Expression in Chondrocytes Depending on the Differentiation State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Kypriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fossard-Demoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Ghayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renard Emmanuelle</w:t>
+                <w:t xml:space="preserve">Benoit de Crombrugghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 278 (41), pp.39762-39772. </w:t>
+              <w:t xml:space="preserve">DNA and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (2), pp.119-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M303541200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/104454903321515922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838509v1</w:t>
+                <w:t xml:space="preserve">hal-03838513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down-regulation of Human Type II Collagen Gene Expression by Transforming Growth Factor-β1 (TGF-β1) in Articular Chondrocytes Involves SP3/SP1 Ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Ghayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Herrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7131,51 +7131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SP3 Represses the SP1-mediated Transactivation of the HumanCOL2A1 Gene in Primary and De-differentiated Chondrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Ghayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chadjichristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7570,51 +7570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanny Figueroa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Reyes Osorio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Hadjadj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Arenas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Araos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0886022X.2026.2642530" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boutin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedi Kadri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Chaftar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deniau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Minani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjdh/ztaf150" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzhu Shen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Placier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fr&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vandermeersch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.70009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chadjichristos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mebazaa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;pret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ija.ija_207_25" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05075620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Roquetaillade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Beaucot&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guillemin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Evangelos Chadjichristos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000712" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figueroa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjadj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piedagnel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25477-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853992v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Genest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Kinugasa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Roger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10020-024-01011-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04401078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gayat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Depret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Blot-Chabaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-023-02392-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05464578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Latosinska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Mischak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayu Asakage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-023-07198-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023018v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilia Sahiri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desterke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ghachem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032723" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063124" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03557450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsy L Cliff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany M Williams" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E Chadjichristos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Mouritzen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Squires" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020600" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03665154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxiang Cai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Ye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Surin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.12.028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113090" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03922921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Helle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hultstr&#246;m" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kavvadas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Iversen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416068" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03518948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malha Sadoune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03878-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tesch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Siegerist" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Hay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Artelt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Daniel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16519" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226402v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abed" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Authier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bachelier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.119.14176" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Price" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Tang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Han Yiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-020-00558-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02494252v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#1105;l Kormann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dorison" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2019020113" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838330v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zela Keuylian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Prakoura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2018.01.031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838331v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ludwig" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Rogge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2017091039" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838334v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Poulain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Paule Lab&#233;jof" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016111211" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838355v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Arvaniti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Moulos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Vakrakou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chatziantoniou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26235" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dussaule" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016070709" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838393v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alfieri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Simonini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Ikehata" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dussaule" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfv074" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838371v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-1964-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838395v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Toubas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cathelin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.108" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838401v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boffa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871529x14666140401105827" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00704841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guerrot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-1536-5-S1-S15" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838404v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Huby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052362" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838419v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Por&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Kypriotou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maneix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-011-0842-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BCD2V2QJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838428v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Huby" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Shweke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2613.2011.00760.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838425v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Beck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pageaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Mael-Ainin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00255.2010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838471v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Kwak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890701436757" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838442v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jouzel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Flamant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00015.2009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838448v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Derouette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Wong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sutter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2009.02.020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1WQSZ7L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838453v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pujol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baug&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallic Beauchef" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008200802148355" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838458v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bordat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2008.00287.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838464v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706387200" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838462v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.107.170472" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838477v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Widom" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M705197200" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838495v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Matter" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Meier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias von Lukowicz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lohmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.106.611731" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838480v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm1441" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838485v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Pelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.106.627703" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00110465v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinatier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trojani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rochet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2005.04.057" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGK5SHM6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838505v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Merhisoussi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kwak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Magne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2005.01.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838502v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinatier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weiss" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trojani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838499v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.06.020" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQMFHS8C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838513v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fossard-Demoor" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Ghayor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Crombrugghe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/104454903321515922" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838509v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Emmanuelle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M303541200" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838515v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Herrouin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Ala-Kokko" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunthram Suske" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M206111200" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838523v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Suske" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M105083200" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838488v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000092574" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedi Kadri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Chaftar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deniau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Minani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjdh/ztaf150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanny Figueroa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Reyes Osorio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Hadjadj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Arenas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Araos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0886022X.2026.2642530" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzhu Shen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Placier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fr&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vandermeersch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.70009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chadjichristos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mebazaa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;pret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ija.ija_207_25" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05075620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Roquetaillade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Beaucot&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guillemin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Evangelos Chadjichristos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000712" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figueroa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjadj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piedagnel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25477-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853992v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Genest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Kinugasa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Roger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10020-024-01011-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04401078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gayat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Depret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Blot-Chabaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-023-02392-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05464578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Latosinska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Mischak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayu Asakage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-023-07198-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023018v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilia Sahiri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desterke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ghachem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032723" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03557450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsy L Cliff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany M Williams" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E Chadjichristos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Mouritzen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Squires" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020600" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838218v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063124" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03665154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxiang Cai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Ye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Surin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.12.028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113090" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03922921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Helle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hultstr&#246;m" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kavvadas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Iversen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416068" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03518948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malha Sadoune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03878-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tesch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Siegerist" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Hay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Artelt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Daniel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16519" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226402v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abed" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Authier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bachelier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.119.14176" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Price" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Tang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Han Yiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-020-00558-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02494252v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#1105;l Kormann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dorison" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2019020113" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838330v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zela Keuylian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Prakoura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2018.01.031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838331v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ludwig" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Rogge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2017091039" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838334v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Poulain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Paule Lab&#233;jof" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016111211" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838355v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Arvaniti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Moulos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Vakrakou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chatziantoniou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26235" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dussaule" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016070709" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838371v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-1964-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838393v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alfieri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Simonini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Ikehata" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dussaule" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfv074" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838395v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Toubas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cathelin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.108" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838401v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boffa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871529x14666140401105827" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00704841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guerrot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-1536-5-S1-S15" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838404v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Huby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052362" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838419v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Por&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Kypriotou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maneix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-011-0842-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BCD2V2QJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838428v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Huby" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Shweke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2613.2011.00760.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838425v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Beck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pageaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Mael-Ainin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00255.2010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838471v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Kwak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890701436757" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838442v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jouzel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Flamant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00015.2009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838448v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Derouette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Wong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sutter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2009.02.020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1WQSZ7L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838453v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pujol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baug&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallic Beauchef" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008200802148355" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838458v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bordat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2008.00287.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838464v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706387200" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838462v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.107.170472" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838477v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Widom" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M705197200" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838495v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Matter" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Meier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias von Lukowicz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lohmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.106.611731" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838480v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm1441" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838485v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Pelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.106.627703" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838505v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Merhisoussi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kwak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Magne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2005.01.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838502v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinatier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weiss" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trojani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2005.04.057" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGK5SHM6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838499v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.06.020" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQMFHS8C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00110465v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinatier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trojani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rochet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838509v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Ghayor" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Emmanuelle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M303541200" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838513v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fossard-Demoor" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Crombrugghe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/104454903321515922" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838515v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Herrouin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Ala-Kokko" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunthram Suske" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M206111200" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838523v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Suske" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M105083200" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838488v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000092574" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>