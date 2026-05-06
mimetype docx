--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -220,278 +220,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of dissolved carbohydrates during the spring sea ice melt season in the Canadian Arctic</w:t>
+                <w:t xml:space="preserve">Solid-state 31P NMR reveals the biological organophosphorus compounds as the dominant phosphorus species in Saharan dust aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Violaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Crampond</w:t>
+                <w:t xml:space="preserve">Claudia Esther Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Sempéré</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/as-2024-0054⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02164-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023831v1</w:t>
+                <w:t xml:space="preserve">hal-05002238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state 31P NMR reveals the biological organophosphorus compounds as the dominant phosphorus species in Saharan dust aerosols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamics of dissolved carbohydrates during the spring sea ice melt season in the Canadian Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Esther Avalos</w:t>
+                <w:t xml:space="preserve">Remi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rossi</w:t>
+                <w:t xml:space="preserve">Kevin Crampond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernest Abboud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Sempéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (1), pp.225. </w:t>
+              <w:t xml:space="preserve">Arctic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02164-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/as-2024-0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002238v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic and biogenic pollutants in a forested environment: SPRUCE-22 campaign overview</w:t>
               </w:r>
@@ -611,51 +611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal patterns of organophosphate Esters flame retardants and plasticizers in airborne particles over the Mediterranean sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Violaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Castro-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -663,51 +663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Nenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 348, pp.140746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -754,51 +754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What happens to biomass burning-emitted particles in the ocean? A laboratory experimental approach based on their tracers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Miguel González-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Antich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -869,1367 +869,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t>
+                <w:t xml:space="preserve">Identification and Quantification of Microplastics in the Marine Environment Using the Laser Direct Infrared (LDIR) Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
+                <w:t xml:space="preserve">Mélanie Ourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+                <w:t xml:space="preserve">Nam Ngoc Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lise Artigue</w:t>
+                <w:t xml:space="preserve">François Galgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (14), pp.9999-10009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.1c08870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03863335v1</w:t>
+                <w:t xml:space="preserve">hal-03705932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Quantification of Microplastics in the Marine Environment Using the Laser Direct Infrared (LDIR) Technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ourgaud</w:t>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nam Ngoc Phuong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Galgani</w:t>
+                <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (14), pp.9999-10009. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.1c08870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705932v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise Artigue</w:t>
+                <w:t xml:space="preserve">The role of mesopelagic fishes as microplastics vectors across the deep-sea layers from the Southwestern Tropical Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne K.S. Justino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme V.B. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natascha Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro N. Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 300, pp.118988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.118988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782664v1</w:t>
+                <w:t xml:space="preserve">hal-03595969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Quantification of Microplastics in the Marine Environment Using the Laser Direct Infrared (LDIR) Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam Ngoc Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Galgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Environmental Sciences and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 56 (14), pp.9999-10009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.1c08870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of mesopelagic fishes as microplastics vectors across the deep-sea layers from the Southwestern Tropical Atlantic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fauvelle</w:t>
+                <w:t xml:space="preserve">Water soluble reactive phosphate (SRP) in atmospheric particles over East Mediterranean: The importance of dust and biomass burning events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Violaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Tsiodra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Nenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tsagkaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Kouvarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.118988⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 830, pp.154263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595969v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water soluble reactive phosphate (SRP) in atmospheric particles over East Mediterranean: The importance of dust and biomass burning events</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giorgos Kouvarakis</w:t>
+                <w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 830, pp.154263. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623941v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03863335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting degradation rates of natural dissolved organic carbon by deep-sea prokaryotes under stratified water masses and deep-water convection conditions in the NW Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioaerosols and dust are the dominant sources of organic P in atmospheric particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Violaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Nenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tsagkaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Garel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+                <w:t xml:space="preserve">Marco Paglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Boutrif</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Sempere</w:t>
+                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103932⟩</w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41612-021-00215-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159104v1</w:t>
+                <w:t xml:space="preserve">hal-03468649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaerosols and dust are the dominant sources of organic P in atmospheric particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Tsagkaraki</w:t>
+                <w:t xml:space="preserve">The MALINA oceanographic expedition: how do changesin ice cover, permafrost and UV radiation impactbiodiversity and biogeochemical fluxesin the Arctic Ocean?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Massicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Paglione</w:t>
+                <w:t xml:space="preserve">Rainer Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Balzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41612-021-00215-5⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.1561-1592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-1561-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468649v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02978433v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MALINA oceanographic expedition: how do changesin ice cover, permafrost and UV radiation impactbiodiversity and biogeochemical fluxesin the Arctic Ocean?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increasing Hydrostatic Pressure Impacts the Prokaryotic Diversity during Emiliania huxleyi Aggregates Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Amon</w:t>
+                <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Antoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
+                <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Balzano</w:t>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-13-1561-2021⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (19), pp.2616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13192616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02978433v3</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing Hydrostatic Pressure Impacts the Prokaryotic Diversity during Emiliania huxleyi Aggregates Degradation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Contrasting degradation rates of natural dissolved organic carbon by deep-sea prokaryotes under stratified water masses and deep-water convection conditions in the NW Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Barani</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Boeuf</w:t>
+                <w:t xml:space="preserve">Mehdi Boutrif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
+                <w:t xml:space="preserve">Daniel Repeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (19), pp.2616. </w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231, pp.103932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w13192616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356668v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of organic exudates from two polar diatoms by bacterial isolates from the Arctic Ocean</w:t>
               </w:r>
@@ -2267,51 +2267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Intertaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 378, pp.20190356. </w:t>
@@ -2375,51 +2375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagib Bhairy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2483,90 +2483,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Massicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ardyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2577,91 +2577,95 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus limitation affects the molecular composition of Thalassiosira weissflogii leading to increased biogenic silica dissolution and high degradation rates of cellular carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Goutx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2728,1636 +2732,1636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous determination of neutral sugars, alditols and anhydrosugars using anion-exchange chromatography with pulsed amperometric detection: Application for marine and atmospheric samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dicarboxylic and Oxocarboxylic Acids in the Arctic Coastal Ocean (Beaufort Sea-Mackenzie Margin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Nouara</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mickael Vaïtilingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimitaka Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2019.05.002⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33, pp.927-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GB006165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140886v1</w:t>
+                <w:t xml:space="preserve">insu-03668091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first inventory of the labile biochemicals found in Avignon groundwater: can we identify potential bacterial substrates?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 88, pp.02001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/20198802001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dicarboxylic and Oxocarboxylic Acids in the Arctic Coastal Ocean (Beaufort Sea-Mackenzie Margin)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liquid chromatographic isolation of individual carbohydrates from environmental matrices for stable carbon analysis and radiocarbon dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimitaka Kawamura</w:t>
+                <w:t xml:space="preserve">Amel Nouara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kalliopi Violaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GB006165⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1067, pp.137-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03668091v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid chromatographic isolation of individual carbohydrates from environmental matrices for stable carbon analysis and radiocarbon dating</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The composition and distribution of semi-labile dissolved organic matter across the southwest Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.03.028⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.105-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-16-105-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130025v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03668094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The composition and distribution of semi-labile dissolved organic matter across the southwest Pacific</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simultaneous determination of neutral sugars, alditols and anhydrosugars using anion-exchange chromatography with pulsed amperometric detection: Application for marine and atmospheric samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Nouara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Richard Sempéré</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16, pp.105-116. </w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 213, pp.24-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-16-105-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2019.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03668094v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of cyanide compounds during preparation of gold surfaces evidenced by surface‐enhanced Raman spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-Single Extraction Procedure for the Simultaneous Determination of a Wide Range of Polar and Nonpolar Organic Contaminants in Seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+                <w:t xml:space="preserve">Javier Castro-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natascha Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Pardanaud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Benoit Carlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.5365⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.295 - 295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770401v1</w:t>
+                <w:t xml:space="preserve">hal-01865497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the vertical particle transfer efficiency in the oxygen minimum zone off Peru</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sugars in atmospheric aerosols over the Eastern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Theodosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nouara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Bretagnon</w:t>
+                <w:t xml:space="preserve">P. Zarmpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Paulmier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serena Illig</w:t>
+                <w:t xml:space="preserve">P. Nicolaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5093-2018⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, MERMEX special issue, 163, pp.70-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024179v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Single Extraction Procedure for the Simultaneous Determination of a Wide Range of Polar and Nonpolar Organic Contaminants in Seawater</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Occurrence of α,ω-dicarboxylic acids and ω-oxoacids in surface waters of the Rhone River and fluxes into the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charrìère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Castro-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimitaka Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00295⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, MERMEX project: Recent advances in the oceanography of the Mediterranean Sea, 163, pp.136-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865497v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugars in atmospheric aerosols over the Eastern Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of the vertical particle transfer efficiency in the oxygen minimum zone off Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Theodosi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Nicolaou</w:t>
+                <w:t xml:space="preserve">Serena Illig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.001⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (16), pp.5093-5111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5093-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657239v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of α,ω-dicarboxylic acids and ω-oxoacids in surface waters of the Rhone River and fluxes into the Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Sempere</w:t>
+                <w:t xml:space="preserve">Formation of cyanide compounds during preparation of gold surfaces evidenced by surface‐enhanced Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pardanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Charrìère</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, MERMEX project: Recent advances in the oceanography of the Mediterranean Sea, 163, pp.136-146. </w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768630v2</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When riverine dissolved organic matter (DOM) meets labile DOM in coastal waters: changes in bacterial community activity and composition</w:t>
+                <w:t xml:space="preserve">Atmospheric Deposition Effects on Plankton Communities in the Eastern Mediterranean: A Mesocosm Experimental Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Blanchet</w:t>
+                <w:t xml:space="preserve">T. Tsagaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pringault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+                <w:t xml:space="preserve">Barak Herut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Charrìère</w:t>
+                <w:t xml:space="preserve">Eyal Rahav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tsiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00027-016-0477-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285402v1</w:t>
+                <w:t xml:space="preserve">hal-01555708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Deposition Effects on Plankton Communities in the Eastern Mediterranean: A Mesocosm Experimental Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When riverine dissolved organic matter (DOM) meets labile DOM in coastal waters: changes in bacterial community activity and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyal Rahav</w:t>
+                <w:t xml:space="preserve">Marine Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tsiola</w:t>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79 (1), pp.27-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00027-016-0477-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555708v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of diatom carbohydrates: A case study with N- and Si-stressed Thalassiosira weissflogii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Suroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Boutorh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4430,90 +4434,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and distribution of dissolved carbohydrates in the Beaufort Sea Mackenzie Margin (Arctic Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 166, pp.92-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4547,103 +4551,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular level characterization of methyl sugars in marine high molecular weight dissolved organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Repeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 154, pp.34-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4677,51 +4681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The composition and flux of particulate and dissolved carbohydrates from the Rhone River into the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4824,51 +4828,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging concepts on microbial processes in the bathypelagic ocean-ecology, biogeochemistry, and genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshi Nagata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arístegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4983,64 +4987,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5087,51 +5091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of methyl sugars, 3-deoxysugars and methyl deoxysugars in marine high molecular weight dissolved organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel J. Repeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5182,51 +5186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar dynamics in large particles during in vitro incubation experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5273,64 +5277,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical methods for the determination of sugars in marine samples: A historical perspective and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3 (10), pp.419-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5368,64 +5372,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular distribution of combined aldoses in sinking particles in various oceanic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 95 (1-2), pp.31-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5484,51 +5488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monosaccharide and aminoacid composition of mucilage material produced from a mixture of four phytoplanktonic taxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Metaxatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Ignatiades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5587,51 +5591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial degradation of large particles in the southern Indian Ocean using in vitro incubation experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5721,51 +5725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-ambient temperature effects on the separation of monosaccharides by high-performance anion-exchange chromatography with pulse amperometric detection - Application to marine chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5863,51 +5867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total organic carbon dynamics in the Aegean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5984,51 +5988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved organic carbon contamination induced by filters and storage bottles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sc Yoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6119,77 +6123,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric phosphorus characterization by 31P-NMR during dust events and bioavailability implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Violaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Esther Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pivetau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6249,103 +6253,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source apportionment of atmospheric P over East Mediterranean using the Positive Matrix Factorization (PMF) model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Violaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Nenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tsagkaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Paglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris, France. </w:t>
@@ -6415,51 +6419,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrophotometric and chromatographic analysis of carbohydrates in marine samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Wurl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6600,51 +6604,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FFEAEF5"/>
+    <w:nsid w:val="1B56C6B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6831,51 +6835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christos-panagiotopoulos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6025-7703" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074521713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-1358-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Amiraux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crampond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2024-0054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05002238v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Violaki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Esther Avalos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Abboud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02164-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666668v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Matrali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Vasilakopoulou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Aktypis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaltsonoudis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Florou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120722" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Nenes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140746" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Gonz&#225;lez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Antich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Papillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ourgaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c08870" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K.S. Justino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme V.B. Ferreira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro N. Eduardo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.118988" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Tsiodra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsagkaraki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kouvarakis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154263" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159104v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Repeta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103932" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468649v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paglione" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00215-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192616" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tisserand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dadaglio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0356" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064459v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6271-2020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Suroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2020.104068" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Nouara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2019.05.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060910v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rousset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198802001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668091v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charri&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimitaka Kawamura" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006165" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130025v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.03.028" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668094v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-105-2019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770401v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5365" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024179v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretagnon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Paulmier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Illig" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5093-2018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865497v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jimenez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carlez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00295" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657239v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theodosi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nouara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarmpas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolaou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768630v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285402v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blanchet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-016-0477-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555708v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsagaraki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barak Herut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Rahav" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsiola" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00210" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622281v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boutorh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2015.04.018" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057507v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jacq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2014.09.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627638v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2013.04.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1827-2012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591525v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Nagata" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baltar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Bochdansky" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.02.019" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT3ZDHQ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02058362v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tedetti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1165-2008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838090v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Repeta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl G. Johnson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331289v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps330067" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681073v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2005.3.419" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688929v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2004.07.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQCZ4GFQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811935v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Metaxatos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ignatiades" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(03)00269-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8J5FJRP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812107v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Obernosterer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Striby" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00057-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812084v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lafont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kerherve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(01)00697-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X25S30MV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065006v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafont" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marroni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812068v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sc Yoro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00407-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTLBBWFL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03952245v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pivetau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10122" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03178696v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4931" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811984v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Wurl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420073072" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christos-panagiotopoulos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6025-7703" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074521713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-1358-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05002238v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Violaki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Esther Avalos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Abboud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02164-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023831v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Amiraux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crampond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2024-0054" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666668v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Matrali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Vasilakopoulou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Aktypis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaltsonoudis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Florou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120722" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Nenes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140746" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Gonz&#225;lez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Antich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Papillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705932v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ourgaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c08870" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595969v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K.S. Justino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme V.B. Ferreira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro N. Eduardo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.118988" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Tsiodra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsagkaraki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kouvarakis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154263" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468649v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paglione" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00215-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356668v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192616" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Repeta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103932" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tisserand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dadaglio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0356" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064459v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6271-2020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Suroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2020.104068" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charri&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimitaka Kawamura" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006165" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060910v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rousset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198802001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130025v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Nouara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.03.028" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668094v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-105-2019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140886v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2019.05.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865497v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jimenez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carlez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00295" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657239v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theodosi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nouara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarmpas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolaou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768630v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024179v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretagnon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Paulmier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Illig" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5093-2018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770401v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5365" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555708v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsagaraki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barak Herut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Rahav" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsiola" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00210" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285402v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blanchet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-016-0477-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622281v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boutorh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2015.04.018" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057507v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jacq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2014.09.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627638v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2013.04.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1827-2012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591525v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Nagata" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baltar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Bochdansky" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.02.019" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT3ZDHQ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02058362v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tedetti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1165-2008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838090v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Repeta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl G. Johnson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331289v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps330067" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681073v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2005.3.419" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688929v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2004.07.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQCZ4GFQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811935v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Metaxatos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ignatiades" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(03)00269-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8J5FJRP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812107v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Obernosterer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Striby" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00057-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812084v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lafont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kerherve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(01)00697-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X25S30MV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065006v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafont" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marroni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812068v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sc Yoro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00407-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTLBBWFL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03952245v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pivetau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10122" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03178696v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4931" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811984v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Wurl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420073072" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>