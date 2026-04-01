--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:87.760416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chrystal LOPES </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Post-doctorante à l'Institut Charles Gerhardt Montpellier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chrystal-lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0009-0575-0488</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine d'expertise :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chiralité & Procédés d'énantiopurification</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Déracémisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mécanochimie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise de techniques analytiques (DSC, XRPD, Spectroscopie, microscopie, cHPLC, RMN etc..)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Obtention et caractérisation de co-cristaux, sels et solvates</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical Deracemization: A Sustainable Approach to Enantiopurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Gieling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine de Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202404120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Racemization of the Pharmaceutical Compound Levetiracetam using Solvent Free Mechanochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Casali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Emmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Mechanochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4MR00103F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A greener pathway to enantiopurity: mechanochemical deracemization through abrasive grinding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202300585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Partial Solid Solution and Water Molecules on the Formation of Fibrous Crystals and Fluid Inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.1188. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst11101188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical deracemization : Study of the impact of a chiral impurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mech'cheM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When enantiopurification is combined with mechanochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemistry serving enantiopurification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical deracemization : Impact of a chiral impurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantio-purification et mécanochimie : une combinaison innovante et efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Access to Pure Enantiomers by Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dupray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prologues au 19ème congrès de la SFGP, Procédés pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining enantio-purification with mechanochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential Crystallization in a Family of Chiral Cocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chirality at the nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, Oct 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of two related chiral co-crystals: crystallization behaviors, crystal structures and preferential crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM14 14th International Conference on Crystal Growth of Organic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Sep 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical racemization : between efficiency and reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical racemization : a compromise between efficiency and reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Emmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Casali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mech'cheM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical racemization : key parameters for a reproducible method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deracemization by mechanochemistry: green access to pure enantiomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct chiral resolution of Praziquantel through preferential crystallization of a conglomerate cocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline J. J. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Bohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Greener Pathway to Enantiopurity: Mechanochemical Deracemization through Abrasive Grinding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original tool for enantiomers separation: preferential crystallization of cocrystal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvay Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bruxelle, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation préférentielle d’un cocristal chiral ; une voie originale pour la séparation d’énantiomères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral purity limitation: discovery of a partial solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chirafun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:87.760416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chrystal LOPES </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Post-doctorante à l'Institut Charles Gerhardt Montpellier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chrystal-lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0009-0575-0488</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine d'expertise :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chiralité & Procédés d'énantiopurification</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Déracémisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mécanochimie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise de techniques analytiques (DSC, XRPD, Spectroscopie, microscopie, cHPLC, RMN etc..)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Obtention et caractérisation de co-cristaux, sels et solvates</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical Deracemization: A Sustainable Approach to Enantiopurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Gieling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine de Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202404120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Racemization of the Pharmaceutical Compound Levetiracetam using Solvent Free Mechanochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Casali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Emmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Mechanochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4MR00103F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A greener pathway to enantiopurity: mechanochemical deracemization through abrasive grinding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202300585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Partial Solid Solution and Water Molecules on the Formation of Fibrous Crystals and Fluid Inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.1188. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst11101188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical deracemization : Study of the impact of a chiral impurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mech'cheM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When enantiopurification is combined with mechanochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemistry serving enantiopurification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical deracemization : Impact of a chiral impurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining enantio-purification with mechanochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Access to Pure Enantiomers by Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dupray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prologues au 19ème congrès de la SFGP, Procédés pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantio-purification et mécanochimie : une combinaison innovante et efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential Crystallization in a Family of Chiral Cocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chirality at the nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, Oct 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of two related chiral co-crystals: crystallization behaviors, crystal structures and preferential crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM14 14th International Conference on Crystal Growth of Organic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Sep 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical racemization : between efficiency and reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical racemization : a compromise between efficiency and reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Emmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Casali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mech'cheM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical racemization : key parameters for a reproducible method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct chiral resolution of Praziquantel through preferential crystallization of a conglomerate cocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline J. J. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Bohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Greener Pathway to Enantiopurity: Mechanochemical Deracemization through Abrasive Grinding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deracemization by mechanochemistry: green access to pure enantiomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation préférentielle d’un cocristal chiral ; une voie originale pour la séparation d’énantiomères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original tool for enantiomers separation: preferential crystallization of cocrystal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvay Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bruxelle, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral purity limitation: discovery of a partial solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chirafun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0624A6B"/>
+    <w:nsid w:val="05C133F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0FFC2796"/>
+    <w:nsid w:val="2988AC60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chrystal-lopes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0575-0488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902371v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Gieling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume W&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal Lopes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine de Meester" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Casali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Emmerling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leyssens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MR00103F" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04089077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Body" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300585" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03359007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Marc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Schneider" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11101188" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cartigny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413894v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084967v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006115v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Shemchuk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04591460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin&#232;tre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dupray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04243213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Patry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Harfouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03778153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084985v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541412v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Shemchuck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline J. J. Gerard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bohm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03736104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03455543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chrystal-lopes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0575-0488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902371v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Gieling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume W&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal Lopes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine de Meester" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Casali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Emmerling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leyssens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MR00103F" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04089077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Body" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300585" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03359007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Marc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Schneider" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11101188" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cartigny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413894v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084967v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006115v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Shemchuk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04591460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin&#232;tre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dupray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04243213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Patry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Harfouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03778153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084985v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233696v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline J. J. Gerard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bohm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Shemchuck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03736104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03455543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>