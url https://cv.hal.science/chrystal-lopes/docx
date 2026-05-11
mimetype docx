--- v1 (2026-04-01)
+++ v2 (2026-05-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:87.760416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chrystal LOPES </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Post-doctorante à l'Institut Charles Gerhardt Montpellier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chrystal-lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0009-0575-0488</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine d'expertise :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chiralité & Procédés d'énantiopurification</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Déracémisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mécanochimie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise de techniques analytiques (DSC, XRPD, Spectroscopie, microscopie, cHPLC, RMN etc..)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Obtention et caractérisation de co-cristaux, sels et solvates</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical Deracemization: A Sustainable Approach to Enantiopurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Gieling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine de Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202404120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Racemization of the Pharmaceutical Compound Levetiracetam using Solvent Free Mechanochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Casali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Emmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Mechanochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4MR00103F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A greener pathway to enantiopurity: mechanochemical deracemization through abrasive grinding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202300585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Partial Solid Solution and Water Molecules on the Formation of Fibrous Crystals and Fluid Inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.1188. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst11101188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical deracemization : Study of the impact of a chiral impurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mech'cheM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When enantiopurification is combined with mechanochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemistry serving enantiopurification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical deracemization : Impact of a chiral impurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining enantio-purification with mechanochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Access to Pure Enantiomers by Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dupray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prologues au 19ème congrès de la SFGP, Procédés pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantio-purification et mécanochimie : une combinaison innovante et efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential Crystallization in a Family of Chiral Cocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chirality at the nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, Oct 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of two related chiral co-crystals: crystallization behaviors, crystal structures and preferential crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM14 14th International Conference on Crystal Growth of Organic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Sep 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical racemization : between efficiency and reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical racemization : a compromise between efficiency and reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Emmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Casali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mech'cheM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical racemization : key parameters for a reproducible method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct chiral resolution of Praziquantel through preferential crystallization of a conglomerate cocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline J. J. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Bohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Greener Pathway to Enantiopurity: Mechanochemical Deracemization through Abrasive Grinding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deracemization by mechanochemistry: green access to pure enantiomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation préférentielle d’un cocristal chiral ; une voie originale pour la séparation d’énantiomères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original tool for enantiomers separation: preferential crystallization of cocrystal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvay Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bruxelle, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral purity limitation: discovery of a partial solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chirafun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:87.760416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chrystal LOPES </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Post-doctorante à l'Institut Charles Gerhardt Montpellier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chrystal-lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0009-0575-0488</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine d'expertise :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chiralité & Procédés d'énantiopurification</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Déracémisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mécanochimie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise de techniques analytiques (DSC, XRPD, Spectroscopie, microscopie, cHPLC, RMN etc..)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Obtention et caractérisation de co-cristaux, sels et solvates</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical Deracemization: A Sustainable Approach to Enantiopurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Gieling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine de Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202404120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Racemization of the Pharmaceutical Compound Levetiracetam using Solvent Free Mechanochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Casali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Emmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Mechanochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4MR00103F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A greener pathway to enantiopurity: mechanochemical deracemization through abrasive grinding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202300585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Partial Solid Solution and Water Molecules on the Formation of Fibrous Crystals and Fluid Inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.1188. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst11101188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical deracemization : Study of the impact of a chiral impurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mech'cheM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When enantiopurification is combined with mechanochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemistry serving enantiopurification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical deracemization : Impact of a chiral impurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantio-purification et mécanochimie : une combinaison innovante et efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Access to Pure Enantiomers by Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dupray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prologues au 19ème congrès de la SFGP, Procédés pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining enantio-purification with mechanochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential Crystallization in a Family of Chiral Cocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chirality at the nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, Oct 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of two related chiral co-crystals: crystallization behaviors, crystal structures and preferential crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM14 14th International Conference on Crystal Growth of Organic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Sep 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical racemization : between efficiency and reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical racemization : key parameters for a reproducible method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical racemization : a compromise between efficiency and reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Emmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Casali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mech'cheM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct chiral resolution of Praziquantel through preferential crystallization of a conglomerate cocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline J. J. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Bohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Greener Pathway to Enantiopurity: Mechanochemical Deracemization through Abrasive Grinding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deracemization by mechanochemistry: green access to pure enantiomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation préférentielle d’un cocristal chiral ; une voie originale pour la séparation d’énantiomères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original tool for enantiomers separation: preferential crystallization of cocrystal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvay Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bruxelle, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral purity limitation: discovery of a partial solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chirafun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05C133F8"/>
+    <w:nsid w:val="21B5C632"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2988AC60"/>
+    <w:nsid w:val="D7818185"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chrystal-lopes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0575-0488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902371v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Gieling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume W&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal Lopes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine de Meester" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Casali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Emmerling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leyssens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MR00103F" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04089077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Body" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300585" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03359007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Marc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Schneider" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11101188" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cartigny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413894v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084967v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006115v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Shemchuk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04591460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin&#232;tre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dupray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04243213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Patry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Harfouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03778153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084985v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233696v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline J. J. Gerard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bohm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Shemchuck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03736104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03455543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chrystal-lopes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0575-0488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902371v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Gieling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume W&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal Lopes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine de Meester" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Casali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Emmerling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leyssens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MR00103F" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04089077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Body" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300585" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03359007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Marc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Schneider" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11101188" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cartigny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413894v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084967v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006115v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Shemchuk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04591460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin&#232;tre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dupray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04243213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Patry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Harfouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03778153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233696v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline J. J. Gerard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bohm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Shemchuck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03736104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03455543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>