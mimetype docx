--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -853,412 +853,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Psychological Vulnerability Factors for Bipolar Disorders on a Semantic Mediated Priming Task</w:t>
+                <w:t xml:space="preserve">Positive and negative urgency as a single coherent construct: Evidence from a large‐scale network analysis in clinical and non‐clinical samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Labalestra</w:t>
+                <w:t xml:space="preserve">Joël Billieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+                <w:t xml:space="preserve">Alexandre Heeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lefebvre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucien Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.598114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89 (6), pp.1252-1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jopy.12655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361416v1</w:t>
+                <w:t xml:space="preserve">hal-03282031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive and negative urgency as a single coherent construct: Evidence from a large‐scale network analysis in clinical and non‐clinical samples</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neural correlates of semantic ambiguity resolution in paucisymptomatic bipolar disorder patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Rochat</w:t>
+                <w:t xml:space="preserve">Delphine Raucher‐chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maurage</w:t>
+                <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bayard</w:t>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benzerouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jopy.12655⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 316, pp.111346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pscychresns.2021.111346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282031v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of semantic ambiguity resolution in paucisymptomatic bipolar disorder patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Psychological Vulnerability Factors for Bipolar Disorders on a Semantic Mediated Priming Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Gierski</w:t>
+                <w:t xml:space="preserve">Mélanie Labalestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Benzerouk</w:t>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Terrien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 316, pp.111346. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.598114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pscychresns.2021.111346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.598114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366665v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the role of social cognition processes at early steps of alcohol abuse: The influence of affective theory of mind</w:t>
               </w:r>
@@ -1270,51 +1270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benzerouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1476,511 +1476,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential semantic processing in patients with schizophrenia versus bipolar disorder: an N400 study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des avatars pour entraîner la prise de perspective : Vers un protocole novateur pour réduire la détresse personnelle dans la dépression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khira El Bouragui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Raucher-Chéné</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erika Wauthia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandy Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropsychiatrica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.23-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397444v1</w:t>
+                <w:t xml:space="preserve">hal-02860695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry of affect in verbal irony understanding: What about the N400 and P600 components?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Caillies</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51, pp.268-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jneuroling.2019.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des avatars pour entraîner la prise de perspective : Vers un protocole novateur pour réduire la détresse personnelle dans la dépression</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differential semantic processing in patients with schizophrenia versus bipolar disorder: an N400 study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Raucher-Chéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Neuropsychiatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (6), pp.337-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/neu.2019.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171624v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des avatars pour entraîner la prise de perspective : Vers un protocole novateur pour réduire la détresse personnelle dans la dépression.</w:t>
+                <w:t xml:space="preserve">Des avatars pour entraîner la prise de perspective : Vers un protocole novateur pour réduire la détresse personnelle dans la dépression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khira El Bouragui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Wauthia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandy Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 24 (3), pp.23-30</w:t>
+              <w:t xml:space="preserve">, 2019, XXIV, pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860695v1</w:t>
+                <w:t xml:space="preserve">hal-05171624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief aerobic exercise immediately enhances visual attentional control and perceptual speed. Testing the mediating role of feelings of energy</w:t>
               </w:r>
@@ -2005,51 +2005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Morrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2100,77 +2100,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire sémantique dans le trouble bipolaire : une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Labalestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2230,90 +2230,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Correlates of Semantic Inhibition in Relation to Hypomanic Traits: An fMRI Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
@@ -2345,321 +2345,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the N400 component in relation to hypomanic personality traits in a word meaning ambiguity resolution task</w:t>
+                <w:t xml:space="preserve">Verbal fluency in bipolar disorders: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amélie Achim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arthur Kaladjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pcn.12534⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 207, pp.359-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2016.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860328v1</w:t>
+                <w:t xml:space="preserve">hal-02860323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbal fluency in bipolar disorders: A systematic review and meta-analysis</w:t>
+                <w:t xml:space="preserve">Modulation of the N400 component in relation to hypomanic personality traits in a word meaning ambiguity resolution task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kaladjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 207, pp.359-366. </w:t>
+              <w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (9), pp.637-646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2016.09.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pcn.12534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860323v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological correlates of emotional meaning in context in relation to facets of schizotypal personality traits: A dimensional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galina Iakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2749,51 +2749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Basic Empathy Scale adapted to French middle childhood: Structure and development of empathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2847,334 +2847,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02781720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional Meaning in Context in Relation to Hypomanic Personality Traits: An ERP Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Impaired conscious memory in non-clinical schizotypy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138877.t001⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (3), pp.243 - 253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13546805.2015.1020147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237677v1</w:t>
+                <w:t xml:space="preserve">hal-01916618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factor structure of the French version of the Hypomanic Personality Scale (HPS) in non-clinical young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 62, pp.105 - 113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comppsych.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional Meaning in Context in Relation to Hypomanic Personality Traits: An ERP Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Thuaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3183,712 +3166,729 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galina Iakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (9), pp.e0138877. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired conscious memory in non-clinical schizotypy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Emotional Meaning in Context in Relation to Hypomanic Personality Traits: An ERP Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coutté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Thuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Iakimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (3), pp.243 - 253. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (e0138877), </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13546805.2015.1020147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138877.t001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916618v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and brain measures (N400) of semantic priming in patients with schizophrenia: Test-retest effect in a longitudinal study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Galina Iakimova</w:t>
+                <w:t xml:space="preserve">Theory of mind and hypomanic traits in general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
+                <w:t xml:space="preserve">Marine Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Passerieux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harold Mouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 68, pp.365 - 373. </w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 215 (3), pp.694 - 699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pcn.12137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2013.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244936v1</w:t>
+                <w:t xml:space="preserve">hal-01916621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of mind and hypomanic traits in general population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+                <w:t xml:space="preserve">Behavioral and brain measures (N400) of semantic priming in patients with schizophrenia: Test-retest effect in a longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Iakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Blondel</w:t>
+                <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Mouras</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 215 (3), pp.694 - 699. </w:t>
+              <w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.365 - 373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2013.12.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pcn.12137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916621v1</w:t>
+                <w:t xml:space="preserve">hal-03244936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear association between social anxiety symptoms and neural activations to angry faces: from subclinical to clinical levels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Remediation of context-processing deficits in schizophrenia: preliminary data with ambiguous sentences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lesgourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Béchiri-Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (6), pp.880-886. </w:t>
+              <w:t xml:space="preserve">Neuropsychiatric Disease and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (4), pp.2307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/scan/nst061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/NDT.S71922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954004v1</w:t>
+                <w:t xml:space="preserve">hal-05171598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remediation of context-processing deficits in schizophrenia: preliminary data with ambiguous sentences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Terrien</w:t>
+                <w:t xml:space="preserve">Linear association between social anxiety symptoms and neural activations to angry faces: from subclinical to clinical levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lesgourgues</w:t>
+                <w:t xml:space="preserve">Cédric Lemogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Béchiri-Payet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gierski</w:t>
+                <w:t xml:space="preserve">Eric Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatric Disease and Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48 (4), pp.2307. </w:t>
+              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.880-886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/NDT.S71922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/scan/nst061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171598v1</w:t>
+                <w:t xml:space="preserve">hal-01954004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral and brain measures (N400) of semantic priming in patients with schizophrenia: Test-retest effect in a longitudinal study</w:t>
               </w:r>
@@ -3900,87 +3900,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galina Iakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Passerieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68, pp.365 - 373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pcn.12137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265494v1</w:t>
@@ -4134,51 +4134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Basic Empathy Scale in Adults (BES-A): Factor structure of a revised form.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4255,77 +4255,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural substrates of forward and backward associative priming: A functional MRI study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baltazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4383,311 +4383,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et mémorisation des émotions dans la démence de type Alzheimer: revue critique de la littérature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabella Morrone</w:t>
+                <w:t xml:space="preserve">Validation of a short French version of the UPPS-P Impulsive Behavior Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Billieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Declercq</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grazia Ceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Offerlin-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (5), pp.609-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2011.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171626v1</w:t>
+                <w:t xml:space="preserve">hal-01953996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a short French version of the UPPS-P Impulsive Behavior Scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification et mémorisation des émotions dans la démence de type Alzheimer: revue critique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Morrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.307-314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2011.09.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01953996v1</w:t>
+                <w:t xml:space="preserve">hal-05171626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging and inhibition processes: The case of metaphor treatment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Morrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Novella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4903,51 +4903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sarfati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (1), pp.83-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4994,64 +4994,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double-decision lexical tasks in thought-disordered schizophrenic patients: A path towards cognitive remediation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95 (3), pp.395-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5098,51 +5098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic context-processing deficit in thought-disordered schizophrenic patients: Evidence from new semantic priming paradigms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Passerieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 8 (3), pp.173-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5170,204 +5170,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du discours dans les états de stress post-traumatique</w:t>
+                <w:t xml:space="preserve">Que nous apprennent les études de mots chez les schizophrènes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Lacassagne</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Passerieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, XXVII, pp.15-21</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 101 (521-543)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171630v1</w:t>
+                <w:t xml:space="preserve">hal-05171627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous apprennent les études de mots chez les schizophrènes ?</w:t>
+                <w:t xml:space="preserve">Analyse du discours dans les états de stress post-traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Passerieux</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Charaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 101 (521-543)</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, XXVII, pp.15-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171627v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects cognitifs des hallucinations auditives chez les patients schizophrènes</w:t>
               </w:r>
@@ -5474,64 +5474,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluency versus Conscious Recollection in Category-Production Performance: The Performance of Schizophrenic Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5698,64 +5698,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntactic and semantic processing in schizophrenic patients evaluated by lexical-decision tasks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sarfati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5832,90 +5832,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du traitement des informations contextuelles syntaxiques lors d'une tâche de décision lexicale chez des sujets schizophrènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Segui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Mesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Canadian Journal of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 41 (9), pp.587-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5994,90 +5994,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les troubles du spectre de la schizophrénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Verhaegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychopathologie cognitive, Enfant, adolescent, adulte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.153-179, 2018</w:t>
@@ -6490,90 +6490,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels apports de l’étude des traits de personnalité hypomaniaque en population générale pour comprendre le trouble bipolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GREPACO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lilles, Jun 2017, Lilles, France</w:t>
@@ -6628,502 +6628,502 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the processing of irony modulated by the level of schizotypy or hypomanic personality? An ERP study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Which common cognitive markers between schizotypic and hypomanic personality? A semantic-emotionnal priming study. personality: an electrophysiological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Galina Iakimova</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Cailles</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G Iakimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Congress of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561797v1</w:t>
+                <w:t xml:space="preserve">hal-04561798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which common cognitive markers between schizotypic and hypomanic personality? A semantic-emotionnal priming study. personality: an electrophysiological study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Is the processing of irony modulated by the level of schizotypy or hypomanic personality? An ERP study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Iakimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Congress of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561798v1</w:t>
+                <w:t xml:space="preserve">hal-04561797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of Mind and Hypomanic Personality in General Population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">French Version of the Hypomanic Personality Scale (HPS) : Factorial Structure in a Non-Clinical Student Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Morvan</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Congress of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nice, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231765v1</w:t>
+                <w:t xml:space="preserve">hal-04231758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Version of the Hypomanic Personality Scale (HPS) : Factorial Structure in a Non-Clinical Student Sample</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Theory of Mind and Hypomanic Personality in General Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Congress of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nice, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231758v1</w:t>
+                <w:t xml:space="preserve">hal-04231765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId208"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7278,51 +7278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Traykova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maranci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barri&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche-Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2025.03.060" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Dallagi-Belkilani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.04.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572133v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bockstal-Fieulaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Gillespie-Lynch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aut.2022.0080" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khira El Bouragui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Rossignol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000295" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Labalestra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefebvre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.598114" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heeren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopy.12655" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366665v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher&#8208;ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Obert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benzerouk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2021.111346" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508004v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gilles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2019.106187" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passerieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Hardy-Bayl&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-9338(02)00630-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397444v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gobin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gierski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/neu.2019.9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutt&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2019.04.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171624v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wauthia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860695v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397500v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canivet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Morrone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.08.020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167832v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0468" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166804v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00108" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860328v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kaladjian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.12534" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860323v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Achim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2016.09.039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860600v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Iakimova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thuaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.12366" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781720v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0650-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01237677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138877.t001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916614v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2015.07.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04560529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138877" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916618v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Giot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2015.1020147" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03244936v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hardy-Bayl&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passerieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.12137" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916621v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.12.042" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954004v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nst061" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171598v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lesgourgues" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia B&#233;chiri-Payet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NDT.S71922" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03265494v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889470v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrina Al A&#239;n" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Baudouin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00454" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954000v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Ambrosio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bensalah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032297" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161030v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baltazart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portefaix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2013.410A007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171626v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953996v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Ceschi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Offerlin-Meyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2011.09.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53CSLQL8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Novella" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019578" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171604v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Didon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2008.09.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171606v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Kayser" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sarfati" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602010443000236" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171607v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2005.03.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171610v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546800244000274" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171630v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Charaoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171627v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kecskemeti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy- Bayl&#233; M.-C." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171614v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brcg.1998.1061" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGTGD02W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171633v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171618v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaun Segui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037//0894-4105.11.4.498" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171635v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Segui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Mesure" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/070674379604100908" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02318742v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Rinaldi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verhaegen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217648v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soumet-Leman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259546v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259591v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171640v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014243v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04561797v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cailles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04561798v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Iakimova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231765v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231758v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Traykova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maranci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barri&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche-Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2025.03.060" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Dallagi-Belkilani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.04.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572133v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bockstal-Fieulaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Gillespie-Lynch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aut.2022.0080" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khira El Bouragui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Rossignol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000295" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282031v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heeren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopy.12655" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher&#8208;ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Obert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benzerouk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2021.111346" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Labalestra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.598114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508004v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gilles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2019.106187" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passerieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Hardy-Bayl&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-9338(02)00630-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wauthia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397329v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutt&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2019.04.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gobin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gierski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/neu.2019.9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397500v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canivet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Morrone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.08.020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167832v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0468" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166804v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00108" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860323v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Achim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kaladjian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2016.09.039" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.12534" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860600v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Iakimova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thuaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.12366" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781720v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0650-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916618v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Giot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2015.1020147" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916614v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2015.07.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04560529v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138877" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01237677v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138877.t001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916621v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.12.042" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03244936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hardy-Bayl&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passerieux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.12137" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lesgourgues" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia B&#233;chiri-Payet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NDT.S71922" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954004v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nst061" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03265494v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889470v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrina Al A&#239;n" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Baudouin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00454" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954000v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Ambrosio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bensalah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032297" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161030v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baltazart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portefaix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2013.410A007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953996v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Ceschi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Offerlin-Meyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2011.09.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53CSLQL8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171626v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Novella" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019578" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171604v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Didon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2008.09.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171606v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Kayser" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sarfati" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602010443000236" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171607v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2005.03.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171610v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546800244000274" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171627v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171630v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Charaoui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kecskemeti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy- Bayl&#233; M.-C." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171614v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brcg.1998.1061" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGTGD02W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171633v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171618v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaun Segui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037//0894-4105.11.4.498" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171635v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Segui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Mesure" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/070674379604100908" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02318742v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Rinaldi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verhaegen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217648v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soumet-Leman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259546v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259591v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171640v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014243v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04561798v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Iakimova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04561797v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cailles" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231758v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231765v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>