--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -75,6141 +75,6771 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t>
+                <w:t xml:space="preserve">Extracting common processes across psychotherapies through AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Kazzi</w:t>
+                <w:t xml:space="preserve">Barthélémy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t>
+                <w:t xml:space="preserve">Coline Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Saur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16, pp.1715108. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2026.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465130v1</w:t>
+                <w:t xml:space="preserve">hal-05601329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative models of psychopathology and psychotherapy: A PRISMA-based scoping review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Kazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Saur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Fourel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2025.03.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16, pp.1715108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171592v1</w:t>
+                <w:t xml:space="preserve">hal-05465130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The captain wanted to stay with the sinking … (can't say boat)”: How hypomanic personality traits interfere with inhibitory control?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative models of psychopathology and psychotherapy: A PRISMA-based scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Saur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solaine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Traykova</w:t>
+                <w:t xml:space="preserve">Thierry Kosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+                <w:t xml:space="preserve">Géraldine Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2025.03.060⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2025.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171590v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Basic Empathy Scale in an Arabic-speaking population: The BES-Ar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“The captain wanted to stay with the sinking … (can't say boat)”: How hypomanic personality traits interfere with inhibitory control?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Traykova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Maranci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Dallagi-Belkilani</w:t>
+                <w:t xml:space="preserve">Sarah Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Olivier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 50 (2), pp.149-153. </w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 186, pp.9-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2025.03.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171595v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an Autism Training in a Much-Needed Context: The Case of France</w:t>
+                <w:t xml:space="preserve">Validation of the Basic Empathy Scale in an Arabic-speaking population: The BES-Ar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Saade</w:t>
+                <w:t xml:space="preserve">Manel Dallagi-Belkilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bockstal-Fieulaine</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Marie Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism in Adulthood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/aut.2022.0080⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (2), pp.149-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572133v1</w:t>
+                <w:t xml:space="preserve">hal-05171595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la conscience de soi et de la distinction soi-autrui dans la prise de perspective.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Decoding schizophrenia: ChatGPT's role in clinical and neuropsychological assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mandy Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cap0000295⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 267 (1), pp.84-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2024.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171621v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive and negative urgency as a single coherent construct: Evidence from a large‐scale network analysis in clinical and non‐clinical samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of an Autism Training in a Much-Needed Context: The Case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bockstal-Fieulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Billieux</w:t>
+                <w:t xml:space="preserve">Kristen Gillespie-Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Heeren</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bayard</w:t>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jopy.12655⟩</w:t>
+              <w:t xml:space="preserve">Autism in Adulthood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (3), pp.289-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/aut.2022.0080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282031v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of semantic ambiguity resolution in paucisymptomatic bipolar disorder patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle de la conscience de soi et de la distinction soi-autrui dans la prise de perspective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khira El Bouragui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandy Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pscychresns.2021.111346⟩</w:t>
+              <w:t xml:space="preserve">Canadian Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (3), pp.431-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cap0000295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366665v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Psychological Vulnerability Factors for Bipolar Disorders on a Semantic Mediated Priming Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Labalestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.598114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.598114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the role of social cognition processes at early steps of alcohol abuse: The influence of affective theory of mind</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Oker</w:t>
+                <w:t xml:space="preserve">Positive and negative urgency as a single coherent construct: Evidence from a large‐scale network analysis in clinical and non‐clinical samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Billieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Heeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2019.106187⟩</w:t>
+              <w:t xml:space="preserve">Journal of Personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89 (6), pp.1252-1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jopy.12655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508004v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexical decision tasks in depressive patients: semantic priming before and after clinical improvement</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neural correlates of semantic ambiguity resolution in paucisymptomatic bipolar disorder patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raucher‐chéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benzerouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0924-9338(02)00630-2⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 316, pp.111346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pscychresns.2021.111346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171612v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des avatars pour entraîner la prise de perspective : Vers un protocole novateur pour réduire la détresse personnelle dans la dépression.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khira El Bouragui</w:t>
+                <w:t xml:space="preserve">Disentangling the role of social cognition processes at early steps of alcohol abuse: The influence of affective theory of mind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benzerouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Wauthia</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Oker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.106187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2019.106187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860695v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry of affect in verbal irony understanding: What about the N400 and P600 components?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sarah Terrien</w:t>
+                <w:t xml:space="preserve">Lexical decision tasks in depressive patients: semantic priming before and after clinical improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Coutté</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Hardy-Baylé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneuroling.2019.04.004⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), pp.69-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0924-9338(02)00630-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397329v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential semantic processing in patients with schizophrenia versus bipolar disorder: an N400 study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Asymmetry of affect in verbal irony understanding: What about the N400 and P600 components?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Caillies</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropsychiatrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/neu.2019.9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, pp.268-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneuroling.2019.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397444v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des avatars pour entraîner la prise de perspective : Vers un protocole novateur pour réduire la détresse personnelle dans la dépression</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differential semantic processing in patients with schizophrenia versus bipolar disorder: an N400 study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Raucher-Chéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Neuropsychiatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (6), pp.337-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/neu.2019.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171624v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief aerobic exercise immediately enhances visual attentional control and perceptual speed. Testing the mediating role of feelings of energy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des avatars pour entraîner la prise de perspective : Vers un protocole novateur pour réduire la détresse personnelle dans la dépression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khira El Bouragui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Wauthia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandy Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XXIV, pp.23-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2018.08.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02397500v1</w:t>
+                <w:t xml:space="preserve">hal-05171624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire sémantique dans le trouble bipolaire : une revue de la littérature</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Des avatars pour entraîner la prise de perspective : Vers un protocole novateur pour réduire la détresse personnelle dans la dépression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khira El Bouragui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Wauthia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandy Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.23-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2018.0468⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02167832v1</w:t>
+                <w:t xml:space="preserve">hal-02860695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Correlates of Semantic Inhibition in Relation to Hypomanic Traits: An fMRI Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Brief aerobic exercise immediately enhances visual attentional control and perceptual speed. Testing the mediating role of feelings of energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Caillies</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Morrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2018.00108⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 191, pp.25-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2018.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166804v1</w:t>
+                <w:t xml:space="preserve">hal-02397500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbal fluency in bipolar disorders: A systematic review and meta-analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">La mémoire sémantique dans le trouble bipolaire : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Labalestra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2016.09.039⟩</w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.213-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2018.0468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860323v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the N400 component in relation to hypomanic personality traits in a word meaning ambiguity resolution task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Neural Correlates of Semantic Inhibition in Relation to Hypomanic Traits: An fMRI Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Kaladjian</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pcn.12534⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2018.00108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860328v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological correlates of emotional meaning in context in relation to facets of schizotypal personality traits: A dimensional study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Coutte</w:t>
+                <w:t xml:space="preserve">Verbal fluency in bipolar disorders: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Thuaire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélie Achim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Kaladjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pcn.12366⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 207, pp.359-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2016.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860600v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Basic Empathy Scale adapted to French middle childhood: Structure and development of empathy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modulation of the N400 component in relation to hypomanic personality traits in a word meaning ambiguity resolution task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Kaladjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-015-0650-8⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (9), pp.637-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pcn.12534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02781720v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired conscious memory in non-clinical schizotypy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+                <w:t xml:space="preserve">Electrophysiological correlates of emotional meaning in context in relation to facets of schizotypal personality traits: A dimensional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Iakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Giot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Thuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13546805.2015.1020147⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (3), pp.141-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pcn.12366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916618v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factor structure of the French version of the Hypomanic Personality Scale (HPS) in non-clinical young adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">The Basic Empathy Scale adapted to French middle childhood: Structure and development of empathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2015.07.001⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (4), pp.1410-1420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-015-0650-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916614v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02781720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional Meaning in Context in Relation to Hypomanic Personality Traits: An ERP Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Thuaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galina Iakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (9), pp.e0138877. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138877⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (e0138877), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138877.t001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560529v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional Meaning in Context in Relation to Hypomanic Personality Traits: An ERP Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Thuaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galina Iakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (e0138877), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138877.t001⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.e0138877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237677v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of mind and hypomanic traits in general population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Factor structure of the French version of the Hypomanic Personality Scale (HPS) in non-clinical young adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2013.12.042⟩</w:t>
+              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62, pp.105 - 113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916621v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and brain measures (N400) of semantic priming in patients with schizophrenia: Test-retest effect in a longitudinal study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Impaired conscious memory in non-clinical schizotypy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Passerieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 68, pp.365 - 373. </w:t>
+              <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (3), pp.243 - 253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pcn.12137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13546805.2015.1020147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244936v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remediation of context-processing deficits in schizophrenia: preliminary data with ambiguous sentences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Theory of mind and hypomanic traits in general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lesgourgues</w:t>
+                <w:t xml:space="preserve">Marine Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Béchiri-Payet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gierski</w:t>
+                <w:t xml:space="preserve">Harold Mouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatric Disease and Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48 (4), pp.2307. </w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 215 (3), pp.694 - 699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/NDT.S71922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2013.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171598v1</w:t>
+                <w:t xml:space="preserve">hal-01916621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear association between social anxiety symptoms and neural activations to angry faces: from subclinical to clinical levels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gierski</w:t>
+                <w:t xml:space="preserve">Behavioral and brain measures (N400) of semantic priming in patients with schizophrenia: Test-retest effect in a longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Iakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Lemogne</w:t>
+                <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Tran</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (6), pp.880-886. </w:t>
+              <w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.365 - 373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/scan/nst061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pcn.12137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954004v1</w:t>
+                <w:t xml:space="preserve">hal-03244936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and brain measures (N400) of semantic priming in patients with schizophrenia: Test-retest effect in a longitudinal study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Remediation of context-processing deficits in schizophrenia: preliminary data with ambiguous sentences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lesgourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Béchiri-Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pcn.12137⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychiatric Disease and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (4), pp.2307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/NDT.S71922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265494v1</w:t>
+                <w:t xml:space="preserve">hal-05171598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the emotional core of the multidimensional Machiavellian personality trait?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Behavioral and brain measures (N400) of semantic priming in patients with schizophrenia: Test-retest effect in a longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Iakimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Passerieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00454⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.365 - 373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pcn.12137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889470v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Basic Empathy Scale in Adults (BES-A): Factor structure of a revised form.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Linear association between social anxiety symptoms and neural activations to angry faces: from subclinical to clinical levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny d'Ambrosio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+                <w:t xml:space="preserve">Eric Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0032297⟩</w:t>
+              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.880-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/scan/nst061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954000v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural substrates of forward and backward associative priming: A functional MRI study.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Caillies</w:t>
+                <w:t xml:space="preserve">What is the emotional core of the multidimensional Machiavellian personality trait?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrina Al Aïn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Baltazart</w:t>
+                <w:t xml:space="preserve">Carole Fantini-Hauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Portefaix</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Yves Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.34-41. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/psych.2013.410A007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161030v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a short French version of the UPPS-P Impulsive Behavior Scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucien Rochat</w:t>
+                <w:t xml:space="preserve">Neural substrates of forward and backward associative priming: A functional MRI study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazia Ceschi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Carre</w:t>
+                <w:t xml:space="preserve">Véronique Baltazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Offerlin-Meyer</w:t>
+                <w:t xml:space="preserve">Christophe Portefaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53 (5), pp.609-615. </w:t>
+              <w:t xml:space="preserve">Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.34-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2011.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/psych.2013.410A007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953996v1</w:t>
+                <w:t xml:space="preserve">hal-02161030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et mémorisation des émotions dans la démence de type Alzheimer: revue critique de la littérature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabella Morrone</w:t>
+                <w:t xml:space="preserve">The Basic Empathy Scale in Adults (BES-A): Factor structure of a revised form.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Declercq</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Leïla Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychological Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (3), pp.679-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0032297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171626v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging and inhibition processes: The case of metaphor treatment.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Novella</w:t>
+                <w:t xml:space="preserve">Validation of a short French version of the UPPS-P Impulsive Behavior Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Billieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystel Besche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grazia Ceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Offerlin-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0019578⟩</w:t>
+              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (5), pp.609-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2011.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166775v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The basic empathy scale: A French validation of a measure of empathy in youth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny D’ambrosio</w:t>
+                <w:t xml:space="preserve">Identification et mémorisation des émotions dans la démence de type Alzheimer: revue critique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Morrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.307-314</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171604v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of a rehabilitation method based on a pathogenetic hypothesis of “theory of mind” impairment in schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aging and inhibition processes: The case of metaphor treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Morrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadja Kayser</w:t>
+                <w:t xml:space="preserve">Jean-Luc Novella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Sarfati</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 16 (1), pp.83-95. </w:t>
+              <w:t xml:space="preserve">Psychology and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (3), pp.697-701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09602010443000236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/a0019578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171606v1</w:t>
+                <w:t xml:space="preserve">hal-02166775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-decision lexical tasks in thought-disordered schizophrenic patients: A path towards cognitive remediation?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The basic empathy scale: A French validation of a measure of empathy in youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davina Didon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandl.2005.03.003⟩</w:t>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (2), pp.160-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2008.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171607v1</w:t>
+                <w:t xml:space="preserve">hal-05171604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic context-processing deficit in thought-disordered schizophrenic patients: Evidence from new semantic priming paradigms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Passerieux</w:t>
+                <w:t xml:space="preserve">Elaboration of a rehabilitation method based on a pathogenetic hypothesis of “theory of mind” impairment in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Kayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13546800244000274⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (1), pp.83-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09602010443000236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171610v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous apprennent les études de mots chez les schizophrènes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Double-decision lexical tasks in thought-disordered schizophrenic patients: A path towards cognitive remediation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (3), pp.395-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2005.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171627v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du discours dans les états de stress post-traumatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Semantic context-processing deficit in thought-disordered schizophrenic patients: Evidence from new semantic priming paradigms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Lacassagne</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Passerieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 8 (3), pp.173-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13546800244000274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171630v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects cognitifs des hallucinations auditives chez les patients schizophrènes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Analyse du discours dans les états de stress post-traumatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hardy- Baylé M.-C.</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Charaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 65, pp.325-339</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, XXVII, pp.15-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171631v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluency versus Conscious Recollection in Category-Production Performance: The Performance of Schizophrenic Patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Que nous apprennent les études de mots chez les schizophrènes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Passerieux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 101 (521-543)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05171614v1</w:t>
+                <w:t xml:space="preserve">hal-05171627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de textes autour du concept de « race »: Deux discours de Jean-Marie Le Pen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Aspects cognitifs des hallucinations auditives chez les patients schizophrènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kecskemeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Richard</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardy- Baylé M.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 44, pp.153-162</w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 65, pp.325-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171633v1</w:t>
+                <w:t xml:space="preserve">hal-05171631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntactic and semantic processing in schizophrenic patients evaluated by lexical-decision tasks.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Fluency versus Conscious Recollection in Category-Production Performance: The Performance of Schizophrenic Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037//0894-4105.11.4.498⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (2), pp.100-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/brcg.1998.1061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171618v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du traitement des informations contextuelles syntaxiques lors d'une tâche de décision lexicale chez des sujets schizophrènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Analyse de textes autour du concept de « race »: Deux discours de Jean-Marie Le Pen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 44, pp.153-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impairment of Semantic Categorization Processes among Thought-Disordered Schizophrenic Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Widlöcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Canadian Journal of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 43 (3), pp.271-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/070674379804300306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntactic and semantic processing in schizophrenic patients evaluated by lexical-decision tasks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaun Segui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 11 (4), pp.498-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037//0894-4105.11.4.498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attribution of intentions to others in people with schizophrenia: a non-verbal exploration with comic strips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hardybayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Widlocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 25 (3), pp.199-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0920-9964(97)00025-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude du traitement des informations contextuelles syntaxiques lors d'une tâche de décision lexicale chez des sujets schizophrènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Segui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Canadian Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1996, 41 (9), pp.587-594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/070674379604100908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Effects of Exposure to Pleasant/Unpleasant stimuli on Body Posture: a Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Monéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Vergilino-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les troubles du spectre de la schizophrénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Verhaegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychopathologie cognitive, Enfant, adolescent, adulte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.153-179, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épisode dépressif caractérisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bungener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Soumet-Leman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychopathologie cognitive : enfant, adolescent, adulte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod/Armand Colin, pp.23, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6219,241 +6849,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychopathologies de l'adulte - Approche intégrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bungener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2018, 978-2100775804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychopathologies de l'adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bungener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, coll. Campus psychologie, 2002, 2-200-26472-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychopathologie cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000, 978-2130505785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6463,154 +7093,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels apports de l’étude des traits de personnalité hypomaniaque en population générale pour comprendre le trouble bipolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GREPACO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lilles, Jun 2017, Lilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6620,518 +7250,518 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which common cognitive markers between schizotypic and hypomanic personality? A semantic-emotionnal priming study. personality: an electrophysiological study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Is the processing of irony modulated by the level of schizotypy or hypomanic personality? An ERP study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Iakimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Congress of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561798v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the processing of irony modulated by the level of schizotypy or hypomanic personality? An ERP study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Which common cognitive markers between schizotypic and hypomanic personality? A semantic-emotionnal priming study. personality: an electrophysiological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Iakimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Congress of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561797v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Version of the Hypomanic Personality Scale (HPS) : Factorial Structure in a Non-Clinical Student Sample</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Theory of Mind and Hypomanic Personality in General Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Congress of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nice, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231758v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of Mind and Hypomanic Personality in General Population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">French Version of the Hypomanic Personality Scale (HPS) : Factorial Structure in a Non-Clinical Student Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Congress of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nice, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231765v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId208"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7278,51 +7908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Traykova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maranci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barri&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche-Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2025.03.060" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Dallagi-Belkilani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.04.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572133v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bockstal-Fieulaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Gillespie-Lynch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aut.2022.0080" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khira El Bouragui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Rossignol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000295" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282031v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heeren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopy.12655" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher&#8208;ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Obert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benzerouk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2021.111346" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Labalestra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.598114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508004v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gilles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2019.106187" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passerieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Hardy-Bayl&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-9338(02)00630-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wauthia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397329v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutt&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2019.04.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gobin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gierski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/neu.2019.9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397500v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canivet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Morrone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.08.020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167832v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0468" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166804v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00108" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860323v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Achim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kaladjian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2016.09.039" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.12534" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860600v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Iakimova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thuaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.12366" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781720v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0650-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916618v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Giot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2015.1020147" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916614v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2015.07.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04560529v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138877" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01237677v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138877.t001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916621v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.12.042" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03244936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hardy-Bayl&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passerieux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.12137" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lesgourgues" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia B&#233;chiri-Payet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NDT.S71922" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954004v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nst061" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03265494v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889470v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrina Al A&#239;n" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Baudouin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00454" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954000v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Ambrosio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bensalah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032297" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161030v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baltazart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portefaix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2013.410A007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953996v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Ceschi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Offerlin-Meyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2011.09.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53CSLQL8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171626v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Novella" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019578" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171604v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Didon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2008.09.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171606v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Kayser" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sarfati" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602010443000236" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171607v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2005.03.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171610v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546800244000274" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171627v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171630v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Charaoui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kecskemeti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy- Bayl&#233; M.-C." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171614v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brcg.1998.1061" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGTGD02W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171633v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171618v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaun Segui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037//0894-4105.11.4.498" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171635v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Segui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Mesure" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/070674379604100908" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02318742v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Rinaldi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verhaegen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217648v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soumet-Leman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259546v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259591v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171640v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014243v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04561798v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Iakimova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04561797v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cailles" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231758v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231765v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601329v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2026.01.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Traykova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maranci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barri&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche-Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2025.03.060" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Dallagi-Belkilani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Olivier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.04.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2024.03.031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bockstal-Fieulaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Gillespie-Lynch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aut.2022.0080" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171621v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khira El Bouragui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Rossignol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361416v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Labalestra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefebvre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.598114" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heeren" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopy.12655" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher&#8208;ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Obert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benzerouk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2021.111346" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gilles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2019.106187" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passerieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Hardy-Bayl&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-9338(02)00630-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutt&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2019.04.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397444v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gobin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gierski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/neu.2019.9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wauthia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canivet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Morrone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.08.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167832v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0468" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166804v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00108" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860323v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Achim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kaladjian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2016.09.039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860328v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.12534" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Iakimova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thuaire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.12366" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781720v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0650-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01237677v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138877.t001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04560529v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138877" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916614v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2015.07.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Giot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2015.1020147" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916621v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.12.042" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03244936v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hardy-Bayl&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passerieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.12137" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171598v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lesgourgues" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia B&#233;chiri-Payet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NDT.S71922" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03265494v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954004v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nst061" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889470v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrina Al A&#239;n" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Baudouin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00454" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161030v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baltazart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portefaix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2013.410A007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954000v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Ambrosio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bensalah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032297" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953996v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Ceschi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Offerlin-Meyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2011.09.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53CSLQL8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171626v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166775v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Novella" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019578" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171604v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Didon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2008.09.020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171606v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Kayser" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sarfati" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602010443000236" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171607v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2005.03.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171610v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546800244000274" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171630v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Charaoui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171627v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171631v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kecskemeti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy- Bayl&#233; M.-C." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171614v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brcg.1998.1061" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGTGD02W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171633v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Richard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171615v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Mesure" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Widl&#246;cher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/070674379804300306" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171618v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaun Segui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037//0894-4105.11.4.498" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171620v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sarfati" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hardybayle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Widlocher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0920-9964(97)00025-x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH8Z25KR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171635v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Segui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/070674379604100908" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04779799v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mon&#233;ger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Vergilino-Perez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02318742v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Rinaldi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verhaegen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217648v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soumet-Leman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259546v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259591v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171640v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014243v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04561797v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cailles" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04561798v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Iakimova" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231765v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231758v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>