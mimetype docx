--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -75,6386 +75,6490 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting common processes across psychotherapies through AI</w:t>
+                <w:t xml:space="preserve">Might autobiographical memory be the best predictor of affective theory of mind in schizophrenia and in the general population?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+                <w:t xml:space="preserve">Manel Dallagi-Belkilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélémy Serres</w:t>
+                <w:t xml:space="preserve">Fabien Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Bouyer</w:t>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Saur</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2026.01.003⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30 (5-6), pp.346-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13546805.2026.2628774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05601329v1</w:t>
+                <w:t xml:space="preserve">hal-05621141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extracting common processes across psychotherapies through AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Kazzi</w:t>
+                <w:t xml:space="preserve">Barthélémy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Coline Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Saur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2026.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465130v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative models of psychopathology and psychotherapy: A PRISMA-based scoping review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Kazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Saur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Fourel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2025.03.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16, pp.1715108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171592v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The captain wanted to stay with the sinking … (can't say boat)”: How hypomanic personality traits interfere with inhibitory control?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martina Traykova</w:t>
+                <w:t xml:space="preserve">Integrative models of psychopathology and psychotherapy: A PRISMA-based scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Saur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
+                <w:t xml:space="preserve">Solaine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Maranci</w:t>
+                <w:t xml:space="preserve">Thierry Kosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Barrière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+                <w:t xml:space="preserve">Géraldine Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2025.03.060⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2025.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171590v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Basic Empathy Scale in an Arabic-speaking population: The BES-Ar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“The captain wanted to stay with the sinking … (can't say boat)”: How hypomanic personality traits interfere with inhibitory control?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Traykova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Dallagi-Belkilani</w:t>
+                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Olivier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Jean-Baptiste Maranci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.04.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 186, pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2025.03.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171595v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding schizophrenia: ChatGPT's role in clinical and neuropsychological assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+                <w:t xml:space="preserve">Validation of the Basic Empathy Scale in an Arabic-speaking population: The BES-Ar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Dallagi-Belkilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Raffard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Marie Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 267 (1), pp.84-85. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (2), pp.149-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2024.03.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015154v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an Autism Training in a Much-Needed Context: The Case of France</w:t>
+                <w:t xml:space="preserve">Decoding schizophrenia: ChatGPT's role in clinical and neuropsychological assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Saade</w:t>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bockstal-Fieulaine</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Stéphane Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism in Adulthood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/aut.2022.0080⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 267 (1), pp.84-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2024.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572133v1</w:t>
+                <w:t xml:space="preserve">hal-05015154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la conscience de soi et de la distinction soi-autrui dans la prise de perspective.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of an Autism Training in a Much-Needed Context: The Case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bockstal-Fieulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khira El Bouragui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Kristen Gillespie-Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandy Rossignol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 63 (3), pp.431-444. </w:t>
+              <w:t xml:space="preserve">Autism in Adulthood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (3), pp.289-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/cap0000295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/aut.2022.0080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171621v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Psychological Vulnerability Factors for Bipolar Disorders on a Semantic Mediated Priming Task</w:t>
+                <w:t xml:space="preserve">Rôle de la conscience de soi et de la distinction soi-autrui dans la prise de perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Labalestra</w:t>
+                <w:t xml:space="preserve">Khira El Bouragui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+                <w:t xml:space="preserve">Mandy Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.598114⟩</w:t>
+              <w:t xml:space="preserve">Canadian Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (3), pp.431-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cap0000295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361416v1</w:t>
+                <w:t xml:space="preserve">hal-05171621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive and negative urgency as a single coherent construct: Evidence from a large‐scale network analysis in clinical and non‐clinical samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Billieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Billieux</w:t>
+                <w:t xml:space="preserve">Alexandre Heeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Heeren</w:t>
+                <w:t xml:space="preserve">Lucien Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Rochat</w:t>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Personality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 89 (6), pp.1252-1262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jopy.12655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural correlates of semantic ambiguity resolution in paucisymptomatic bipolar disorder patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raucher‐chéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Raucher‐chéné</w:t>
+                <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Obert</w:t>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Gierski</w:t>
+                <w:t xml:space="preserve">Farid Benzerouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 316, pp.111346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pscychresns.2021.111346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the role of social cognition processes at early steps of alcohol abuse: The influence of affective theory of mind</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Psychological Vulnerability Factors for Bipolar Disorders on a Semantic Mediated Priming Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Labalestra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Lannoy</w:t>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Gilles</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2019.106187⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.598114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.598114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508004v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexical decision tasks in depressive patients: semantic priming before and after clinical improvement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+                <w:t xml:space="preserve">Disentangling the role of social cognition processes at early steps of alcohol abuse: The influence of affective theory of mind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benzerouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Passerieux</w:t>
+                <w:t xml:space="preserve">Audrey Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Hardy-Baylé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ali Oker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (2), pp.69-74. </w:t>
+              <w:t xml:space="preserve">Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.106187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0924-9338(02)00630-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2019.106187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171612v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry of affect in verbal irony understanding: What about the N400 and P600 components?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lexical decision tasks in depressive patients: semantic priming before and after clinical improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Caillies</w:t>
+                <w:t xml:space="preserve">C. Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Gobin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.-C. Hardy-Baylé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneuroling.2019.04.004⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), pp.69-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0924-9338(02)00630-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397329v1</w:t>
+                <w:t xml:space="preserve">hal-05171612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential semantic processing in patients with schizophrenia versus bipolar disorder: an N400 study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymmetry of affect in verbal irony understanding: What about the N400 and P600 components?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Raucher-Chéné</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Pamela Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gobin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Caillies</w:t>
+                <w:t xml:space="preserve">Alexandre Coutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropsychiatrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/neu.2019.9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, pp.268-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneuroling.2019.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397444v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des avatars pour entraîner la prise de perspective : Vers un protocole novateur pour réduire la détresse personnelle dans la dépression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khira El Bouragui</w:t>
+                <w:t xml:space="preserve">Differential semantic processing in patients with schizophrenia versus bipolar disorder: an N400 study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Raucher-Chéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Wauthia</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Neuropsychiatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (6), pp.337-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/neu.2019.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171624v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des avatars pour entraîner la prise de perspective : Vers un protocole novateur pour réduire la détresse personnelle dans la dépression.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Des avatars pour entraîner la prise de perspective : Vers un protocole novateur pour réduire la détresse personnelle dans la dépression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khira El Bouragui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Wauthia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandy Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 24 (3), pp.23-30</w:t>
+              <w:t xml:space="preserve">, 2019, XXIV, pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860695v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief aerobic exercise immediately enhances visual attentional control and perceptual speed. Testing the mediating role of feelings of energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Legrand</w:t>
+                <w:t xml:space="preserve">Des avatars pour entraîner la prise de perspective : Vers un protocole novateur pour réduire la détresse personnelle dans la dépression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khira El Bouragui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Albinet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erika Wauthia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandy Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.23-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397500v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire sémantique dans le trouble bipolaire : une revue de la littérature</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brief aerobic exercise immediately enhances visual attentional control and perceptual speed. Testing the mediating role of feelings of energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Morrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/nrp.2018.0468⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 191, pp.25-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2018.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167832v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Correlates of Semantic Inhibition in Relation to Hypomanic Traits: An fMRI Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mémoire sémantique dans le trouble bipolaire : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Labalestra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.213-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2018.0468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2018.00108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02166804v1</w:t>
+                <w:t xml:space="preserve">hal-02167832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbal fluency in bipolar disorders: A systematic review and meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Neural Correlates of Semantic Inhibition in Relation to Hypomanic Traits: An fMRI Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2016.09.039⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2018.00108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860323v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the N400 component in relation to hypomanic personality traits in a word meaning ambiguity resolution task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Verbal fluency in bipolar disorders: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Achim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kaladjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pcn.12534⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 207, pp.359-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2016.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860328v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological correlates of emotional meaning in context in relation to facets of schizotypal personality traits: A dimensional study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Modulation of the N400 component in relation to hypomanic personality traits in a word meaning ambiguity resolution task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Flavien Thuaire</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Kaladjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 70 (3), pp.141-150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pcn.12366⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 71 (9), pp.637-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pcn.12534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860600v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Basic Empathy Scale adapted to French middle childhood: Structure and development of empathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrophysiological correlates of emotional meaning in context in relation to facets of schizotypal personality traits: A dimensional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Iakimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Bensalah</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flavien Thuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-015-0650-8⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (3), pp.141-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pcn.12366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02781720v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional Meaning in Context in Relation to Hypomanic Personality Traits: An ERP Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Basic Empathy Scale adapted to French middle childhood: Structure and development of empathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138877.t001⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (4), pp.1410-1420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-015-0650-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237677v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02781720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional Meaning in Context in Relation to Hypomanic Personality Traits: An ERP Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Thuaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galina Iakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (9), pp.e0138877. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factor structure of the French version of the Hypomanic Personality Scale (HPS) in non-clinical young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 62, pp.105 - 113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comppsych.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired conscious memory in non-clinical schizotypy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Emotional Meaning in Context in Relation to Hypomanic Personality Traits: An ERP Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coutté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Thuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Iakimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (3), pp.243 - 253. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (e0138877), </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13546805.2015.1020147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138877.t001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916618v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of mind and hypomanic traits in general population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Impaired conscious memory in non-clinical schizotypy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2013.12.042⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (3), pp.243 - 253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13546805.2015.1020147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916621v1</w:t>
+                <w:t xml:space="preserve">hal-01916618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and brain measures (N400) of semantic priming in patients with schizophrenia: Test-retest effect in a longitudinal study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Galina Iakimova</w:t>
+                <w:t xml:space="preserve">Theory of mind and hypomanic traits in general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harold Mouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pcn.12137⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 215 (3), pp.694 - 699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2013.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244936v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remediation of context-processing deficits in schizophrenia: preliminary data with ambiguous sentences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Behavioral and brain measures (N400) of semantic priming in patients with schizophrenia: Test-retest effect in a longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Terrien</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Iakimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lesgourgues</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatric Disease and Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/NDT.S71922⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.365 - 373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pcn.12137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171598v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and brain measures (N400) of semantic priming in patients with schizophrenia: Test-retest effect in a longitudinal study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Remediation of context-processing deficits in schizophrenia: preliminary data with ambiguous sentences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lesgourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Béchiri-Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pcn.12137⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychiatric Disease and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (4), pp.2307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/NDT.S71922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265494v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear association between social anxiety symptoms and neural activations to angry faces: from subclinical to clinical levels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavioral and brain measures (N400) of semantic priming in patients with schizophrenia: Test-retest effect in a longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Iakimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/scan/nst061⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.365 - 373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pcn.12137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954004v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the emotional core of the multidimensional Machiavellian personality trait?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear association between social anxiety symptoms and neural activations to angry faces: from subclinical to clinical levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syrina Al Aïn</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00454⟩</w:t>
+              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.880-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/scan/nst061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889470v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural substrates of forward and backward associative priming: A functional MRI study.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Caillies</w:t>
+                <w:t xml:space="preserve">What is the emotional core of the multidimensional Machiavellian personality trait?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrina Al Aïn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fantini-Hauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Baltazart</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Yves Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/psych.2013.410A007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161030v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Basic Empathy Scale in Adults (BES-A): Factor structure of a revised form.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny d'Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny d'Ambrosio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Leïla Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (3), pp.679-691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/a0032297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a short French version of the UPPS-P Impulsive Behavior Scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucien Rochat</w:t>
+                <w:t xml:space="preserve">Neural substrates of forward and backward associative priming: A functional MRI study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Baltazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazia Ceschi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Offerlin-Meyer</w:t>
+                <w:t xml:space="preserve">Christophe Portefaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2011.09.001⟩</w:t>
+              <w:t xml:space="preserve">Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.34-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/psych.2013.410A007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01953996v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et mémorisation des émotions dans la démence de type Alzheimer: revue critique de la littérature</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation of a short French version of the UPPS-P Impulsive Behavior Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Billieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia Ceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Offerlin-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (5), pp.609-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2011.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171626v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging and inhibition processes: The case of metaphor treatment.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Identification et mémorisation des émotions dans la démence de type Alzheimer: revue critique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Morrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Besche</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Aging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.307-314</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166775v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The basic empathy scale: A French validation of a measure of empathy in youth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aging and inhibition processes: The case of metaphor treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Morrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Novella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny D’ambrosio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+                <w:t xml:space="preserve">Chrystel Besche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2008.09.020⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (3), pp.697-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0019578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171604v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of a rehabilitation method based on a pathogenetic hypothesis of “theory of mind” impairment in schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The basic empathy scale: A French validation of a measure of empathy in youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadja Kayser</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
+                <w:t xml:space="preserve">Davina Didon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09602010443000236⟩</w:t>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (2), pp.160-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2008.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171606v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-decision lexical tasks in thought-disordered schizophrenic patients: A path towards cognitive remediation?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Elaboration of a rehabilitation method based on a pathogenetic hypothesis of “theory of mind” impairment in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Kayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandl.2005.03.003⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (1), pp.83-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09602010443000236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171607v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic context-processing deficit in thought-disordered schizophrenic patients: Evidence from new semantic priming paradigms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Double-decision lexical tasks in thought-disordered schizophrenic patients: A path towards cognitive remediation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (3), pp.395-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2005.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13546800244000274⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05171610v1</w:t>
+                <w:t xml:space="preserve">hal-05171607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du discours dans les états de stress post-traumatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Semantic context-processing deficit in thought-disordered schizophrenic patients: Evidence from new semantic priming paradigms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Lacassagne</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Passerieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 8 (3), pp.173-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13546800244000274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171630v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous apprennent les études de mots chez les schizophrènes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Analyse du discours dans les états de stress post-traumatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Passerieux</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Charaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 101 (521-543)</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, XXVII, pp.15-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171627v1</w:t>
+                <w:t xml:space="preserve">hal-05171630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects cognitifs des hallucinations auditives chez les patients schizophrènes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Que nous apprennent les études de mots chez les schizophrènes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hardy- Baylé M.-C.</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Passerieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 65, pp.325-339</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 101 (521-543)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171631v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluency versus Conscious Recollection in Category-Production Performance: The Performance of Schizophrenic Patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Aspects cognitifs des hallucinations auditives chez les patients schizophrènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kecskemeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Laurent</w:t>
+                <w:t xml:space="preserve">Hardy- Baylé M.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 65, pp.325-339</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171614v1</w:t>
+                <w:t xml:space="preserve">hal-05171631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de textes autour du concept de « race »: Deux discours de Jean-Marie Le Pen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Fluency versus Conscious Recollection in Category-Production Performance: The Performance of Schizophrenic Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Richard</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (2), pp.100-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/brcg.1998.1061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171633v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment of Semantic Categorization Processes among Thought-Disordered Schizophrenic Patients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Besche</w:t>
+                <w:t xml:space="preserve">Analyse de textes autour du concept de « race »: Deux discours de Jean-Marie Le Pen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Widlöcher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
+                <w:t xml:space="preserve">Jean-Luc Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Canadian Journal of Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 44, pp.153-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171615v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntactic and semantic processing in schizophrenic patients evaluated by lexical-decision tasks.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Impairment of Semantic Categorization Processes among Thought-Disordered Schizophrenic Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Widlöcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 11 (4), pp.498-505. </w:t>
+              <w:t xml:space="preserve">The Canadian Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 43 (3), pp.271-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037//0894-4105.11.4.498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/070674379804300306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171618v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attribution of intentions to others in people with schizophrenia: a non-verbal exploration with comic strips</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syntactic and semantic processing in schizophrenic patients evaluated by lexical-decision tasks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Sarfati</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jaun Segui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0920-9964(97)00025-x⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 11 (4), pp.498-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037//0894-4105.11.4.498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171620v1</w:t>
+                <w:t xml:space="preserve">hal-05171618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Attribution of intentions to others in people with schizophrenia: a non-verbal exploration with comic strips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hardybayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Widlocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 25 (3), pp.199-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0920-9964(97)00025-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude du traitement des informations contextuelles syntaxiques lors d'une tâche de décision lexicale chez des sujets schizophrènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Segui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Mesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Canadian Journal of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 41 (9), pp.587-594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/070674379604100908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6464,130 +6568,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Exposure to Pleasant/Unpleasant stimuli on Body Posture: a Systematic Review and Meta-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Monéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Vergilino-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6597,249 +6701,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les troubles du spectre de la schizophrénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Verhaegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychopathologie cognitive, Enfant, adolescent, adulte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.153-179, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épisode dépressif caractérisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bungener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Soumet-Leman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychopathologie cognitive : enfant, adolescent, adulte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod/Armand Colin, pp.23, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6849,241 +6953,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychopathologies de l'adulte - Approche intégrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bungener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2018, 978-2100775804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychopathologies de l'adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bungener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, coll. Campus psychologie, 2002, 2-200-26472-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychopathologie cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000, 978-2130505785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7093,154 +7197,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels apports de l’étude des traits de personnalité hypomaniaque en population générale pour comprendre le trouble bipolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GREPACO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lilles, Jun 2017, Lilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7250,518 +7354,518 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the processing of irony modulated by the level of schizotypy or hypomanic personality? An ERP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galina Iakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Congress of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which common cognitive markers between schizotypic and hypomanic personality? A semantic-emotionnal priming study. personality: an electrophysiological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Iakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Congress of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of Mind and Hypomanic Personality in General Population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">French Version of the Hypomanic Personality Scale (HPS) : Factorial Structure in a Non-Clinical Student Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Congress of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nice, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231765v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Version of the Hypomanic Personality Scale (HPS) : Factorial Structure in a Non-Clinical Student Sample</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Theory of Mind and Hypomanic Personality in General Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Congress of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nice, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231758v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId232"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7908,51 +8012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601329v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2026.01.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Traykova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maranci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barri&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche-Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2025.03.060" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Dallagi-Belkilani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Olivier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.04.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2024.03.031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bockstal-Fieulaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Gillespie-Lynch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aut.2022.0080" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171621v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khira El Bouragui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Rossignol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361416v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Labalestra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefebvre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.598114" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heeren" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopy.12655" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher&#8208;ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Obert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benzerouk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2021.111346" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gilles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2019.106187" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passerieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Hardy-Bayl&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-9338(02)00630-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutt&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2019.04.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397444v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gobin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gierski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/neu.2019.9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wauthia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canivet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Morrone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.08.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167832v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0468" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166804v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00108" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860323v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Achim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kaladjian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2016.09.039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860328v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.12534" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Iakimova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thuaire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.12366" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781720v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0650-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01237677v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138877.t001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04560529v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138877" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916614v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2015.07.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Giot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2015.1020147" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916621v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.12.042" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03244936v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hardy-Bayl&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passerieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.12137" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171598v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lesgourgues" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia B&#233;chiri-Payet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NDT.S71922" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03265494v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954004v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nst061" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889470v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrina Al A&#239;n" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Baudouin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00454" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161030v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baltazart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portefaix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2013.410A007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954000v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Ambrosio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bensalah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032297" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953996v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Ceschi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Offerlin-Meyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2011.09.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53CSLQL8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171626v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166775v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Novella" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019578" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171604v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Didon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2008.09.020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171606v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Kayser" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sarfati" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602010443000236" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171607v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2005.03.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171610v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546800244000274" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171630v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Charaoui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171627v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171631v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kecskemeti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy- Bayl&#233; M.-C." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171614v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brcg.1998.1061" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGTGD02W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171633v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Richard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171615v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Mesure" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Widl&#246;cher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/070674379804300306" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171618v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaun Segui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037//0894-4105.11.4.498" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171620v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sarfati" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hardybayle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Widlocher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0920-9964(97)00025-x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH8Z25KR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171635v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Segui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/070674379604100908" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04779799v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mon&#233;ger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Vergilino-Perez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02318742v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Rinaldi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verhaegen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217648v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soumet-Leman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259546v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259591v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171640v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014243v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04561797v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cailles" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04561798v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Iakimova" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231765v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231758v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05621141v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Dallagi-Belkilani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche-Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2026.2628774" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2026.01.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Traykova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maranci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barri&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2025.03.060" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Olivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.04.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015154v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2024.03.031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572133v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bockstal-Fieulaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Gillespie-Lynch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aut.2022.0080" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khira El Bouragui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Rossignol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000295" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heeren" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopy.12655" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366665v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher&#8208;ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Obert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benzerouk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2021.111346" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Labalestra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefebvre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.598114" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508004v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gilles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2019.106187" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171612v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passerieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Hardy-Bayl&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-9338(02)00630-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutt&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2019.04.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gobin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gierski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/neu.2019.9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wauthia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860695v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397500v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canivet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Morrone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.08.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167832v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0468" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00108" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Achim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kaladjian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2016.09.039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860328v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.12534" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860600v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Iakimova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thuaire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.12366" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781720v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0650-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04560529v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138877" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2015.07.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01237677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138877.t001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916618v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Giot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2015.1020147" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916621v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.12.042" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03244936v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hardy-Bayl&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passerieux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.12137" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171598v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lesgourgues" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia B&#233;chiri-Payet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NDT.S71922" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03265494v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954004v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tran" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nst061" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889470v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrina Al A&#239;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Baudouin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00454" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954000v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Ambrosio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bensalah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032297" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161030v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baltazart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portefaix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2013.410A007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953996v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Ceschi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Offerlin-Meyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2011.09.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53CSLQL8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166775v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Novella" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019578" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171604v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Didon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2008.09.020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171606v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Kayser" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sarfati" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602010443000236" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171607v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2005.03.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171610v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546800244000274" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171630v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Charaoui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171627v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171631v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kecskemeti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy- Bayl&#233; M.-C." TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171614v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brcg.1998.1061" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGTGD02W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171633v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Richard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171615v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Mesure" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Widl&#246;cher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/070674379804300306" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171618v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaun Segui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037//0894-4105.11.4.498" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171620v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sarfati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hardybayle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Widlocher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0920-9964(97)00025-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH8Z25KR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171635v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Segui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/070674379604100908" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04779799v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mon&#233;ger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Vergilino-Perez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02318742v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Rinaldi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verhaegen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217648v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soumet-Leman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259546v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259591v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171640v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014243v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04561797v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cailles" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04561798v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Iakimova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231758v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231765v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>