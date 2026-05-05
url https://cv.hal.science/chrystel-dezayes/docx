--- v0 (2026-03-22)
+++ v1 (2026-05-05)
@@ -10838,51 +10838,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C442F273"/>
+    <w:nsid w:val="D183D871"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>