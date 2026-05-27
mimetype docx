--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -186,51 +186,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -354,1446 +354,1442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INTERREG NWE DGE-ROLLOUT project: What are the contributions to the development of geothermal energy in Hauts-de-France?</w:t>
+                <w:t xml:space="preserve">Updated evaluation of the potential resources of geothermal lithium (Li) and rubidium (Rb) in the Upper Rhine Graben (URG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bernard Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Capar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Société Géologique du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32, p. 1-20. </w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 140, pp.103724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54563/asgn.2637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2026.103724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206613v1</w:t>
+                <w:t xml:space="preserve">hal-05629007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating geothermal energy and carbon capture and storage technologies: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The INTERREG NWE DGE-ROLLOUT project: What are the contributions to the development of geothermal energy in Hauts-de-France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Dezayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Loschetter</w:t>
+                <w:t xml:space="preserve">Estelle Petitclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Kervévan</w:t>
+                <w:t xml:space="preserve">Yves Vanbrabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rowena Stead</w:t>
+                <w:t xml:space="preserve">Frédéric Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Le Guénan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Dezayes</w:t>
+                <w:t xml:space="preserve">Laure Capar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 210, pp.115179. </w:t>
+              <w:t xml:space="preserve">Annales de la Société Géologique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, p. 1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2024.115179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54563/asgn.2637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868427v1</w:t>
+                <w:t xml:space="preserve">hal-05206613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the permeability of crystalline rocks from geological data in remote northern environments: advantages and limitations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Integrating geothermal energy and carbon capture and storage technologies: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Loschetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kervévan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowena Stead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Guénan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-024-02865-0⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 210, pp.115179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2024.115179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866642v1</w:t>
+                <w:t xml:space="preserve">hal-04868427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale fracture networks and their impact on hydroshearing response in the Canadian Shield (Kuujjuaq, Canada)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mafalda M Miranda</w:t>
+                <w:t xml:space="preserve">Estimating the permeability of crystalline rocks from geological data in remote northern environments: advantages and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafalda Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmin Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Wigston</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Perreault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomechanics and Geophysics for Geo-Energy and Geo-Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-024-02865-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40948-023-00618-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04155152v1</w:t>
+                <w:t xml:space="preserve">hal-04866642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard rock aquifer architecture and water circulation levels in the Strengbach critical zone observatory (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Viville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 355 (S1), pp.185-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crgeos.239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04431301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating theoretical stress regime for engineered geothermal energy systems in an arctic community (Kuujjuaq, Canada)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Multiscale fracture networks and their impact on hydroshearing response in the Canadian Shield (Kuujjuaq, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mafalda M Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmin Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Wigston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Perreault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.193⟩</w:t>
+              <w:t xml:space="preserve">Geomechanics and Geophysics for Geo-Energy and Geo-Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40948-023-00618-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001170v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential areas of interest for the development of geothermal energy in La Réunion Island based on GIS analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Estimating theoretical stress regime for engineered geothermal energy systems in an arctic community (Kuujjuaq, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafalda M Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bhavani Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 421, pp.107450. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 355, pp.85 - 108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511687v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-Economic Assessment of Geothermal Resources in the Variscan Basement of the Northern Upper Rhine Graben</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential areas of interest for the development of geothermal energy in La Réunion Island based on GIS analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Dezayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthis Frey</w:t>
+                <w:t xml:space="preserve">Vincent Famin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen van der Vaart</w:t>
+                <w:t xml:space="preserve">Bruno Tourlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian Bär</w:t>
+                <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bossennec</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bhavani Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11053-022-10138-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 421, pp.107450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938044v1</w:t>
+                <w:t xml:space="preserve">hal-03511687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical signature of the transition zone between the sedimentary cover and the basement from an analogue of the Rhine Graben</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techno-Economic Assessment of Geothermal Resources in the Variscan Basement of the Northern Upper Rhine Graben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthis Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bretaudeau</w:t>
+                <w:t xml:space="preserve">Jeroen van der Vaart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Darnet</w:t>
+                <w:t xml:space="preserve">Kristian Bär</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Porté</w:t>
+                <w:t xml:space="preserve">Claire Bossennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lerouge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samantha Neeb</w:t>
+                <w:t xml:space="preserve">Philippe Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2022.102356⟩</w:t>
+              <w:t xml:space="preserve">Natural Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11053-022-10138-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687189v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding heat transfer along extensional faults: The case of the Ambilobe and Ambanja geothermal systems of Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geophysical signature of the transition zone between the sedimentary cover and the basement from an analogue of the Rhine Graben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rajaobelison</w:t>
+                <w:t xml:space="preserve">Mathieu Darnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Raymond</w:t>
+                <w:t xml:space="preserve">J. Porté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Malo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samantha Neeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geothermics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 104, pp.102455. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2022.102455⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 102, pp.102356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2022.102356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694776v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An online survey to explore the awareness and acceptance of geothermal energy among an educated segment of the population in five European and American countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding heat transfer along extensional faults: The case of the Ambilobe and Ambanja geothermal systems of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rajaobelison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Balzan-Alzate</w:t>
+                <w:t xml:space="preserve">J. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sanchez-Lopez</w:t>
+                <w:t xml:space="preserve">M. Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Blessent</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Larmagnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermal Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 104, pp.102455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40517-021-00188-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2022.102455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03163285v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical approach to infer terrestrial heat flux from shallow temperature profiles in remote northern regions</w:t>
               </w:r>
@@ -1818,51 +1814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Isabel Velez Márquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmin Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geothermics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 93, pp.102064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1890,4148 +1886,4282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated 3D geological modelling of the northern Upper Rhine Graben by joint inversion of gravimetry and magnetic data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An online survey to explore the awareness and acceptance of geothermal energy among an educated segment of the population in five European and American countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Weinert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kristian Bär</w:t>
+                <w:t xml:space="preserve">D. Balzan-Alzate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen van Der Vaart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">J. Sanchez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Blessent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228927⟩</w:t>
+              <w:t xml:space="preserve">Geothermal Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40517-021-00188-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234500v1</w:t>
+                <w:t xml:space="preserve">insu-03163285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural control on fluid circulation in a graben system: Constraints from the Saint Pierre Bois quarry (Vosges, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Integrated 3D geological modelling of the northern Upper Rhine Graben by joint inversion of gravimetry and magnetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthis Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Weinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Bär</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen van Der Vaart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2021.104323⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 813, pp.228927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746458v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Engineered Geothermal Energy Systems a Viable Solution for Arctic Off-Grid Communities? A Techno-Economic Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Structural control on fluid circulation in a graben system: Constraints from the Saint Pierre Bois quarry (Vosges, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w13243526⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.104323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2021.104323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744325v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Petrophysical Rock Properties in North Madagascar: Implications for Geothermal Resource Exploration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Are Engineered Geothermal Energy Systems a Viable Solution for Arctic Off-Grid Communities? A Techno-Economic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafalda Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Willis-Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Larmagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11053-021-09875-9⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (24), pp.3526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13243526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745845v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of geothermal systems in Madagascar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Assessment of Petrophysical Rock Properties in North Madagascar: Implications for Geothermal Resource Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rajaobelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Larmagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermal Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40517-020-00176-7⟩</w:t>
+              <w:t xml:space="preserve">Natural Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (5), pp.3261-3287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11053-021-09875-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710388v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of a walk‐above vertical seismic profiling survey acquired at the Thônex‐01 geothermal well (Switzerland) to delineate fractured carbonate formations for geothermal development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guglielmetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Corubolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnand Bitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Prospecting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68 (4), pp.1139-1153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2478.12912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty and Risk Evaluation of Deep Geothermal Energy Source for Heat Production and Electricity Generation in Remote Northern Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mafalda M Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmin Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (16), pp.4221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en13164221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and fate of hydrothermal fluids at Piton des Neiges volcano (Réunion Island): A geochemical and isotopic (O, H, C, Sr, Li, Cl) study of thermal springs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classification of geothermal systems in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rajaobelison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Dezayes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 392, pp.106682. </w:t>
+              <w:t xml:space="preserve">Geothermal Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.106682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40517-020-00176-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538144v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical properties of surficial rocks: a tool to characterize geothermal resources of remote northern regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin and fate of hydrothermal fluids at Piton des Neiges volcano (Réunion Island): A geochemical and isotopic (O, H, C, Sr, Li, Cl) study of thermal springs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhavani Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Famin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Miranda</w:t>
+                <w:t xml:space="preserve">Pierre Agrinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Giordano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Raymond</w:t>
+                <w:t xml:space="preserve">Bertrand Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pereira</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geneviève Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermal Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 392, pp.106682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40517-020-0159-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.106682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911813v1</w:t>
+                <w:t xml:space="preserve">hal-02538144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing Paleofluid Circulation at the Hercynian Basement/Mesozoic Sedimentary Cover Interface in the Upper Rhine Graben</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Thermophysical properties of surficial rocks: a tool to characterize geothermal resources of remote northern regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/4849860⟩</w:t>
+              <w:t xml:space="preserve">Geothermal Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40517-020-0159-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062222v1</w:t>
+                <w:t xml:space="preserve">hal-02911813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The successful experience of IGCP636 project &amp;quot;Unifying international research forces to unlock and strengthen geothermal exploitation of the Americas and Europe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Reconstructing Paleofluid Circulation at the Hercynian Basement/Mesozoic Sedimentary Cover Interface in the Upper Rhine Graben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Episodes Journal of International Geoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/4849860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18814/epiiugs/2019/019014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02380979v1</w:t>
+                <w:t xml:space="preserve">hal-02062222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay minerals related to the circulation of geothermal fluids in boreholes at Rittershoffen (Alsace, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Vidal</w:t>
+                <w:t xml:space="preserve">The successful experience of IGCP636 project &amp;quot;Unifying international research forces to unlock and strengthen geothermal exploitation of the Americas and Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Blessent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Patrier</w:t>
+                <w:t xml:space="preserve">Jacqueline Lopez-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Genter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Dezayes</w:t>
+                <w:t xml:space="preserve">Michel Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.10.019⟩</w:t>
+              <w:t xml:space="preserve">Episodes Journal of International Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (3), pp.253-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18814/epiiugs/2019/019014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679630v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the physical properties of rocks from the Paleozoic to Permo-Triassic transition in the Upper Rhine Graben</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clay minerals related to the circulation of geothermal fluids in boreholes at Rittershoffen (Alsace, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Kushnir</w:t>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Heap</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Reuschlé</w:t>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermal Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40517-018-0103-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 349, pp.192 - 204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937196v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical tracing and modeling of surface and deep water–rock interactions in elementary granitic watersheds (Strengbach and Ringelbach CZOs, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Viville</w:t>
+                <w:t xml:space="preserve">Characterizing the physical properties of rocks from the Paleozoic to Permo-Triassic transition in the Upper Rhine Graben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kushnir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lucas</w:t>
+                <w:t xml:space="preserve">H. Albert Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Schacherer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Ranchoux</w:t>
+                <w:t xml:space="preserve">Thierry Reuschlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geochimica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11631-017-0163-5⟩</w:t>
+              <w:t xml:space="preserve">Geothermal Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40517-018-0103-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01524691v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressources géothermiques profondes au Québec et en Colombie : un secteur dont le développement pourrait s'inspirer des centrales géothermiques en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemical tracing and modeling of surface and deep water–rock interactions in elementary granitic watersheds (Strengbach and Ringelbach CZOs, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Viville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Blessent</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joseph Schacherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ranchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Geochimica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (3), pp.363-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11631-017-0163-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996840v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01524691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major geochemical characteristics of geothermal brines from the Upper Rhine Graben granitic basement with constraints on temperature and circulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les ressources géothermiques profondes au Québec et en Colombie : un secteur dont le développement pourrait s'inspirer des centrales géothermiques en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Blessent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01287555v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible natural fluid pathways from gravity pseudo-tomography in the geothermal fields of Northern Alsace (Upper Rhine Graben)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Major geochemical characteristics of geothermal brines from the Upper Rhine Graben granitic basement with constraints on temperature and circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Scheiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermal Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40517-014-0016-y⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 428, pp.27-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996946v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining fluid flow zones in a geothermal reservoir from thermal conductivity and temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Possible natural fluid pathways from gravity pseudo-tomography in the geothermal fields of Northern Alsace (Upper Rhine Graben)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Baillieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Haffen</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Yassine Abdelfettah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2012.11.001⟩</w:t>
+              <w:t xml:space="preserve">Geothermal Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40517-014-0016-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789047v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D model of fracture zones at Soultz-sous-Forêts based on geological data, image logs, induced microseismicity and vertical seismic profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determining fluid flow zones in a geothermal reservoir from thermal conductivity and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Sausse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Marc Diraison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joachim Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2010.01.011⟩</w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.32-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2012.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00558829v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the low permeable naturally fractured geothermal reservoir at Soultz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">3D model of fracture zones at Soultz-sous-Forêts based on geological data, image logs, induced microseismicity and vertical seismic profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Sausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dorbath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Valley</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 343 (7-8), p. 517-530. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 342, p. 531-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2010.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.10.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492278v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Enhanced Geothermal System of Soult-sous-Forêts: a study of the relationships between fracture zones and calcite content.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of the low permeable naturally fractured geothermal reservoir at Soultz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Dezayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan L. Hébert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Valley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.07.001⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 343 (7-8), p. 517-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551332v1</w:t>
+                <w:t xml:space="preserve">hal-00492278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main characteristics of the deep geothermal brine (5 km) at Soultz-sous-ForeTs (France) determined using geochemical and tracer test data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Enhanced Geothermal System of Soult-sous-Forêts: a study of the relationships between fracture zones and calcite content.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan L. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ledésert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.10.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 196 (1-2), p. 126-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558838v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection and Characterization of Geological Sites able to Host a Pilot-Scale CO2 Storage in the Paris Basin (GéoCarbone-PICOREF)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Main characteristics of the deep geothermal brine (5 km) at Soultz-sous-ForeTs (France) determined using geochemical and tracer test data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Dezayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2009085⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 342, p. 546-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505838v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling of deformation in the Upper Rhine Graben sediments. Seismic reflection and diffraction on 3-component Vertical Seismic Profiling (Soultz-sous-Forêts area)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Schaming</w:t>
+                <w:t xml:space="preserve">Selection and Characterization of Geological Sites able to Host a Pilot-Scale CO2 Storage in the Paris Basin (GéoCarbone-PICOREF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Badinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2010.01.001⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (3), pp.375-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2009085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00542509v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcimetry as a useful tool for a better knowledge of flow pathways in the Soultz-sous-Forêts Enhanced Geothermal System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Dezayes</w:t>
+                <w:t xml:space="preserve">Decoupling of deformation in the Upper Rhine Graben sediments. Seismic reflection and diffraction on 3-component Vertical Seismic Profiling (Soultz-sous-Forêts area)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Place</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Diraison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Naville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2009.01.001⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 342 (7-8), p. 575-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2010.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515825v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-seated geology of the granite intrusions at the Soultz EGS site based on data from 5km-deep boreholes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Calcimetry as a useful tool for a better knowledge of flow pathways in the Soultz-sous-Forêts Enhanced Geothermal System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ledésert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan L. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2006.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 181 (1-2), p. 106-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2009.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752100v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of potential hot fractured rock resources in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Deep-seated geology of the granite intrusions at the Soultz EGS site based on data from 5km-deep boreholes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerridina Hooijkaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geothermics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 32, pp.701-710. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0375-6505(03)00065-8⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 35 (5-6), pp.484-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2006.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524496v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfracture pattern compared to core-scale fractures in the borehole of Soultz-sous-Forêts granite, Rhine graben, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Typology of potential hot fractured rock resources in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Feybesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0191-8141(00)00003-1⟩</w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32, pp.701-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-6505(03)00065-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996964v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of direct (core) and indirect (borehole imaging tools) collection of fracture data in the Hot Dry Rock Soultz reservoir (France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Microfracture pattern compared to core-scale fractures in the borehole of Soultz-sous-Forêts granite, Rhine graben, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pêcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/97jb00626⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 22 (6), pp.723-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0191-8141(00)00003-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997002v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of fractures in boreholes of the Hot Dry Rock project at Soultz-sous-Forêts (Rhine graben, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis of direct (core) and indirect (borehole imaging tools) collection of fracture data in the Hot Dry Rock Soultz reservoir (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tenzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Traineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Drilling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 102 (B7), pp.15419-15431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/97jb00626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997382v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and significance of relaxation fractures in EPS1 granite core sections (Soultz-sous-Forêts, Rhinegraben)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analysis of fractures in boreholes of the Hot Dry Rock project at Soultz-sous-Forêts (Rhine graben, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Traineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Angelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 323, pp.333-340</w:t>
+              <w:t xml:space="preserve">Scientific Drilling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 5, pp.31-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997249v1</w:t>
+                <w:t xml:space="preserve">hal-03997382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracturation héritée et induite à partir d'images acoustiques et électriques de paroi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Origin and significance of relaxation fractures in EPS1 granite core sections (Soultz-sous-Forêts, Rhinegraben)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Villemin</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Angelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des centres de recherches exploration-production Elf-Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 20 (1), pp.197-212</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 323, pp.333-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997045v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fracturation héritée et induite à partir d'images acoustiques et électriques de paroi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Dezayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des centres de recherches exploration-production Elf-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 20 (1), pp.197-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fracture analysis and reservoir characterization of the granitic basement in HDR Soultz project (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Traineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Elsass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Ledesert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geothermal Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 4 (3), pp.189-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6041,4252 +6171,4347 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of an active fault to hydraulic stress in the context of future geothermal development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Églantine Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Charroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Geothermal Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Geothermal Association, Jun 2026, Calgary (Alberta), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative classification of novel deep exploitation geothermal technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quelles perspectives pour les nouvelles technologies d'exploitation de la géothermie profonde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Maragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Armandine Les Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Theophile Guillon</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geothermal Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGEC, Oct 2025, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées de la géothermie 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPG, Jun 2025, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986164v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles perspectives pour les nouvelles technologies d'exploitation de la géothermie profonde ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An innovative classification of novel deep exploitation geothermal technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Maragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Armandine Les Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Théophile Guillon</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophile Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la géothermie 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPG, Jun 2025, Biarritz, France</w:t>
+              <w:t xml:space="preserve">European Geothermal Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGEC, Oct 2025, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986137v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the deep geothermal potential of Petite-Terre Island in Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Stopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Farlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th African Rift Geothermal Conference - ARGEO C9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Djibouti, Djibouti. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2406.16454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the performance of concepts hybridizing geothermal energy and carbon capture and storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Guénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Loschetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kervévan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowena Stead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th EAGE Global Energy Transition Conference and Exhibition (GET 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of concepts that combine geothermal energy and CCS: comparing performance and sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Loschetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kervévan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowena Stead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Guénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGW 2023 European Geothermal Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Utrecht (Netherlands), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale and spatial variations in the geothermal fractured system of Upper Rhine Graben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From geological structure to geothermal potentiel assessment of the Dinantian limestones in northern France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Capar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Stopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geothermal Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance in weathered &amp; fractured granite aquifer: case studies in Alsace</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Dezayes</w:t>
+                <w:t xml:space="preserve">Deep-water circulation in the Strengbach Critical Zone Observatory (Vosges Mountain, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Viville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International workshop on magnetic resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Advancing Critical Zone science. First OZCAR TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France. pp.122-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03570930v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03602795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-water circulation in the Strengbach Critical Zone Observatory (Vosges Mountain, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Coralie Ranchoux</w:t>
+                <w:t xml:space="preserve">Magnetic resonance in weathered &amp; fractured granite aquifer: case studies in Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Daniel Matthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancing Critical Zone science. First OZCAR TERENO International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France. pp.122-123</w:t>
+              <w:t xml:space="preserve">8th International workshop on magnetic resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03602795v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the basement / cover unconformity based on Saint Pierre Bois quarry observations (Rhine Graben, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAGE - GET2020 - Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new geothermal exploration workflow for deep sedimentary basins and basement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Contribution of the geothermal deep boreholes of the Soultz-sous-Forêts to the understanding of the reservoir and its exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geothermal Congress - EGC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands</w:t>
+              <w:t xml:space="preserve">Séance spécialisée SGF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forages profonds en France : 30 ans de résultats., Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870398v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the geothermal deep boreholes of the Soultz-sous-Forêts to the understanding of the reservoir and its exploitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A new geothermal exploration workflow for deep sedimentary basins and basement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance spécialisée SGF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Forages profonds en France : 30 ans de résultats., Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">European Geothermal Congress - EGC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997434v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the basement-sedimentary transition zone in the Saint Pierre Bois quarry (Vosges, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kushnir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAC-MAC-IAH Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical signature of the transition zone between the sedimentary cover and the basement: an analogue approach to help de-risking geothermal prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Darnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geothermal Congress 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, La Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances On Electro-Magnetic Imaging for De-Risking Enhanced Geothermal Systems Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Darnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baltassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First EAGE/IGA/DGMK Joint Workshop on Deep Geothermal Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.201802935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an exploration method for sedimentary basins and basement Chrystel Dezayes and the IMAGE-SP3 team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the basement-sediment transition zone in the Rhine graben a good geothermal reservoir? An analogue approach in the CANTARE-Alsace project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kushnir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Heap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGW 2018 - 6th European Geothermal Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical signature of the transition zone between the sedimentary cover and the basement: an analogue approach to help de-risking geothermal prospects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Darnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Geothermal Workshop (EGW 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an exploration method for sedimentary basins and basement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources for Future Generations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid paleocirculations at the cover/granite interface in the Rhine graben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential interest areas for the development of geothermal energy in La Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Famin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bès de Berc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geothermal Congress : EGC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three new auxiliary chemical geothermometers for hot brines from geothermal reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better understanding of the fluid circulation in the Rhine Graben for a better geothermal exploration of the deep basins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Dezayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystel Dezayes</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ramboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Geothermal Congress 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid geochemistry monitoring and fractured zones characterization in the GRT1 borehole (ECOGI project, Rittershoffen, Alsace, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Dezayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystel Dezayes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Geothermal Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative chronology of deep circulations within the fractured basement of the Upper Rhine Graben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ramboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geothermal Congress, EGC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Pise, Italy. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of natural permeability in graben systems: Soultz EGS site (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Moresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37rd Workshop on Geothermal Reservoir Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Stanford, United States. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral precipitation in geothermal reservoir : the study case of calcite in the Soultz-sous-Forêts enhanced geothermal system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Ledésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36rd Workshop on Geothermal Reservoir Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Stanford, California, United States. pp.SGP-TR-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the fractured basement/cover unconformity on former oil seismic profiles in the Upper Rhine Graben.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beccaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Capar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soultz Geothemal Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Soultz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D visualization of a fractured geothermal field: the exemple of the EGS Soultz site (northern Upper Rhine Graben, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beccaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénolé Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36rd Workshop on Geothermal Reservoir Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Stanford, California, United States. pp.SGR-TR-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D structural regional model of the EGS Soultz site (northern Upper Rhine Graben, France): insights and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36rd Workshop on Geothermal Reservoir Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Stanford, California, United States. pp.SGP-TR-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture Characterization and Stochastic Modeling of the Granitic Basement in the HDR Soultz Project (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Massart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Geothermal Congress 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better knowledge of the clastic Lower Triassic reservoirs in the Upper Rhine Graben (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Courrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Geothermal Congress 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the Fracture Network at Different Scales Within the Granite Reservoir of the EGS Soultz Site (Alsace, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Geothermal Congress 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geothermal potential assessment of clastic triassic reservoirs (Upper Rhine Graben, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Courrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tourlière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirty-Second Workshop on Geothermal Reservoir Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Stanford (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid origin and circulation in the heat exchanger of Soultz-sous-Forêts (France) estimated using geochemical and tracer test data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EHDRA Scientific Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Soultz-sous-Forêts, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Water Circulations and Deep Weathering Processes in the Strengbach Critical Zone Observatory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A methodological framework to assess the sensitivity and resolution of geophysical methods for deep fractured geothermal reservoirs in the Upper Rhine Graben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Macedo Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.H13J-1857, 2018</w:t>
+              <w:t xml:space="preserve">17th edition of the European Geothermal PhD Days (EGPD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Leoben, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01927843v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Deep Water Circulations and Deep Weathering Processes in the Strengbach Critical Zone Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Viville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Dezayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.H13J-1857, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01927843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Localization, characterization and dating of water circulations in the soil-saprolite system of the Strengbach watershed: petrological, hydro-geophysical and geochemical evidences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Viville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-7965, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01534071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10296,150 +10521,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Understand the Effect of the Hydraulic Stimulation in Terms of Hydro-Mechanical Behavior at Soultz-sous-Forêts (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Rachez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Blaisonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Genter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">How to Understand the Effect of the Hydraulic Stimulation in Terms of Hydro-Mechanical Behavior at Soultz-sous-Forêts (France) GRC Transactions, Vol. 29, 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.159-166, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10449,117 +10674,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of fracture network based on photogrammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dewez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10569,100 +10794,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et interprétation d'un volume rocheux fracturé à partir de données de forages : les forages géothermiques de Soultz-sous-Forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géologie appliquée. Université de Savoie, 1995. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00803463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10672,105 +10897,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les réservoirs fracturés pour mieux identifier la ressource géothermale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Cergy Paris CY Université, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04292602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId309"/>
+      <w:footerReference w:type="default" r:id="rId313"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10838,51 +11063,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D183D871"/>
+    <w:nsid w:val="3D6954BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11069,51 +11294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chrystel-dezayes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7813-359X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225860732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-3214-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05493437v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Miranda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Chapelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix-Antoine Comeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Raymond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christian Dupuis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2025.103523" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05206613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Petitclerc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vanbrabant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Capar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2637" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerv&#233;van" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Stead" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gu&#233;nan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.115179" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04866642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wigston" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-024-02865-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04155152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda M Miranda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perreault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40948-023-00618-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431301v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ranchoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.239" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04001170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.193" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03511687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourli&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavani B&#233;nard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107450" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03938044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Frey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van der Vaart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian B&#228;r" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bossennec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11053-022-10138-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03687189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Darnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Port&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Neeb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2022.102356" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03694776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajaobelison" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raymond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larmagnat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2022.102455" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03163285v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balzan-Alzate" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez-Lopez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Blessent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-021-00188-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Velez M&#225;rquez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2021.102064" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03234500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weinert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Der Vaart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228927" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03746458v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2021.104323" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Willis-Richards" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13243526" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745845v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11053-021-09875-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03710388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-020-00176-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02894880v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guglielmetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poletto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corubolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12912" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03709970v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13164221" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02538144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lebeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106682" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02911813v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miranda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Giordano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-020-0159-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02062222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/4849860" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380979v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lopez-Sanchez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18814/epiiugs/2019/019014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01679630v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vidal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.10.019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937196v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kushnir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albert Gilg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reuschl&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-018-0103-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01524691v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lucas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schacherer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ranchoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11631-017-0163-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03996840v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blessent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287555v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan Sanjuan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Scheiber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.02.021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JLQC0V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03996946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baillieux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schill" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Abdelfettah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0016-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00789047v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haffen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diraison" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2012.11.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dorbath" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Place" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.01.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVZVLW0L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00492278v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valley" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.10.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551332v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L. H&#233;bert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bartier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.07.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4KNTK10-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558838v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brach" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.10.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FBS01BN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00505838v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Brosse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caspard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009085" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00542509v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Naville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaming" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.01.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0L5GM5T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515825v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grall" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.01.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN6QTRC0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03752100v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerridina Hooijkaas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2006.03.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR1QFPTX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524496v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Feybesse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Nicol" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-6505(03)00065-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ7DTQS7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03996964v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#234;cher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(00)00003-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48PHB86N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03997002v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castaing" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tenzer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97jb00626" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03997382v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03997249v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03997045v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03997486v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elsass" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ledesert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05232552v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maury" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Husson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charroy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04986164v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gentier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Maragna" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Guillon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04986137v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Guillon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03799757v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stopin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Farlotti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2406.16454" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04258285v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309951v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04184819v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03511672v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Toussaint" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570930v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Girard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jodry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Daniel Matthey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Porte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03602795v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02928356v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01870398v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01997434v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01997435v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962573v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819127v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baltassat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802935" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684778v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01870392v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708099v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684787v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01493247v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lerouge" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01332897v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287553v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00936646v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00934757v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00788988v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00665135v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Moresi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00582905v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan H&#233;bert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00665145v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chenin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00582896v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Oliviero" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailleux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00582900v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496923v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Massart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paillet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henrion" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00491078v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00490801v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04001323v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773163v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927843v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534071v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740531v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gentier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Rachez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dezayes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Blaisonneau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Genter" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02390339v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00803463v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/tel-04292602v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chrystel-dezayes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7813-359X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225860732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-3214-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05493437v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Miranda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Chapelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix-Antoine Comeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Raymond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christian Dupuis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2025.103523" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05629007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2026.103724" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05206613v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Petitclerc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vanbrabant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Capar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2637" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerv&#233;van" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Stead" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gu&#233;nan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.115179" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04866642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wigston" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-024-02865-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ranchoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.239" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04155152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda M Miranda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perreault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40948-023-00618-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04001170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.193" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03511687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourli&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavani B&#233;nard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107450" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03938044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Frey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van der Vaart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian B&#228;r" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bossennec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11053-022-10138-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03687189v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Darnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Port&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Neeb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2022.102356" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03694776v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajaobelison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raymond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larmagnat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2022.102455" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Velez M&#225;rquez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2021.102064" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03163285v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balzan-Alzate" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez-Lopez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Blessent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-021-00188-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03234500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weinert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Der Vaart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228927" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03746458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2021.104323" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Willis-Richards" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13243526" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11053-021-09875-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02894880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guglielmetti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poletto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corubolo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12912" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03709970v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13164221" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03710388v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-020-00176-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02538144v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lebeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106682" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02911813v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miranda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Giordano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-020-0159-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02062222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/4849860" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380979v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lopez-Sanchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18814/epiiugs/2019/019014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01679630v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vidal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.10.019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937196v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kushnir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albert Gilg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reuschl&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-018-0103-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01524691v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lucas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schacherer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ranchoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11631-017-0163-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03996840v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blessent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287555v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan Sanjuan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Scheiber" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.02.021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JLQC0V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03996946v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baillieux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schill" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Abdelfettah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0016-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00789047v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haffen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diraison" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2012.11.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558829v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dorbath" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Place" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.01.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVZVLW0L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00492278v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valley" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.10.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551332v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L. H&#233;bert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bartier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.07.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4KNTK10-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558838v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brach" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.10.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FBS01BN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00505838v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Brosse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caspard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009085" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00542509v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Naville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaming" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.01.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0L5GM5T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515825v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grall" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.01.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN6QTRC0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03752100v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerridina Hooijkaas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2006.03.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR1QFPTX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524496v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Feybesse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Nicol" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-6505(03)00065-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ7DTQS7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03996964v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#234;cher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(00)00003-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48PHB86N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03997002v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castaing" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tenzer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97jb00626" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03997382v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03997249v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03997045v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03997486v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elsass" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ledesert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05232552v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maury" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Husson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charroy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04986137v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gentier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Maragna" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Guillon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04986164v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Guillon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03799757v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stopin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Farlotti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2406.16454" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04258285v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309951v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04184819v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03511672v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Toussaint" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03602795v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570930v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Girard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jodry" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Daniel Matthey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Porte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02928356v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01997434v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01870398v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01997435v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962573v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819127v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baltassat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802935" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684778v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01870392v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708099v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684787v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01493247v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lerouge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01332897v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287553v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00936646v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00934757v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00788988v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00665135v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Moresi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00582905v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan H&#233;bert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00665145v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chenin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00582896v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Oliviero" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailleux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00582900v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496923v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Massart" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paillet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henrion" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00491078v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00490801v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04001323v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773163v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05558426v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Macedo Serrano" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927843v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534071v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740531v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gentier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Rachez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dezayes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Blaisonneau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Genter" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02390339v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00803463v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/tel-04292602v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>