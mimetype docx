--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chrystele Sanloup </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrystèle Sanloup						Professor, IMPMC, Sorbonne Université 		           	          Ph. : +33 1 44 27 52 074 Place Jussieu, 75252 Paris, France			            	          Born Dec-30 1972, one childVisiting professor, School of Physics and Astronomy, University of EdinburghMember of Institut Universitaire de FranceORCID: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0003-2412-6073</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and diploma:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 2009: Habilitation thesis Université Pierre et Marie Curie. “Some examples of the effect of pressure on the chemical properties of geomaterials”.– 2000-2001: Post-graduate training as a Carnegie fellow, Geophysical Laboratory, Carnegie Institution of Washington, USA. Advisers: Y. Fei, R. Hemley and H.-K. Mao.– 1996-2000: Ph. D. Ecole Normale Supérieure de Lyon, laboratoire de Sciences de la Terre, 2000. Graduate student and teaching assistant. PhD title: “Composition and internal structure of Mars; high pressure experimentation on molten Fe and Fe-alloys; zirconium isotopes in meteorites”. Advisors: P. Gillet, F. Guyot and F. Albarède.– 1992-1996: geology studies at Ecole Normale Supérieure, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 2014-: Professor, Sorbonne Université, Institut des Sciences de la Terre de Paris, and Institut de Minéralogie, Physique des matériaux et cosmochimie  since 2019.– 2011-2014 : scientist at the Centre for Science at Extreme Conditions (CSEC), University of Edinburgh, funded by an ERC consolidator grant (“Magmas at depth: an experimental study at extreme conditions”).– 2007-2009 : sabbatical leave in CSEC, University of Edinburgh, funded by a Marie Curie European Intra-Fellowship (“High pressure experimental geochemistry. Reactivity of inert gases and the composition of planetary cores”).– 2001-2014: lecturer in Earth Sciences, Université Pierre et Marie Curie-Paris 6.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local responsibilities and administrative duties (since professorship in 2014):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 2021-: head of the Mineralogy, Petrology and Physics of planetary interiors group at IMPMC (9 staff members and a dozen PhD/post-docs on average)– 2020-: head of Earth sciences BSc (approximately 220 students)– 2020-: steering committee  of Materials science institute IMAT at Sorbonne University– 2018-2022 : elected member of board of trustees, Sorbonne université, and as such council member of the university department for contractual activity– 2016-2017 : elected member of board of trustees, Université Pierre et Marie Curie, and as such council member of the university department for contractual activity– 2015-2018: head of the Petrology, Geochemistry, Mineralogy group at ISTEP– 2014-2018: adviser to the dean of research&innovation (Université Pierre et Marie Curie) for the climate change laboratories (four laboratories: LOCEAN, LMD, LATMOS, METIS, and two federations: IPSL and FIRE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">National and international leadership (since professorship in 2014):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">–  2014-2023: visiting professor, School of Physics and Astronomy, University of Edinburgh.–  2022-: associate editor for the Journal of Geophysical Research (AGU)–  2020-:  member of CNRS Solid Earth and Interdisciplinary Instrumentation committees– 2019-2022: member of beamtime review panels for PetraIII (Germany) and Spring-8 (Japan) synchrotrons–  2015: fellow of the Mineralogical Society of America– elected member of synchrotron users organisations (PetraIII-Hamburg since 2017, European synchrotron radiation facility from 2009 to 2014)– 2013-2020:  member of the committee for national instruments in Earth’s sciences (INSU, CNRS), and of the RéGEF network (French network in geochemistry, mineralogy and petrology)– 2011-2017: elected member of the executive committee of the International Association for the Advancement of High Pressure Science and Technology (AIRAPT)–  teaching at four international summer schools (grad and post-grad students)–  21 invited lectures and seminars</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funding:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">–  2021-2023: Sorbonne Université Emergence funding (30 k€) and CNRS Planetology National Programme (20 k€) for Ar retention in the lower mantle–  2019-2022: CNRS 80PRIME project on Xe in geological and nuclear contexts (120 k€)– 2018-2021: ANR Volc-Hal-Clim on halogens from mantle to atmosphere (PI T. Roberts, Orléans), work task on halogens deep cycle (175 k€ for IMPMC)–  2018-2022: CRC PhD funding (70 k€)–  2018-2019: CNRS MITI Défisotop funding (35 k€)–  2016-2019: PhD funding from Ecole Normale Supérieure  (55 k€)–  2011-2017: PI of the ERC grant “Magmas at depth” (1.4 M€), 3 post-docs, 3 PhD students</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhDs/post-docs supervision:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 7 PhD students (G. Morard, H. Spice, C. de Grouchy, C. Leroy, C. Crépisson, I. Rzeplinski, Q. Chen)– 4 post-docs (J. Drewitt, J. Hudspeth, B. Cochain, T. Grützner)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock-driven amorphization and melting in Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Amouretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heighway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (2), pp.024209. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.111.024209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenon compatibility in magmatic processes: Hadean to current contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Horlait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, pp.57-62. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.2413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine speciation in basaltic melts at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Grützner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 356 (S1), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite resistive heated diamond anvil cell for simultaneous high-pressure and high-temperature diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijeong Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoonah Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhyuk Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunchae Cynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Jenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (8), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0132981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the partitioning behaviour of Xe using in situ X-ray synchrotron techniques at high P–T conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Rzeplinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Glazyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2022.2144290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorpheus: a Python-based software for the treatment of X-ray scattering data of amorphous and liquid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boccato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Garino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), pp.69-93. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2022.2032032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadean isotopic fractionation of xenon retained in deep silicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Rzeplinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 606 (7915), pp.713-717. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-04710-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Earth carbon reactions through time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mccammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. James Cleaves Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susannah M Dorfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105, pp.22 - 27. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2020-6888CCBY⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Gas Reactivity in Planetary Interiors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2020.00157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Xe‐SiO 2 System at Moderate Pressure and High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hudspeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Glazyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (2), pp.992-1003. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles modeling of chlorine isotope fractionation between chloride-bearing molecules and minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Créon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 525, pp.424-434. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenon and iodine behaviour in magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raepsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Glazirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 522, pp.144-154. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02269945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymerized 4-Fold Coordinated Carbonate Melts in the Deep Mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hudspeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Afonina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Konôpková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.72. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2019.00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of molten CaCO3 at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hudspeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Kono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.17 - 21. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.1813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kr environment in feldspathic glass and melt: A high pressure, high temperature X-ray absorption study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hudspeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 493, pp.525-531. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints on Xe incorporation mechanisms in olivine from first-principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Lazzeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 222, pp.146-155. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond diffraction studies of solid and liquid phase changes in shock-compressed bismuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Gorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Mcwilliams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mcgonegle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-35260-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03595892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of niobium during early Earth's differentiation: insights from its local structure and oxidation state in silicate melts at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Glazyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Konôpkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Frontiers of High Pressure Physics, 30 (8), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/aaa73e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutetium incorporation in magmas at depth: Changes in melt local environment and the influence on partitioning behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte J.L. de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W.E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Kono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 464, pp.155 - 165. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding of xenon to oxygen in magmas at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard C. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Konôpková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 484, pp.103 - 110. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01672802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of mafic magmas at high pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Kono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (2), pp.818-826. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL071600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density of magmas at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 429, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of Liquid Fayalite up to 9 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Spice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Kono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 148, pp.219-227. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2014.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bromine speciation in hydrous silicate melts at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 404, pp.18-26. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of chemical and topological structure in aluminosilicate liquids and glasses at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W.E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (10), pp.105103. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/27/10/105103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clumped fluoride-hydroxyl defects in forsterite:Implications for the upper-mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Withers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 390, pp.287-295. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmas trapped at the continental lithosphere–asthenosphere boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Morizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 393, pp.105 - 112. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of (FexCa1-xO)y(SiO2)1- y liquids and glasses from high-energy x-ray diffraction: Implications for the structure of natural basaltic magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W.E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei Bytchkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Brassamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hennet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.224201. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.224201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural change in molten basalt at deep mantle conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W.E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konôpkova Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Dalladay-Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna M. Morton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 503, pp.104-107. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et la densité de fayalite fondu à haute pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwe Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.118-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and density of molten fayalite at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.118-128. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2013.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03641595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Xenon with Ice at Planetary Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Bonev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hochlaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maynard-Casely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (265501), 5 p. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.265501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure de (Fe x Ca 1-x O) y (SiO 2) Les liquides et les verres de haute énergie diffraction des rayons X 1-y: Implications pour la structure des magmas basaltiques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drewitt Jwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanloup C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bytchkov A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brassamin S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hennet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical, Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, B87 (224201), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral buoyancy of titanium-rich melts in the deep lunar interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam van Kan Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie J. Tronche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.186-189. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NGEO1402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure experimental geosciences: state of the art and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 183 (3), pp.173-185. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.183.3.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressibility change in iron-rich melt and implications for core formation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van Westrenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maynard-Casely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perrillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 306, pp.118-122. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenon and Argon: A contrasting behavior in olivine at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudmundur H. Gudfinnsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75, pp.6271-6284. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2011.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressibility change in iron-rich melt and implications for core formation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van Westrenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maynard-Casely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perrillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 306 (1-2), pp.118-122. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a diamond capsule cell assembly for in situ determination of liquid properties in the Paris–Edinburgh press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam van Kan Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystele Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tronche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.332-341. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2010.484283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a diamond capsule cell assembly for in situ determination of liquid properties in the Paris-Edinburgh press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam van Kan Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie J. Tronche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.332-341. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2010.484283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemical composition of the Earth: Enstatite chondrite models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Javoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 293, pp.259-268. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociative melting of ice VII at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander F. Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystele Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nir Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan C. Crowhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Bastea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130, pp.124514-124514. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3100771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03604911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociative melting of ice VII at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan C. Crowhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Bastea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130, pp.124514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ structural investigation of Fe-S-Si immiscible liquid system and evolution of Fe-S bond properties with pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113, pp.10205. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB005663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Transition in Compressed Amorphous Sulfur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Greoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Degtyareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hanfland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (7), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.075701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ determination of Fe-Fe3S phase diagram and liquid structural properties up to 65 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 272 (3-4), pp.620-626. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High P-T transformations of nitrogen to 170 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander F. Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystele Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddury Somayazulu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Kwang Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126, pp.184505-184505. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2723069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03603192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Paris-Edinburgh press cell assemblies for in situ monochromatic X-ray diffraction and X-ray absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (2), pp.223-233. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957950601183553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OsN&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;: Crystal structure and electronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander D. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Scandolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2430631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03603202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of eutectic Fe-FeS melts to pressures up to 17 GPa: Implications for planetary cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1-2), pp.128-139. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2007.09.009|⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstitial dinitrogen makes PtN2 an insulating hard solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea F. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Lazzeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.153102. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.153102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of Xenon in Quartz and Earth's missing Xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup* B. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Chamorro Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jambon E. Gregoryanz M. Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 310, pp.1174-1177. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1119070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Si on liquid Fe compressibility: Implications for sound velocity in core materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31, pp.07604. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL019526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of a binary noble metal nitride.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Somayazulu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Badro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.294-297. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat1115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of liquid Fe alloys at high pressure and their bearings on the nature of metallic planetary cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JB000808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03597788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density measurements of liquid Fe-S alloys at high-pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27, pp.811-814. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999GL008431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03596946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock-driven amorphization and melt in Fe$_2$O$_3$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Amouretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heighway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction structure measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Grouchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magmas under pressure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine versus Xenon degassing history of the Early Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Glazirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienne, Austria. pp.8475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmas trapped at depth and the continental lithosphere-asthenosphere boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01298794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chrystele Sanloup </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrystèle Sanloup						Professor, IMPMC, Sorbonne Université 		           	          Ph. : +33 1 44 27 52 074 Place Jussieu, 75252 Paris, France			            	          Born Dec-30 1972, one childVisiting professor, School of Physics and Astronomy, University of EdinburghMember of Institut Universitaire de FranceORCID: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0003-2412-6073</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and diploma:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 2009: Habilitation thesis Université Pierre et Marie Curie. “Some examples of the effect of pressure on the chemical properties of geomaterials”.– 2000-2001: Post-graduate training as a Carnegie fellow, Geophysical Laboratory, Carnegie Institution of Washington, USA. Advisers: Y. Fei, R. Hemley and H.-K. Mao.– 1996-2000: Ph. D. Ecole Normale Supérieure de Lyon, laboratoire de Sciences de la Terre, 2000. Graduate student and teaching assistant. PhD title: “Composition and internal structure of Mars; high pressure experimentation on molten Fe and Fe-alloys; zirconium isotopes in meteorites”. Advisors: P. Gillet, F. Guyot and F. Albarède.– 1992-1996: geology studies at Ecole Normale Supérieure, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 2014-: Professor, Sorbonne Université, Institut des Sciences de la Terre de Paris, and Institut de Minéralogie, Physique des matériaux et cosmochimie  since 2019.– 2011-2014 : scientist at the Centre for Science at Extreme Conditions (CSEC), University of Edinburgh, funded by an ERC consolidator grant (“Magmas at depth: an experimental study at extreme conditions”).– 2007-2009 : sabbatical leave in CSEC, University of Edinburgh, funded by a Marie Curie European Intra-Fellowship (“High pressure experimental geochemistry. Reactivity of inert gases and the composition of planetary cores”).– 2001-2014: lecturer in Earth Sciences, Université Pierre et Marie Curie-Paris 6.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local responsibilities and administrative duties (since professorship in 2014):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 2021-: head of the Mineralogy, Petrology and Physics of planetary interiors group at IMPMC (9 staff members and a dozen PhD/post-docs on average)– 2020-: head of Earth sciences BSc (approximately 220 students)– 2020-: steering committee  of Materials science institute IMAT at Sorbonne University– 2018-2022 : elected member of board of trustees, Sorbonne université, and as such council member of the university department for contractual activity– 2016-2017 : elected member of board of trustees, Université Pierre et Marie Curie, and as such council member of the university department for contractual activity– 2015-2018: head of the Petrology, Geochemistry, Mineralogy group at ISTEP– 2014-2018: adviser to the dean of research&innovation (Université Pierre et Marie Curie) for the climate change laboratories (four laboratories: LOCEAN, LMD, LATMOS, METIS, and two federations: IPSL and FIRE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">National and international leadership (since professorship in 2014):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">–  2014-2023: visiting professor, School of Physics and Astronomy, University of Edinburgh.–  2022-: associate editor for the Journal of Geophysical Research (AGU)–  2020-:  member of CNRS Solid Earth and Interdisciplinary Instrumentation committees– 2019-2022: member of beamtime review panels for PetraIII (Germany) and Spring-8 (Japan) synchrotrons–  2015: fellow of the Mineralogical Society of America– elected member of synchrotron users organisations (PetraIII-Hamburg since 2017, European synchrotron radiation facility from 2009 to 2014)– 2013-2020:  member of the committee for national instruments in Earth’s sciences (INSU, CNRS), and of the RéGEF network (French network in geochemistry, mineralogy and petrology)– 2011-2017: elected member of the executive committee of the International Association for the Advancement of High Pressure Science and Technology (AIRAPT)–  teaching at four international summer schools (grad and post-grad students)–  21 invited lectures and seminars</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funding:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">–  2021-2023: Sorbonne Université Emergence funding (30 k€) and CNRS Planetology National Programme (20 k€) for Ar retention in the lower mantle–  2019-2022: CNRS 80PRIME project on Xe in geological and nuclear contexts (120 k€)– 2018-2021: ANR Volc-Hal-Clim on halogens from mantle to atmosphere (PI T. Roberts, Orléans), work task on halogens deep cycle (175 k€ for IMPMC)–  2018-2022: CRC PhD funding (70 k€)–  2018-2019: CNRS MITI Défisotop funding (35 k€)–  2016-2019: PhD funding from Ecole Normale Supérieure  (55 k€)–  2011-2017: PI of the ERC grant “Magmas at depth” (1.4 M€), 3 post-docs, 3 PhD students</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhDs/post-docs supervision:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 7 PhD students (G. Morard, H. Spice, C. de Grouchy, C. Leroy, C. Crépisson, I. Rzeplinski, Q. Chen)– 4 post-docs (J. Drewitt, J. Hudspeth, B. Cochain, T. Grützner)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock-driven amorphization and melting in Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Amouretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heighway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (2), pp.024209. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.111.024209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine speciation in basaltic melts at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Grützner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 356 (S1), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenon compatibility in magmatic processes: Hadean to current contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Horlait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, pp.57-62. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.2413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite resistive heated diamond anvil cell for simultaneous high-pressure and high-temperature diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijeong Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoonah Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhyuk Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunchae Cynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Jenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (8), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0132981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the partitioning behaviour of Xe using in situ X-ray synchrotron techniques at high P–T conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Rzeplinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Glazyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2022.2144290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorpheus: a Python-based software for the treatment of X-ray scattering data of amorphous and liquid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boccato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Garino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), pp.69-93. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2022.2032032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadean isotopic fractionation of xenon retained in deep silicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Rzeplinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 606 (7915), pp.713-717. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-04710-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Earth carbon reactions through time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mccammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. James Cleaves Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susannah M Dorfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105, pp.22 - 27. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2020-6888CCBY⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Gas Reactivity in Planetary Interiors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2020.00157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Xe‐SiO 2 System at Moderate Pressure and High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hudspeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Glazyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (2), pp.992-1003. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles modeling of chlorine isotope fractionation between chloride-bearing molecules and minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Créon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 525, pp.424-434. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenon and iodine behaviour in magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raepsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Glazirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 522, pp.144-154. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02269945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymerized 4-Fold Coordinated Carbonate Melts in the Deep Mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hudspeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Afonina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Konôpková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.72. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2019.00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints on Xe incorporation mechanisms in olivine from first-principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Lazzeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 222, pp.146-155. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kr environment in feldspathic glass and melt: A high pressure, high temperature X-ray absorption study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hudspeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 493, pp.525-531. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of molten CaCO3 at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hudspeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Kono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.17 - 21. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.1813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond diffraction studies of solid and liquid phase changes in shock-compressed bismuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Gorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Mcwilliams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mcgonegle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-35260-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03595892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of niobium during early Earth's differentiation: insights from its local structure and oxidation state in silicate melts at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Glazyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Konôpkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Frontiers of High Pressure Physics, 30 (8), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/aaa73e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutetium incorporation in magmas at depth: Changes in melt local environment and the influence on partitioning behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte J.L. de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W.E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Kono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 464, pp.155 - 165. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding of xenon to oxygen in magmas at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard C. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Konôpková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 484, pp.103 - 110. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01672802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of mafic magmas at high pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Kono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (2), pp.818-826. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL071600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density of magmas at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 429, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of Liquid Fayalite up to 9 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Spice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Kono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 148, pp.219-227. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2014.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bromine speciation in hydrous silicate melts at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 404, pp.18-26. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of chemical and topological structure in aluminosilicate liquids and glasses at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W.E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (10), pp.105103. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/27/10/105103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clumped fluoride-hydroxyl defects in forsterite:Implications for the upper-mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Withers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 390, pp.287-295. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmas trapped at the continental lithosphere–asthenosphere boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Morizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 393, pp.105 - 112. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural change in molten basalt at deep mantle conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W.E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konôpkova Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Dalladay-Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna M. Morton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 503, pp.104-107. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of (FexCa1-xO)y(SiO2)1- y liquids and glasses from high-energy x-ray diffraction: Implications for the structure of natural basaltic magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W.E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei Bytchkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Brassamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hennet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.224201. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.224201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and density of molten fayalite at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.118-128. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2013.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03641595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et la densité de fayalite fondu à haute pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwe Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.118-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Xenon with Ice at Planetary Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Bonev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hochlaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maynard-Casely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (265501), 5 p. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.265501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure de (Fe x Ca 1-x O) y (SiO 2) Les liquides et les verres de haute énergie diffraction des rayons X 1-y: Implications pour la structure des magmas basaltiques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drewitt Jwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanloup C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bytchkov A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brassamin S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hennet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical, Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, B87 (224201), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral buoyancy of titanium-rich melts in the deep lunar interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam van Kan Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie J. Tronche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.186-189. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NGEO1402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure experimental geosciences: state of the art and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 183 (3), pp.173-185. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.183.3.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressibility change in iron-rich melt and implications for core formation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van Westrenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maynard-Casely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perrillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 306 (1-2), pp.118-122. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressibility change in iron-rich melt and implications for core formation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van Westrenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maynard-Casely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perrillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 306, pp.118-122. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenon and Argon: A contrasting behavior in olivine at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudmundur H. Gudfinnsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75, pp.6271-6284. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2011.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a diamond capsule cell assembly for in situ determination of liquid properties in the Paris–Edinburgh press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam van Kan Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystele Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tronche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.332-341. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2010.484283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a diamond capsule cell assembly for in situ determination of liquid properties in the Paris-Edinburgh press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam van Kan Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie J. Tronche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.332-341. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2010.484283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemical composition of the Earth: Enstatite chondrite models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Javoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 293, pp.259-268. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociative melting of ice VII at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan C. Crowhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Bastea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130, pp.124514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociative melting of ice VII at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander F. Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystele Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nir Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan C. Crowhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Bastea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130, pp.124514-124514. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3100771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03604911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ structural investigation of Fe-S-Si immiscible liquid system and evolution of Fe-S bond properties with pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113, pp.10205. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB005663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Transition in Compressed Amorphous Sulfur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Greoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Degtyareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hanfland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (7), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.075701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ determination of Fe-Fe3S phase diagram and liquid structural properties up to 65 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 272 (3-4), pp.620-626. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High P-T transformations of nitrogen to 170 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander F. Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystele Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddury Somayazulu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Kwang Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126, pp.184505-184505. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2723069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03603192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Paris-Edinburgh press cell assemblies for in situ monochromatic X-ray diffraction and X-ray absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (2), pp.223-233. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957950601183553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OsN&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;: Crystal structure and electronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander D. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Scandolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2430631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03603202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of eutectic Fe-FeS melts to pressures up to 17 GPa: Implications for planetary cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1-2), pp.128-139. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2007.09.009|⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstitial dinitrogen makes PtN2 an insulating hard solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea F. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Lazzeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.153102. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.153102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of Xenon in Quartz and Earth's missing Xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup* B. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Chamorro Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jambon E. Gregoryanz M. Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 310, pp.1174-1177. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1119070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of a binary noble metal nitride.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Somayazulu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Badro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.294-297. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat1115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Si on liquid Fe compressibility: Implications for sound velocity in core materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31, pp.07604. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL019526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of liquid Fe alloys at high pressure and their bearings on the nature of metallic planetary cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JB000808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03597788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density measurements of liquid Fe-S alloys at high-pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27, pp.811-814. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999GL008431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03596946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock-driven amorphization and melt in Fe$_2$O$_3$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Amouretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heighway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction structure measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Grouchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magmas under pressure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine versus Xenon degassing history of the Early Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Glazirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienne, Austria. pp.8475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmas trapped at depth and the continental lithosphere-asthenosphere boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01298794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2412-6073" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382980v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cr&#233;pisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amouretti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Harmand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heighway" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.024209" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583782v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horlait" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2413" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cochain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gr&#252;tzner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.279" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijeong Hwang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoonah Bang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhyuk Choi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunchae Cynn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Jenei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132981" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Rzeplinski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Glazyrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2022.2144290" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boccato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2022.2032032" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03703585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilabert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04710-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bureau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. James Cleaves Ii" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cottrell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah M Dorfman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-6888CCBY" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02865414v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107610v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanloup" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hudspeth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glazyrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007779" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cr&#233;on" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.07.032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269945v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raepsaet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glazirin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Afonina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00072" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Kono" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1813" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.07.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653380v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.10.028" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595892v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Gorman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Coleman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briggs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Mcwilliams" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgonegle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35260-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867281v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de Grouchy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Kon&#244;pkova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaa73e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte J.L. de Grouchy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W.E. Drewitt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.02.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01672802v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard C. Schmidt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01452772v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071600" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.03.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Spice" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Grouchy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.09.022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.03.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jahn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/10/105103" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Withers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.01.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959932v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474916v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Bytchkov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Brassamin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.224201" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00936436v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kon&#244;pkova Z." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Dalladay-Simpson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna M. Morton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12668" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00936341v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwe Drewitt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kono" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Park" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641595v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. E. Drewitt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG918T6V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00936434v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Bonev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hochlaf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maynard-Casely" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.265501" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00935034v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drewitt Jwe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanloup C." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bytchkov A." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brassamin S." TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676468v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam van Kan Parker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sator" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie J. Tronche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1402" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707380v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.183.3.175" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591407v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Westrenen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dasgupta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Perrillat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.03.039" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3Z3VW23-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626070v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Schmidt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudmundur H. Gudfinnsson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dewaele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.08.023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6PRK2D1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818824v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818845v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Sanloup" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tronche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2010.484283" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591424v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.033" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5LCSQDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03604911v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F. Goncharov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Goldman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C. Crowhurst" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Bastea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3100771" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687776v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Goncharov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goldman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Bastea" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613631v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fiquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005663" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694036v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Greoryanz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Degtyareva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanfland" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.075701" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613322v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.05.028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SHTLJXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603192v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Gregoryanz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddury Somayazulu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Kwang Mao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2723069" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613966v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poloni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950601183553" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603202v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Montoya" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D. Hernandez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Scandolo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2430631" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613980v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.09.009|" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130141v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea F. Young" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.153102" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093011v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanloup* B. Schmidt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chamorro Perez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jambon E. Gregoryanz M. Mezouar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1119070" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053873v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gregoryanz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019526" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085984v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Somayazulu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Badro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiquet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1115" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597788v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fei" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000808" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596946v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL008431" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867312v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552837v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Glazirin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298794v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2412-6073" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382980v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cr&#233;pisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amouretti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Harmand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heighway" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.024209" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438268v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cochain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gr&#252;tzner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.279" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horlait" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2413" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijeong Hwang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoonah Bang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhyuk Choi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunchae Cynn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Jenei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132981" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Rzeplinski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Glazyrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2022.2144290" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boccato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2022.2032032" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03703585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilabert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04710-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bureau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. James Cleaves Ii" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cottrell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah M Dorfman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-6888CCBY" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02865414v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107610v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanloup" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hudspeth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glazyrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007779" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cr&#233;on" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.07.032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269945v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raepsaet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glazirin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Afonina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00072" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653380v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.10.028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.07.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867275v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Kono" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1813" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595892v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Gorman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Coleman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briggs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Mcwilliams" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgonegle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35260-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867281v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de Grouchy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Kon&#244;pkova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaa73e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte J.L. de Grouchy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W.E. Drewitt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.02.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01672802v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard C. Schmidt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01452772v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071600" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.03.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Spice" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Grouchy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.09.022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.03.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jahn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/10/105103" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Withers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.01.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959932v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00936436v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kon&#244;pkova Z." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Dalladay-Simpson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna M. Morton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12668" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474916v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Bytchkov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Brassamin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.224201" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641595v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. E. Drewitt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kono" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Park" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG918T6V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00936341v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwe Drewitt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00936434v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Bonev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hochlaf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maynard-Casely" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.265501" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00935034v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drewitt Jwe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanloup C." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bytchkov A." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brassamin S." TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676468v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam van Kan Parker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sator" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie J. Tronche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1402" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707380v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.183.3.175" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818824v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Westrenen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dasgupta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Perrillat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.03.039" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3Z3VW23-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591407v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626070v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Schmidt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudmundur H. Gudfinnsson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dewaele" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.08.023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6PRK2D1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818845v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Sanloup" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tronche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2010.484283" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591424v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.033" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5LCSQDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687776v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Goncharov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goldman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C. Crowhurst" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Bastea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03604911v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F. Goncharov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Goldman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Bastea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3100771" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613631v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fiquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005663" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694036v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Greoryanz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Degtyareva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanfland" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.075701" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613322v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.05.028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SHTLJXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603192v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Gregoryanz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddury Somayazulu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Kwang Mao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2723069" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613966v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poloni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950601183553" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603202v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Montoya" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D. Hernandez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Scandolo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2430631" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613980v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.09.009|" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130141v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea F. Young" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.153102" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093011v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanloup* B. Schmidt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chamorro Perez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jambon E. Gregoryanz M. Mezouar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1119070" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085984v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Somayazulu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Badro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1115" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053873v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gregoryanz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019526" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597788v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fei" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000808" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596946v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL008431" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867312v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552837v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Glazirin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298794v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>