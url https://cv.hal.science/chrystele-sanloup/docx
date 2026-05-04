--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chrystele Sanloup </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrystèle Sanloup						Professor, IMPMC, Sorbonne Université 		           	          Ph. : +33 1 44 27 52 074 Place Jussieu, 75252 Paris, France			            	          Born Dec-30 1972, one childVisiting professor, School of Physics and Astronomy, University of EdinburghMember of Institut Universitaire de FranceORCID: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0003-2412-6073</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and diploma:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 2009: Habilitation thesis Université Pierre et Marie Curie. “Some examples of the effect of pressure on the chemical properties of geomaterials”.– 2000-2001: Post-graduate training as a Carnegie fellow, Geophysical Laboratory, Carnegie Institution of Washington, USA. Advisers: Y. Fei, R. Hemley and H.-K. Mao.– 1996-2000: Ph. D. Ecole Normale Supérieure de Lyon, laboratoire de Sciences de la Terre, 2000. Graduate student and teaching assistant. PhD title: “Composition and internal structure of Mars; high pressure experimentation on molten Fe and Fe-alloys; zirconium isotopes in meteorites”. Advisors: P. Gillet, F. Guyot and F. Albarède.– 1992-1996: geology studies at Ecole Normale Supérieure, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 2014-: Professor, Sorbonne Université, Institut des Sciences de la Terre de Paris, and Institut de Minéralogie, Physique des matériaux et cosmochimie  since 2019.– 2011-2014 : scientist at the Centre for Science at Extreme Conditions (CSEC), University of Edinburgh, funded by an ERC consolidator grant (“Magmas at depth: an experimental study at extreme conditions”).– 2007-2009 : sabbatical leave in CSEC, University of Edinburgh, funded by a Marie Curie European Intra-Fellowship (“High pressure experimental geochemistry. Reactivity of inert gases and the composition of planetary cores”).– 2001-2014: lecturer in Earth Sciences, Université Pierre et Marie Curie-Paris 6.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local responsibilities and administrative duties (since professorship in 2014):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 2021-: head of the Mineralogy, Petrology and Physics of planetary interiors group at IMPMC (9 staff members and a dozen PhD/post-docs on average)– 2020-: head of Earth sciences BSc (approximately 220 students)– 2020-: steering committee  of Materials science institute IMAT at Sorbonne University– 2018-2022 : elected member of board of trustees, Sorbonne université, and as such council member of the university department for contractual activity– 2016-2017 : elected member of board of trustees, Université Pierre et Marie Curie, and as such council member of the university department for contractual activity– 2015-2018: head of the Petrology, Geochemistry, Mineralogy group at ISTEP– 2014-2018: adviser to the dean of research&innovation (Université Pierre et Marie Curie) for the climate change laboratories (four laboratories: LOCEAN, LMD, LATMOS, METIS, and two federations: IPSL and FIRE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">National and international leadership (since professorship in 2014):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">–  2014-2023: visiting professor, School of Physics and Astronomy, University of Edinburgh.–  2022-: associate editor for the Journal of Geophysical Research (AGU)–  2020-:  member of CNRS Solid Earth and Interdisciplinary Instrumentation committees– 2019-2022: member of beamtime review panels for PetraIII (Germany) and Spring-8 (Japan) synchrotrons–  2015: fellow of the Mineralogical Society of America– elected member of synchrotron users organisations (PetraIII-Hamburg since 2017, European synchrotron radiation facility from 2009 to 2014)– 2013-2020:  member of the committee for national instruments in Earth’s sciences (INSU, CNRS), and of the RéGEF network (French network in geochemistry, mineralogy and petrology)– 2011-2017: elected member of the executive committee of the International Association for the Advancement of High Pressure Science and Technology (AIRAPT)–  teaching at four international summer schools (grad and post-grad students)–  21 invited lectures and seminars</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funding:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">–  2021-2023: Sorbonne Université Emergence funding (30 k€) and CNRS Planetology National Programme (20 k€) for Ar retention in the lower mantle–  2019-2022: CNRS 80PRIME project on Xe in geological and nuclear contexts (120 k€)– 2018-2021: ANR Volc-Hal-Clim on halogens from mantle to atmosphere (PI T. Roberts, Orléans), work task on halogens deep cycle (175 k€ for IMPMC)–  2018-2022: CRC PhD funding (70 k€)–  2018-2019: CNRS MITI Défisotop funding (35 k€)–  2016-2019: PhD funding from Ecole Normale Supérieure  (55 k€)–  2011-2017: PI of the ERC grant “Magmas at depth” (1.4 M€), 3 post-docs, 3 PhD students</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhDs/post-docs supervision:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 7 PhD students (G. Morard, H. Spice, C. de Grouchy, C. Leroy, C. Crépisson, I. Rzeplinski, Q. Chen)– 4 post-docs (J. Drewitt, J. Hudspeth, B. Cochain, T. Grützner)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock-driven amorphization and melting in Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Amouretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heighway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (2), pp.024209. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.111.024209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine speciation in basaltic melts at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Grützner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 356 (S1), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenon compatibility in magmatic processes: Hadean to current contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Horlait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, pp.57-62. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.2413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite resistive heated diamond anvil cell for simultaneous high-pressure and high-temperature diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijeong Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoonah Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhyuk Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunchae Cynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Jenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (8), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0132981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the partitioning behaviour of Xe using in situ X-ray synchrotron techniques at high P–T conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Rzeplinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Glazyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2022.2144290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorpheus: a Python-based software for the treatment of X-ray scattering data of amorphous and liquid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boccato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Garino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), pp.69-93. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2022.2032032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadean isotopic fractionation of xenon retained in deep silicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Rzeplinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 606 (7915), pp.713-717. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-04710-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Earth carbon reactions through time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mccammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. James Cleaves Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susannah M Dorfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105, pp.22 - 27. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2020-6888CCBY⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Gas Reactivity in Planetary Interiors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2020.00157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Xe‐SiO 2 System at Moderate Pressure and High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hudspeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Glazyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (2), pp.992-1003. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles modeling of chlorine isotope fractionation between chloride-bearing molecules and minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Créon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 525, pp.424-434. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenon and iodine behaviour in magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raepsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Glazirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 522, pp.144-154. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02269945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymerized 4-Fold Coordinated Carbonate Melts in the Deep Mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hudspeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Afonina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Konôpková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.72. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2019.00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints on Xe incorporation mechanisms in olivine from first-principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Lazzeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 222, pp.146-155. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kr environment in feldspathic glass and melt: A high pressure, high temperature X-ray absorption study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hudspeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 493, pp.525-531. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of molten CaCO3 at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hudspeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Kono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.17 - 21. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.1813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond diffraction studies of solid and liquid phase changes in shock-compressed bismuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Gorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Mcwilliams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mcgonegle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-35260-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03595892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of niobium during early Earth's differentiation: insights from its local structure and oxidation state in silicate melts at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Glazyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Konôpkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Frontiers of High Pressure Physics, 30 (8), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/aaa73e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutetium incorporation in magmas at depth: Changes in melt local environment and the influence on partitioning behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte J.L. de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W.E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Kono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 464, pp.155 - 165. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding of xenon to oxygen in magmas at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard C. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Konôpková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 484, pp.103 - 110. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01672802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of mafic magmas at high pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Kono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (2), pp.818-826. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL071600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density of magmas at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 429, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of Liquid Fayalite up to 9 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Spice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Kono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 148, pp.219-227. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2014.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bromine speciation in hydrous silicate melts at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 404, pp.18-26. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of chemical and topological structure in aluminosilicate liquids and glasses at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W.E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (10), pp.105103. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/27/10/105103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clumped fluoride-hydroxyl defects in forsterite:Implications for the upper-mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Withers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 390, pp.287-295. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmas trapped at the continental lithosphere–asthenosphere boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Morizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 393, pp.105 - 112. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural change in molten basalt at deep mantle conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W.E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konôpkova Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Dalladay-Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna M. Morton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 503, pp.104-107. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of (FexCa1-xO)y(SiO2)1- y liquids and glasses from high-energy x-ray diffraction: Implications for the structure of natural basaltic magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W.E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei Bytchkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Brassamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hennet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.224201. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.224201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and density of molten fayalite at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.118-128. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2013.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03641595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et la densité de fayalite fondu à haute pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwe Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.118-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Xenon with Ice at Planetary Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Bonev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hochlaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maynard-Casely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (265501), 5 p. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.265501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure de (Fe x Ca 1-x O) y (SiO 2) Les liquides et les verres de haute énergie diffraction des rayons X 1-y: Implications pour la structure des magmas basaltiques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drewitt Jwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanloup C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bytchkov A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brassamin S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hennet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical, Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, B87 (224201), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral buoyancy of titanium-rich melts in the deep lunar interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam van Kan Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie J. Tronche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.186-189. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NGEO1402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure experimental geosciences: state of the art and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 183 (3), pp.173-185. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.183.3.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressibility change in iron-rich melt and implications for core formation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van Westrenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maynard-Casely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perrillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 306 (1-2), pp.118-122. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressibility change in iron-rich melt and implications for core formation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van Westrenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maynard-Casely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perrillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 306, pp.118-122. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenon and Argon: A contrasting behavior in olivine at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudmundur H. Gudfinnsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75, pp.6271-6284. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2011.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a diamond capsule cell assembly for in situ determination of liquid properties in the Paris–Edinburgh press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam van Kan Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystele Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tronche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.332-341. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2010.484283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a diamond capsule cell assembly for in situ determination of liquid properties in the Paris-Edinburgh press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam van Kan Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie J. Tronche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.332-341. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2010.484283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemical composition of the Earth: Enstatite chondrite models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Javoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 293, pp.259-268. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociative melting of ice VII at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan C. Crowhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Bastea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130, pp.124514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociative melting of ice VII at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander F. Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystele Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nir Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan C. Crowhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Bastea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130, pp.124514-124514. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3100771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03604911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ structural investigation of Fe-S-Si immiscible liquid system and evolution of Fe-S bond properties with pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113, pp.10205. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB005663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Transition in Compressed Amorphous Sulfur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Greoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Degtyareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hanfland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (7), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.075701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ determination of Fe-Fe3S phase diagram and liquid structural properties up to 65 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 272 (3-4), pp.620-626. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High P-T transformations of nitrogen to 170 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander F. Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystele Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddury Somayazulu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Kwang Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126, pp.184505-184505. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2723069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03603192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Paris-Edinburgh press cell assemblies for in situ monochromatic X-ray diffraction and X-ray absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (2), pp.223-233. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957950601183553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OsN&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;: Crystal structure and electronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander D. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Scandolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2430631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03603202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of eutectic Fe-FeS melts to pressures up to 17 GPa: Implications for planetary cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1-2), pp.128-139. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2007.09.009|⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstitial dinitrogen makes PtN2 an insulating hard solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea F. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Lazzeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.153102. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.153102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of Xenon in Quartz and Earth's missing Xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup* B. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Chamorro Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jambon E. Gregoryanz M. Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 310, pp.1174-1177. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1119070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of a binary noble metal nitride.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Somayazulu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Badro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.294-297. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat1115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Si on liquid Fe compressibility: Implications for sound velocity in core materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31, pp.07604. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL019526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of liquid Fe alloys at high pressure and their bearings on the nature of metallic planetary cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JB000808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03597788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density measurements of liquid Fe-S alloys at high-pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27, pp.811-814. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999GL008431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03596946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock-driven amorphization and melt in Fe$_2$O$_3$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Amouretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heighway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction structure measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Grouchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magmas under pressure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine versus Xenon degassing history of the Early Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Glazirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienne, Austria. pp.8475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmas trapped at depth and the continental lithosphere-asthenosphere boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01298794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chrystele Sanloup </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrystèle Sanloup						Professor, IMPMC, Sorbonne Université 		           	          Ph. : +33 1 44 27 52 074 Place Jussieu, 75252 Paris, France			            	          Born Dec-30 1972, one childVisiting professor, School of Physics and Astronomy, University of EdinburghMember of Institut Universitaire de FranceORCID: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0003-2412-6073</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and diploma:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 2009: Habilitation thesis Université Pierre et Marie Curie. “Some examples of the effect of pressure on the chemical properties of geomaterials”.– 2000-2001: Post-graduate training as a Carnegie fellow, Geophysical Laboratory, Carnegie Institution of Washington, USA. Advisers: Y. Fei, R. Hemley and H.-K. Mao.– 1996-2000: Ph. D. Ecole Normale Supérieure de Lyon, laboratoire de Sciences de la Terre, 2000. Graduate student and teaching assistant. PhD title: “Composition and internal structure of Mars; high pressure experimentation on molten Fe and Fe-alloys; zirconium isotopes in meteorites”. Advisors: P. Gillet, F. Guyot and F. Albarède.– 1992-1996: geology studies at Ecole Normale Supérieure, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 2014-: Professor, Sorbonne Université, Institut des Sciences de la Terre de Paris, and Institut de Minéralogie, Physique des matériaux et cosmochimie  since 2019.– 2011-2014 : scientist at the Centre for Science at Extreme Conditions (CSEC), University of Edinburgh, funded by an ERC consolidator grant (“Magmas at depth: an experimental study at extreme conditions”).– 2007-2009 : sabbatical leave in CSEC, University of Edinburgh, funded by a Marie Curie European Intra-Fellowship (“High pressure experimental geochemistry. Reactivity of inert gases and the composition of planetary cores”).– 2001-2014: lecturer in Earth Sciences, Université Pierre et Marie Curie-Paris 6.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local responsibilities and administrative duties (since professorship in 2014):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 2021-: head of the Mineralogy, Petrology and Physics of planetary interiors group at IMPMC (9 staff members and a dozen PhD/post-docs on average)– 2020-: head of Earth sciences BSc (approximately 220 students)– 2020-: steering committee  of Materials science institute IMAT at Sorbonne University– 2018-2022 : elected member of board of trustees, Sorbonne université, and as such council member of the university department for contractual activity– 2016-2017 : elected member of board of trustees, Université Pierre et Marie Curie, and as such council member of the university department for contractual activity– 2015-2018: head of the Petrology, Geochemistry, Mineralogy group at ISTEP– 2014-2018: adviser to the dean of research&innovation (Université Pierre et Marie Curie) for the climate change laboratories (four laboratories: LOCEAN, LMD, LATMOS, METIS, and two federations: IPSL and FIRE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">National and international leadership (since professorship in 2014):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">–  2014-2023: visiting professor, School of Physics and Astronomy, University of Edinburgh.–  2022-: associate editor for the Journal of Geophysical Research (AGU)–  2020-:  member of CNRS Solid Earth and Interdisciplinary Instrumentation committees– 2019-2022: member of beamtime review panels for PetraIII (Germany) and Spring-8 (Japan) synchrotrons–  2015: fellow of the Mineralogical Society of America– elected member of synchrotron users organisations (PetraIII-Hamburg since 2017, European synchrotron radiation facility from 2009 to 2014)– 2013-2020:  member of the committee for national instruments in Earth’s sciences (INSU, CNRS), and of the RéGEF network (French network in geochemistry, mineralogy and petrology)– 2011-2017: elected member of the executive committee of the International Association for the Advancement of High Pressure Science and Technology (AIRAPT)–  teaching at four international summer schools (grad and post-grad students)–  21 invited lectures and seminars</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funding:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">–  2021-2023: Sorbonne Université Emergence funding (30 k€) and CNRS Planetology National Programme (20 k€) for Ar retention in the lower mantle–  2019-2022: CNRS 80PRIME project on Xe in geological and nuclear contexts (120 k€)– 2018-2021: ANR Volc-Hal-Clim on halogens from mantle to atmosphere (PI T. Roberts, Orléans), work task on halogens deep cycle (175 k€ for IMPMC)–  2018-2022: CRC PhD funding (70 k€)–  2018-2019: CNRS MITI Défisotop funding (35 k€)–  2016-2019: PhD funding from Ecole Normale Supérieure  (55 k€)–  2011-2017: PI of the ERC grant “Magmas at depth” (1.4 M€), 3 post-docs, 3 PhD students</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhDs/post-docs supervision:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 7 PhD students (G. Morard, H. Spice, C. de Grouchy, C. Leroy, C. Crépisson, I. Rzeplinski, Q. Chen)– 4 post-docs (J. Drewitt, J. Hudspeth, B. Cochain, T. Grützner)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock-driven amorphization and melting in Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Amouretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heighway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (2), pp.024209. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.111.024209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine speciation in basaltic melts at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Grützner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 356 (S1), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenon compatibility in magmatic processes: Hadean to current contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Horlait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, pp.57-62. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.2413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite resistive heated diamond anvil cell for simultaneous high-pressure and high-temperature diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijeong Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoonah Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhyuk Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunchae Cynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Jenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (8), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0132981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the partitioning behaviour of Xe using in situ X-ray synchrotron techniques at high P–T conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Rzeplinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Glazyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2022.2144290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorpheus: a Python-based software for the treatment of X-ray scattering data of amorphous and liquid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boccato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Garino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), pp.69-93. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2022.2032032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadean isotopic fractionation of xenon retained in deep silicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Rzeplinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 606 (7915), pp.713-717. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-04710-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Earth carbon reactions through time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mccammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. James Cleaves Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susannah M Dorfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105, pp.22 - 27. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2020-6888CCBY⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Gas Reactivity in Planetary Interiors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2020.00157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymerized 4-Fold Coordinated Carbonate Melts in the Deep Mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hudspeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Afonina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Konôpková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.72. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2019.00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Xe‐SiO 2 System at Moderate Pressure and High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hudspeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Glazyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (2), pp.992-1003. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles modeling of chlorine isotope fractionation between chloride-bearing molecules and minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Créon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 525, pp.424-434. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenon and iodine behaviour in magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raepsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Glazirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 522, pp.144-154. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02269945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of niobium during early Earth's differentiation: insights from its local structure and oxidation state in silicate melts at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Glazyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Konôpkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Frontiers of High Pressure Physics, 30 (8), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/aaa73e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints on Xe incorporation mechanisms in olivine from first-principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Lazzeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 222, pp.146-155. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kr environment in feldspathic glass and melt: A high pressure, high temperature X-ray absorption study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hudspeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 493, pp.525-531. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of molten CaCO3 at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hudspeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Kono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.17 - 21. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.1813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond diffraction studies of solid and liquid phase changes in shock-compressed bismuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Gorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Mcwilliams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mcgonegle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-35260-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03595892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutetium incorporation in magmas at depth: Changes in melt local environment and the influence on partitioning behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte J.L. de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W.E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Kono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 464, pp.155 - 165. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding of xenon to oxygen in magmas at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard C. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Konôpková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 484, pp.103 - 110. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01672802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of mafic magmas at high pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Kono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (2), pp.818-826. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL071600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density of magmas at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 429, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of Liquid Fayalite up to 9 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Spice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Kono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 148, pp.219-227. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2014.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bromine speciation in hydrous silicate melts at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 404, pp.18-26. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of chemical and topological structure in aluminosilicate liquids and glasses at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W.E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (10), pp.105103. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/27/10/105103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clumped fluoride-hydroxyl defects in forsterite:Implications for the upper-mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Withers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 390, pp.287-295. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmas trapped at the continental lithosphere–asthenosphere boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Morizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 393, pp.105 - 112. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Xenon with Ice at Planetary Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Bonev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hochlaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maynard-Casely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (265501), 5 p. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.265501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure de (Fe x Ca 1-x O) y (SiO 2) Les liquides et les verres de haute énergie diffraction des rayons X 1-y: Implications pour la structure des magmas basaltiques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drewitt Jwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanloup C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bytchkov A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brassamin S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hennet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical, Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, B87 (224201), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural change in molten basalt at deep mantle conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W.E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konôpkova Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Dalladay-Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna M. Morton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 503, pp.104-107. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of (FexCa1-xO)y(SiO2)1- y liquids and glasses from high-energy x-ray diffraction: Implications for the structure of natural basaltic magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W.E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei Bytchkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Brassamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hennet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.224201. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.224201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and density of molten fayalite at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.118-128. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2013.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03641595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et la densité de fayalite fondu à haute pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwe Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.118-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral buoyancy of titanium-rich melts in the deep lunar interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam van Kan Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie J. Tronche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.186-189. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NGEO1402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure experimental geosciences: state of the art and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 183 (3), pp.173-185. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.183.3.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressibility change in iron-rich melt and implications for core formation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van Westrenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maynard-Casely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perrillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 306, pp.118-122. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressibility change in iron-rich melt and implications for core formation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van Westrenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maynard-Casely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perrillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 306 (1-2), pp.118-122. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenon and Argon: A contrasting behavior in olivine at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudmundur H. Gudfinnsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75, pp.6271-6284. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2011.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a diamond capsule cell assembly for in situ determination of liquid properties in the Paris–Edinburgh press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam van Kan Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystele Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tronche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.332-341. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2010.484283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a diamond capsule cell assembly for in situ determination of liquid properties in the Paris-Edinburgh press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam van Kan Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie J. Tronche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.332-341. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2010.484283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemical composition of the Earth: Enstatite chondrite models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Javoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 293, pp.259-268. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociative melting of ice VII at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan C. Crowhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Bastea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130, pp.124514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociative melting of ice VII at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander F. Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystele Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nir Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan C. Crowhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Bastea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130, pp.124514-124514. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3100771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03604911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ structural investigation of Fe-S-Si immiscible liquid system and evolution of Fe-S bond properties with pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113, pp.10205. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB005663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Transition in Compressed Amorphous Sulfur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Greoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Degtyareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hanfland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (7), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.075701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ determination of Fe-Fe3S phase diagram and liquid structural properties up to 65 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 272 (3-4), pp.620-626. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of eutectic Fe-FeS melts to pressures up to 17 GPa: Implications for planetary cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1-2), pp.128-139. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2007.09.009|⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High P-T transformations of nitrogen to 170 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander F. Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystele Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddury Somayazulu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Kwang Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126, pp.184505-184505. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2723069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03603192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Paris-Edinburgh press cell assemblies for in situ monochromatic X-ray diffraction and X-ray absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (2), pp.223-233. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957950601183553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OsN&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;: Crystal structure and electronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander D. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Scandolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2430631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03603202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstitial dinitrogen makes PtN2 an insulating hard solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea F. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Lazzeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.153102. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.153102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of Xenon in Quartz and Earth's missing Xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup* B. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Chamorro Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jambon E. Gregoryanz M. Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 310, pp.1174-1177. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1119070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of a binary noble metal nitride.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Somayazulu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Badro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.294-297. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat1115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Si on liquid Fe compressibility: Implications for sound velocity in core materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31, pp.07604. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL019526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of liquid Fe alloys at high pressure and their bearings on the nature of metallic planetary cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JB000808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03597788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density measurements of liquid Fe-S alloys at high-pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27, pp.811-814. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999GL008431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03596946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock-driven amorphization and melt in Fe$_2$O$_3$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Amouretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heighway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction structure measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Grouchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magmas under pressure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine versus Xenon degassing history of the Early Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Glazirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienne, Austria. pp.8475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmas trapped at depth and the continental lithosphere-asthenosphere boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01298794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2412-6073" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382980v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cr&#233;pisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amouretti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Harmand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heighway" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.024209" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438268v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cochain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gr&#252;tzner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.279" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horlait" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2413" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijeong Hwang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoonah Bang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhyuk Choi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunchae Cynn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Jenei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132981" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Rzeplinski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Glazyrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2022.2144290" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boccato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2022.2032032" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03703585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilabert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04710-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bureau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. James Cleaves Ii" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cottrell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah M Dorfman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-6888CCBY" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02865414v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107610v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanloup" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hudspeth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glazyrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007779" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cr&#233;on" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.07.032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269945v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raepsaet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glazirin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Afonina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00072" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653380v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.10.028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.07.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867275v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Kono" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1813" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595892v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Gorman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Coleman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briggs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Mcwilliams" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgonegle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35260-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867281v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de Grouchy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Kon&#244;pkova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaa73e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte J.L. de Grouchy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W.E. Drewitt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.02.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01672802v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard C. Schmidt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01452772v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071600" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.03.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Spice" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Grouchy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.09.022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.03.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jahn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/10/105103" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Withers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.01.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959932v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00936436v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kon&#244;pkova Z." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Dalladay-Simpson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna M. Morton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12668" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474916v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Bytchkov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Brassamin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.224201" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641595v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. E. Drewitt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kono" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Park" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG918T6V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00936341v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwe Drewitt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00936434v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Bonev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hochlaf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maynard-Casely" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.265501" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00935034v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drewitt Jwe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanloup C." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bytchkov A." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brassamin S." TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676468v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam van Kan Parker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sator" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie J. Tronche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1402" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707380v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.183.3.175" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818824v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Westrenen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dasgupta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Perrillat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.03.039" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3Z3VW23-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591407v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626070v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Schmidt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudmundur H. Gudfinnsson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dewaele" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.08.023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6PRK2D1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818845v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Sanloup" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tronche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2010.484283" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591424v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.033" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5LCSQDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687776v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Goncharov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goldman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C. Crowhurst" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Bastea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03604911v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F. Goncharov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Goldman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Bastea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3100771" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613631v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fiquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005663" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694036v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Greoryanz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Degtyareva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanfland" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.075701" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613322v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.05.028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SHTLJXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603192v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Gregoryanz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddury Somayazulu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Kwang Mao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2723069" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613966v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poloni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950601183553" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603202v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Montoya" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D. Hernandez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Scandolo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2430631" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613980v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.09.009|" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130141v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea F. Young" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.153102" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093011v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanloup* B. Schmidt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chamorro Perez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jambon E. Gregoryanz M. Mezouar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1119070" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085984v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Somayazulu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Badro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1115" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053873v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gregoryanz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019526" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597788v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fei" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000808" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596946v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL008431" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867312v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552837v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Glazirin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298794v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2412-6073" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382980v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cr&#233;pisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amouretti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Harmand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heighway" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.024209" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438268v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cochain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gr&#252;tzner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.279" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horlait" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2413" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijeong Hwang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoonah Bang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhyuk Choi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunchae Cynn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Jenei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132981" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Rzeplinski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Glazyrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2022.2144290" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boccato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2022.2032032" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03703585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilabert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04710-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bureau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. James Cleaves Ii" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cottrell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah M Dorfman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-6888CCBY" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02865414v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hudspeth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Afonina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00072" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107610v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanloup" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glazyrin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007779" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cr&#233;on" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.07.032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269945v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raepsaet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glazirin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de Grouchy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Kon&#244;pkova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaa73e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653380v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.10.028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867322v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.07.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867275v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Kono" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1813" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595892v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Gorman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Coleman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briggs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Mcwilliams" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgonegle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35260-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte J.L. de Grouchy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W.E. Drewitt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.02.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01672802v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard C. Schmidt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01452772v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071600" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.03.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Spice" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Grouchy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.09.022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.03.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jahn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/10/105103" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Withers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.01.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959932v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00936434v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Bonev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hochlaf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maynard-Casely" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.265501" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00935034v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drewitt Jwe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanloup C." TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bytchkov A." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brassamin S." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00936436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kon&#244;pkova Z." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Dalladay-Simpson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna M. Morton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12668" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474916v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Bytchkov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Brassamin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.224201" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641595v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. E. Drewitt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kono" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Park" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG918T6V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00936341v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwe Drewitt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676468v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam van Kan Parker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sator" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie J. Tronche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1402" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707380v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.183.3.175" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591407v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Westrenen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dasgupta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Perrillat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.03.039" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3Z3VW23-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626070v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Schmidt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudmundur H. Gudfinnsson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dewaele" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.08.023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6PRK2D1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818845v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Sanloup" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tronche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2010.484283" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591424v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.033" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5LCSQDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687776v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Goncharov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goldman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C. Crowhurst" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Bastea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03604911v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F. Goncharov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Goldman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Bastea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3100771" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613631v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fiquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005663" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694036v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Greoryanz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Degtyareva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanfland" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.075701" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613322v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.05.028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SHTLJXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613980v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.09.009|" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603192v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Gregoryanz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddury Somayazulu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Kwang Mao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2723069" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613966v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poloni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950601183553" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603202v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Montoya" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D. Hernandez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Scandolo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2430631" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130141v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea F. Young" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.153102" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093011v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanloup* B. Schmidt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chamorro Perez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jambon E. Gregoryanz M. Mezouar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1119070" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085984v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Somayazulu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Badro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1115" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053873v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gregoryanz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019526" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597788v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fei" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000808" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596946v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL008431" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867312v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552837v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Glazirin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298794v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>