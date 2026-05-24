--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chrystele Sanloup </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrystèle Sanloup						Professor, IMPMC, Sorbonne Université 		           	          Ph. : +33 1 44 27 52 074 Place Jussieu, 75252 Paris, France			            	          Born Dec-30 1972, one childVisiting professor, School of Physics and Astronomy, University of EdinburghMember of Institut Universitaire de FranceORCID: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0003-2412-6073</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and diploma:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 2009: Habilitation thesis Université Pierre et Marie Curie. “Some examples of the effect of pressure on the chemical properties of geomaterials”.– 2000-2001: Post-graduate training as a Carnegie fellow, Geophysical Laboratory, Carnegie Institution of Washington, USA. Advisers: Y. Fei, R. Hemley and H.-K. Mao.– 1996-2000: Ph. D. Ecole Normale Supérieure de Lyon, laboratoire de Sciences de la Terre, 2000. Graduate student and teaching assistant. PhD title: “Composition and internal structure of Mars; high pressure experimentation on molten Fe and Fe-alloys; zirconium isotopes in meteorites”. Advisors: P. Gillet, F. Guyot and F. Albarède.– 1992-1996: geology studies at Ecole Normale Supérieure, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 2014-: Professor, Sorbonne Université, Institut des Sciences de la Terre de Paris, and Institut de Minéralogie, Physique des matériaux et cosmochimie  since 2019.– 2011-2014 : scientist at the Centre for Science at Extreme Conditions (CSEC), University of Edinburgh, funded by an ERC consolidator grant (“Magmas at depth: an experimental study at extreme conditions”).– 2007-2009 : sabbatical leave in CSEC, University of Edinburgh, funded by a Marie Curie European Intra-Fellowship (“High pressure experimental geochemistry. Reactivity of inert gases and the composition of planetary cores”).– 2001-2014: lecturer in Earth Sciences, Université Pierre et Marie Curie-Paris 6.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local responsibilities and administrative duties (since professorship in 2014):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 2021-: head of the Mineralogy, Petrology and Physics of planetary interiors group at IMPMC (9 staff members and a dozen PhD/post-docs on average)– 2020-: head of Earth sciences BSc (approximately 220 students)– 2020-: steering committee  of Materials science institute IMAT at Sorbonne University– 2018-2022 : elected member of board of trustees, Sorbonne université, and as such council member of the university department for contractual activity– 2016-2017 : elected member of board of trustees, Université Pierre et Marie Curie, and as such council member of the university department for contractual activity– 2015-2018: head of the Petrology, Geochemistry, Mineralogy group at ISTEP– 2014-2018: adviser to the dean of research&innovation (Université Pierre et Marie Curie) for the climate change laboratories (four laboratories: LOCEAN, LMD, LATMOS, METIS, and two federations: IPSL and FIRE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">National and international leadership (since professorship in 2014):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">–  2014-2023: visiting professor, School of Physics and Astronomy, University of Edinburgh.–  2022-: associate editor for the Journal of Geophysical Research (AGU)–  2020-:  member of CNRS Solid Earth and Interdisciplinary Instrumentation committees– 2019-2022: member of beamtime review panels for PetraIII (Germany) and Spring-8 (Japan) synchrotrons–  2015: fellow of the Mineralogical Society of America– elected member of synchrotron users organisations (PetraIII-Hamburg since 2017, European synchrotron radiation facility from 2009 to 2014)– 2013-2020:  member of the committee for national instruments in Earth’s sciences (INSU, CNRS), and of the RéGEF network (French network in geochemistry, mineralogy and petrology)– 2011-2017: elected member of the executive committee of the International Association for the Advancement of High Pressure Science and Technology (AIRAPT)–  teaching at four international summer schools (grad and post-grad students)–  21 invited lectures and seminars</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funding:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">–  2021-2023: Sorbonne Université Emergence funding (30 k€) and CNRS Planetology National Programme (20 k€) for Ar retention in the lower mantle–  2019-2022: CNRS 80PRIME project on Xe in geological and nuclear contexts (120 k€)– 2018-2021: ANR Volc-Hal-Clim on halogens from mantle to atmosphere (PI T. Roberts, Orléans), work task on halogens deep cycle (175 k€ for IMPMC)–  2018-2022: CRC PhD funding (70 k€)–  2018-2019: CNRS MITI Défisotop funding (35 k€)–  2016-2019: PhD funding from Ecole Normale Supérieure  (55 k€)–  2011-2017: PI of the ERC grant “Magmas at depth” (1.4 M€), 3 post-docs, 3 PhD students</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhDs/post-docs supervision:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 7 PhD students (G. Morard, H. Spice, C. de Grouchy, C. Leroy, C. Crépisson, I. Rzeplinski, Q. Chen)– 4 post-docs (J. Drewitt, J. Hudspeth, B. Cochain, T. Grützner)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock-driven amorphization and melting in Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Amouretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heighway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (2), pp.024209. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.111.024209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine speciation in basaltic melts at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Grützner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 356 (S1), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenon compatibility in magmatic processes: Hadean to current contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Horlait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, pp.57-62. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.2413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite resistive heated diamond anvil cell for simultaneous high-pressure and high-temperature diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijeong Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoonah Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhyuk Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunchae Cynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Jenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (8), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0132981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the partitioning behaviour of Xe using in situ X-ray synchrotron techniques at high P–T conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Rzeplinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Glazyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2022.2144290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorpheus: a Python-based software for the treatment of X-ray scattering data of amorphous and liquid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boccato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Garino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), pp.69-93. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2022.2032032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadean isotopic fractionation of xenon retained in deep silicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Rzeplinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 606 (7915), pp.713-717. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-04710-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Earth carbon reactions through time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mccammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. James Cleaves Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susannah M Dorfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105, pp.22 - 27. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2020-6888CCBY⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Gas Reactivity in Planetary Interiors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2020.00157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymerized 4-Fold Coordinated Carbonate Melts in the Deep Mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hudspeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Afonina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Konôpková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.72. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2019.00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Xe‐SiO 2 System at Moderate Pressure and High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hudspeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Glazyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (2), pp.992-1003. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles modeling of chlorine isotope fractionation between chloride-bearing molecules and minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Créon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 525, pp.424-434. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenon and iodine behaviour in magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raepsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Glazirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 522, pp.144-154. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02269945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of niobium during early Earth's differentiation: insights from its local structure and oxidation state in silicate melts at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Glazyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Konôpkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Frontiers of High Pressure Physics, 30 (8), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/aaa73e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints on Xe incorporation mechanisms in olivine from first-principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Lazzeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 222, pp.146-155. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kr environment in feldspathic glass and melt: A high pressure, high temperature X-ray absorption study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hudspeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 493, pp.525-531. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of molten CaCO3 at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hudspeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Kono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.17 - 21. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.1813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond diffraction studies of solid and liquid phase changes in shock-compressed bismuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Gorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Mcwilliams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mcgonegle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-35260-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03595892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutetium incorporation in magmas at depth: Changes in melt local environment and the influence on partitioning behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte J.L. de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W.E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Kono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 464, pp.155 - 165. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding of xenon to oxygen in magmas at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard C. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Konôpková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 484, pp.103 - 110. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01672802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of mafic magmas at high pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Kono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (2), pp.818-826. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL071600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density of magmas at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 429, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of Liquid Fayalite up to 9 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Spice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Kono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 148, pp.219-227. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2014.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bromine speciation in hydrous silicate melts at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 404, pp.18-26. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of chemical and topological structure in aluminosilicate liquids and glasses at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W.E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (10), pp.105103. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/27/10/105103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clumped fluoride-hydroxyl defects in forsterite:Implications for the upper-mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Withers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 390, pp.287-295. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmas trapped at the continental lithosphere–asthenosphere boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Morizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 393, pp.105 - 112. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Xenon with Ice at Planetary Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Bonev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hochlaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maynard-Casely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (265501), 5 p. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.265501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure de (Fe x Ca 1-x O) y (SiO 2) Les liquides et les verres de haute énergie diffraction des rayons X 1-y: Implications pour la structure des magmas basaltiques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drewitt Jwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanloup C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bytchkov A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brassamin S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hennet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical, Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, B87 (224201), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural change in molten basalt at deep mantle conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W.E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konôpkova Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Dalladay-Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna M. Morton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 503, pp.104-107. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of (FexCa1-xO)y(SiO2)1- y liquids and glasses from high-energy x-ray diffraction: Implications for the structure of natural basaltic magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W.E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei Bytchkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Brassamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hennet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.224201. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.224201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and density of molten fayalite at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.118-128. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2013.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03641595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et la densité de fayalite fondu à haute pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwe Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.118-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral buoyancy of titanium-rich melts in the deep lunar interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam van Kan Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie J. Tronche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.186-189. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NGEO1402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure experimental geosciences: state of the art and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 183 (3), pp.173-185. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.183.3.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressibility change in iron-rich melt and implications for core formation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van Westrenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maynard-Casely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perrillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 306, pp.118-122. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressibility change in iron-rich melt and implications for core formation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van Westrenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maynard-Casely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perrillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 306 (1-2), pp.118-122. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenon and Argon: A contrasting behavior in olivine at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudmundur H. Gudfinnsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75, pp.6271-6284. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2011.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a diamond capsule cell assembly for in situ determination of liquid properties in the Paris–Edinburgh press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam van Kan Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystele Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tronche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.332-341. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2010.484283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a diamond capsule cell assembly for in situ determination of liquid properties in the Paris-Edinburgh press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam van Kan Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie J. Tronche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.332-341. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2010.484283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemical composition of the Earth: Enstatite chondrite models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Javoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 293, pp.259-268. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociative melting of ice VII at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan C. Crowhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Bastea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130, pp.124514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociative melting of ice VII at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander F. Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystele Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nir Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan C. Crowhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Bastea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130, pp.124514-124514. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3100771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03604911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ structural investigation of Fe-S-Si immiscible liquid system and evolution of Fe-S bond properties with pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113, pp.10205. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB005663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Transition in Compressed Amorphous Sulfur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Greoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Degtyareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hanfland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (7), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.075701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ determination of Fe-Fe3S phase diagram and liquid structural properties up to 65 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 272 (3-4), pp.620-626. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of eutectic Fe-FeS melts to pressures up to 17 GPa: Implications for planetary cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1-2), pp.128-139. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2007.09.009|⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High P-T transformations of nitrogen to 170 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander F. Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystele Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddury Somayazulu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Kwang Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126, pp.184505-184505. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2723069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03603192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Paris-Edinburgh press cell assemblies for in situ monochromatic X-ray diffraction and X-ray absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (2), pp.223-233. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957950601183553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OsN&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;: Crystal structure and electronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander D. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Scandolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2430631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03603202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstitial dinitrogen makes PtN2 an insulating hard solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea F. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Lazzeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.153102. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.153102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of Xenon in Quartz and Earth's missing Xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup* B. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Chamorro Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jambon E. Gregoryanz M. Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 310, pp.1174-1177. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1119070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of a binary noble metal nitride.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Somayazulu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Badro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.294-297. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat1115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Si on liquid Fe compressibility: Implications for sound velocity in core materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31, pp.07604. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL019526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of liquid Fe alloys at high pressure and their bearings on the nature of metallic planetary cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JB000808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03597788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density measurements of liquid Fe-S alloys at high-pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27, pp.811-814. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999GL008431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03596946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock-driven amorphization and melt in Fe$_2$O$_3$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Amouretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heighway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction structure measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Grouchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magmas under pressure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine versus Xenon degassing history of the Early Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Glazirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienne, Austria. pp.8475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmas trapped at depth and the continental lithosphere-asthenosphere boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01298794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chrystele Sanloup </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrystèle Sanloup						Professor, IMPMC, Sorbonne Université 		           	          Ph. : +33 1 44 27 52 074 Place Jussieu, 75252 Paris, France			            	          Born Dec-30 1972, one childVisiting professor, School of Physics and Astronomy, University of EdinburghMember of Institut Universitaire de FranceORCID: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0003-2412-6073</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and diploma:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 2009: Habilitation thesis Université Pierre et Marie Curie. “Some examples of the effect of pressure on the chemical properties of geomaterials”.– 2000-2001: Post-graduate training as a Carnegie fellow, Geophysical Laboratory, Carnegie Institution of Washington, USA. Advisers: Y. Fei, R. Hemley and H.-K. Mao.– 1996-2000: Ph. D. Ecole Normale Supérieure de Lyon, laboratoire de Sciences de la Terre, 2000. Graduate student and teaching assistant. PhD title: “Composition and internal structure of Mars; high pressure experimentation on molten Fe and Fe-alloys; zirconium isotopes in meteorites”. Advisors: P. Gillet, F. Guyot and F. Albarède.– 1992-1996: geology studies at Ecole Normale Supérieure, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 2014-: Professor, Sorbonne Université, Institut des Sciences de la Terre de Paris, and Institut de Minéralogie, Physique des matériaux et cosmochimie  since 2019.– 2011-2014 : scientist at the Centre for Science at Extreme Conditions (CSEC), University of Edinburgh, funded by an ERC consolidator grant (“Magmas at depth: an experimental study at extreme conditions”).– 2007-2009 : sabbatical leave in CSEC, University of Edinburgh, funded by a Marie Curie European Intra-Fellowship (“High pressure experimental geochemistry. Reactivity of inert gases and the composition of planetary cores”).– 2001-2014: lecturer in Earth Sciences, Université Pierre et Marie Curie-Paris 6.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local responsibilities and administrative duties (since professorship in 2014):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 2021-: head of the Mineralogy, Petrology and Physics of planetary interiors group at IMPMC (9 staff members and a dozen PhD/post-docs on average)– 2020-: head of Earth sciences BSc (approximately 220 students)– 2020-: steering committee  of Materials science institute IMAT at Sorbonne University– 2018-2022 : elected member of board of trustees, Sorbonne université, and as such council member of the university department for contractual activity– 2016-2017 : elected member of board of trustees, Université Pierre et Marie Curie, and as such council member of the university department for contractual activity– 2015-2018: head of the Petrology, Geochemistry, Mineralogy group at ISTEP– 2014-2018: adviser to the dean of research&innovation (Université Pierre et Marie Curie) for the climate change laboratories (four laboratories: LOCEAN, LMD, LATMOS, METIS, and two federations: IPSL and FIRE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">National and international leadership (since professorship in 2014):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">–  2014-2023: visiting professor, School of Physics and Astronomy, University of Edinburgh.–  2022-: associate editor for the Journal of Geophysical Research (AGU)–  2020-:  member of CNRS Solid Earth and Interdisciplinary Instrumentation committees– 2019-2022: member of beamtime review panels for PetraIII (Germany) and Spring-8 (Japan) synchrotrons–  2015: fellow of the Mineralogical Society of America– elected member of synchrotron users organisations (PetraIII-Hamburg since 2017, European synchrotron radiation facility from 2009 to 2014)– 2013-2020:  member of the committee for national instruments in Earth’s sciences (INSU, CNRS), and of the RéGEF network (French network in geochemistry, mineralogy and petrology)– 2011-2017: elected member of the executive committee of the International Association for the Advancement of High Pressure Science and Technology (AIRAPT)–  teaching at four international summer schools (grad and post-grad students)–  21 invited lectures and seminars</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funding:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">–  2021-2023: Sorbonne Université Emergence funding (30 k€) and CNRS Planetology National Programme (20 k€) for Ar retention in the lower mantle–  2019-2022: CNRS 80PRIME project on Xe in geological and nuclear contexts (120 k€)– 2018-2021: ANR Volc-Hal-Clim on halogens from mantle to atmosphere (PI T. Roberts, Orléans), work task on halogens deep cycle (175 k€ for IMPMC)–  2018-2022: CRC PhD funding (70 k€)–  2018-2019: CNRS MITI Défisotop funding (35 k€)–  2016-2019: PhD funding from Ecole Normale Supérieure  (55 k€)–  2011-2017: PI of the ERC grant “Magmas at depth” (1.4 M€), 3 post-docs, 3 PhD students</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhDs/post-docs supervision:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 7 PhD students (G. Morard, H. Spice, C. de Grouchy, C. Leroy, C. Crépisson, I. Rzeplinski, Q. Chen)– 4 post-docs (J. Drewitt, J. Hudspeth, B. Cochain, T. Grützner)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock-driven amorphization and melting in Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Amouretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heighway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (2), pp.024209. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.111.024209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenon compatibility in magmatic processes: Hadean to current contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Horlait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, pp.57-62. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.2413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine speciation in basaltic melts at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Grützner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 356 (S1), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite resistive heated diamond anvil cell for simultaneous high-pressure and high-temperature diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijeong Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoonah Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhyuk Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunchae Cynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Jenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (8), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0132981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the partitioning behaviour of Xe using in situ X-ray synchrotron techniques at high P–T conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Rzeplinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Glazyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2022.2144290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorpheus: a Python-based software for the treatment of X-ray scattering data of amorphous and liquid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boccato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Garino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), pp.69-93. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2022.2032032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadean isotopic fractionation of xenon retained in deep silicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Rzeplinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 606 (7915), pp.713-717. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-04710-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Gas Reactivity in Planetary Interiors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2020.00157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Earth carbon reactions through time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mccammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. James Cleaves Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susannah M Dorfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105, pp.22 - 27. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2020-6888CCBY⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Xe‐SiO 2 System at Moderate Pressure and High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hudspeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Glazyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (2), pp.992-1003. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles modeling of chlorine isotope fractionation between chloride-bearing molecules and minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Créon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 525, pp.424-434. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenon and iodine behaviour in magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raepsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Glazirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 522, pp.144-154. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02269945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymerized 4-Fold Coordinated Carbonate Melts in the Deep Mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hudspeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Afonina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Konôpková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.72. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2019.00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kr environment in feldspathic glass and melt: A high pressure, high temperature X-ray absorption study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hudspeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 493, pp.525-531. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of molten CaCO3 at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hudspeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Kono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.17 - 21. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.1813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints on Xe incorporation mechanisms in olivine from first-principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Lazzeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 222, pp.146-155. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond diffraction studies of solid and liquid phase changes in shock-compressed bismuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Gorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Mcwilliams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mcgonegle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-35260-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03595892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of niobium during early Earth's differentiation: insights from its local structure and oxidation state in silicate melts at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Glazyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Konôpkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Frontiers of High Pressure Physics, 30 (8), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/aaa73e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutetium incorporation in magmas at depth: Changes in melt local environment and the influence on partitioning behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte J.L. de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W.E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Kono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 464, pp.155 - 165. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding of xenon to oxygen in magmas at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard C. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Konôpková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 484, pp.103 - 110. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01672802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of mafic magmas at high pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Kono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (2), pp.818-826. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL071600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density of magmas at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 429, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of Liquid Fayalite up to 9 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Spice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Kono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 148, pp.219-227. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2014.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of chemical and topological structure in aluminosilicate liquids and glasses at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W.E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (10), pp.105103. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/27/10/105103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bromine speciation in hydrous silicate melts at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Grouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 404, pp.18-26. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clumped fluoride-hydroxyl defects in forsterite:Implications for the upper-mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Withers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 390, pp.287-295. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmas trapped at the continental lithosphere–asthenosphere boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Morizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 393, pp.105 - 112. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of (FexCa1-xO)y(SiO2)1- y liquids and glasses from high-energy x-ray diffraction: Implications for the structure of natural basaltic magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W.E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei Bytchkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Brassamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hennet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.224201. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.224201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural change in molten basalt at deep mantle conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W.E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konôpkova Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Dalladay-Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna M. Morton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 503, pp.104-107. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and density of molten fayalite at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. E. Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.118-128. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2013.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03641595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et la densité de fayalite fondu à haute pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwe Drewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.118-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Xenon with Ice at Planetary Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Bonev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hochlaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maynard-Casely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (265501), 5 p. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.265501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure de (Fe x Ca 1-x O) y (SiO 2) Les liquides et les verres de haute énergie diffraction des rayons X 1-y: Implications pour la structure des magmas basaltiques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drewitt Jwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanloup C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bytchkov A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brassamin S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hennet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical, Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, B87 (224201), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral buoyancy of titanium-rich melts in the deep lunar interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam van Kan Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie J. Tronche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.186-189. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NGEO1402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure experimental geosciences: state of the art and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 183 (3), pp.173-185. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.183.3.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressibility change in iron-rich melt and implications for core formation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van Westrenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maynard-Casely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perrillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 306, pp.118-122. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenon and Argon: A contrasting behavior in olivine at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudmundur H. Gudfinnsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75, pp.6271-6284. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2011.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressibility change in iron-rich melt and implications for core formation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van Westrenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maynard-Casely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perrillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 306 (1-2), pp.118-122. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a diamond capsule cell assembly for in situ determination of liquid properties in the Paris–Edinburgh press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam van Kan Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystele Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tronche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.332-341. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2010.484283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a diamond capsule cell assembly for in situ determination of liquid properties in the Paris-Edinburgh press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam van Kan Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie J. Tronche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.332-341. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2010.484283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemical composition of the Earth: Enstatite chondrite models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Javoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 293, pp.259-268. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociative melting of ice VII at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander F. Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystele Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nir Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan C. Crowhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Bastea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130, pp.124514-124514. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3100771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03604911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociative melting of ice VII at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan C. Crowhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Bastea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130, pp.124514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ structural investigation of Fe-S-Si immiscible liquid system and evolution of Fe-S bond properties with pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113, pp.10205. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB005663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Transition in Compressed Amorphous Sulfur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Greoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Degtyareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hanfland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (7), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.075701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ determination of Fe-Fe3S phase diagram and liquid structural properties up to 65 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 272 (3-4), pp.620-626. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High P-T transformations of nitrogen to 170 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander F. Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystele Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddury Somayazulu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Kwang Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126, pp.184505-184505. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2723069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03603192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Paris-Edinburgh press cell assemblies for in situ monochromatic X-ray diffraction and X-ray absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (2), pp.223-233. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957950601183553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OsN&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;: Crystal structure and electronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander D. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Scandolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2430631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03603202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of eutectic Fe-FeS melts to pressures up to 17 GPa: Implications for planetary cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1-2), pp.128-139. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2007.09.009|⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstitial dinitrogen makes PtN2 an insulating hard solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea F. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Lazzeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.153102. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.153102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of Xenon in Quartz and Earth's missing Xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup* B. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Chamorro Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jambon E. Gregoryanz M. Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 310, pp.1174-1177. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1119070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Si on liquid Fe compressibility: Implications for sound velocity in core materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31, pp.07604. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL019526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of a binary noble metal nitride.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gregoryanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Somayazulu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Badro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.294-297. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat1115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of liquid Fe alloys at high pressure and their bearings on the nature of metallic planetary cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JB000808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03597788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density measurements of liquid Fe-S alloys at high-pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27, pp.811-814. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999GL008431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03596946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock-driven amorphization and melt in Fe$_2$O$_3$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Amouretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heighway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction structure measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Grouchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magmas under pressure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine versus Xenon degassing history of the Early Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Glazirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienne, Austria. pp.8475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmas trapped at depth and the continental lithosphere-asthenosphere boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Sanloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01298794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2412-6073" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382980v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cr&#233;pisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amouretti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Harmand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heighway" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.024209" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438268v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cochain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gr&#252;tzner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.279" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horlait" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2413" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijeong Hwang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoonah Bang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhyuk Choi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunchae Cynn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Jenei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132981" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Rzeplinski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Glazyrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2022.2144290" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boccato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2022.2032032" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03703585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilabert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04710-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bureau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. James Cleaves Ii" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cottrell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah M Dorfman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-6888CCBY" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02865414v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hudspeth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Afonina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00072" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107610v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanloup" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glazyrin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007779" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cr&#233;on" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.07.032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269945v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raepsaet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glazirin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de Grouchy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Kon&#244;pkova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaa73e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653380v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.10.028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867322v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.07.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867275v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Kono" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1813" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595892v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Gorman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Coleman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briggs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Mcwilliams" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgonegle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35260-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte J.L. de Grouchy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W.E. Drewitt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.02.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01672802v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard C. Schmidt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01452772v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071600" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.03.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Spice" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Grouchy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.09.022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.03.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jahn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/10/105103" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Withers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.01.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959932v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00936434v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Bonev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hochlaf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maynard-Casely" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.265501" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00935034v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drewitt Jwe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanloup C." TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bytchkov A." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brassamin S." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00936436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kon&#244;pkova Z." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Dalladay-Simpson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna M. Morton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12668" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474916v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Bytchkov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Brassamin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.224201" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641595v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. E. Drewitt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kono" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Park" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG918T6V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00936341v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwe Drewitt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676468v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam van Kan Parker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sator" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie J. Tronche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1402" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707380v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.183.3.175" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591407v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Westrenen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dasgupta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Perrillat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.03.039" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3Z3VW23-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626070v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Schmidt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudmundur H. Gudfinnsson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dewaele" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.08.023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6PRK2D1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818845v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Sanloup" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tronche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2010.484283" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591424v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.033" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5LCSQDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687776v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Goncharov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goldman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C. Crowhurst" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Bastea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03604911v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F. Goncharov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Goldman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Bastea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3100771" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613631v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fiquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005663" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694036v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Greoryanz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Degtyareva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanfland" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.075701" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613322v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.05.028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SHTLJXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613980v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.09.009|" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603192v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Gregoryanz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddury Somayazulu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Kwang Mao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2723069" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613966v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poloni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950601183553" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603202v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Montoya" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D. Hernandez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Scandolo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2430631" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130141v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea F. Young" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.153102" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093011v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanloup* B. Schmidt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chamorro Perez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jambon E. Gregoryanz M. Mezouar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1119070" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085984v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Somayazulu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Badro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1115" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053873v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gregoryanz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019526" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597788v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fei" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000808" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596946v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL008431" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867312v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552837v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Glazirin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298794v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2412-6073" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382980v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cr&#233;pisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amouretti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Harmand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heighway" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.024209" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583782v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horlait" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2413" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cochain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gr&#252;tzner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.279" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijeong Hwang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoonah Bang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhyuk Choi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunchae Cynn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Jenei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132981" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Rzeplinski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Glazyrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2022.2144290" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boccato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2022.2032032" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03703585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilabert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04710-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02865414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00157" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bureau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. James Cleaves Ii" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cottrell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah M Dorfman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-6888CCBY" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107610v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanloup" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hudspeth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glazyrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007779" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cr&#233;on" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.07.032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269945v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raepsaet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glazirin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Afonina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00072" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867322v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.07.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867275v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Kono" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1813" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653380v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.10.028" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595892v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Gorman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Coleman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briggs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Mcwilliams" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgonegle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35260-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867281v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de Grouchy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Kon&#244;pkova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaa73e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte J.L. de Grouchy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W.E. Drewitt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.02.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01672802v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard C. Schmidt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01452772v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071600" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.03.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Spice" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Grouchy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.09.022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jahn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/10/105103" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136078v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.03.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Withers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.01.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959932v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474916v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Bytchkov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Brassamin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.224201" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00936436v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kon&#244;pkova Z." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Dalladay-Simpson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna M. Morton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12668" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641595v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. E. Drewitt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kono" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Park" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG918T6V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00936341v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwe Drewitt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00936434v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Bonev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hochlaf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maynard-Casely" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.265501" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00935034v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drewitt Jwe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanloup C." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bytchkov A." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brassamin S." TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676468v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam van Kan Parker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sator" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie J. Tronche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1402" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707380v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.183.3.175" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591407v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Westrenen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dasgupta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Perrillat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.03.039" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3Z3VW23-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626070v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Schmidt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudmundur H. Gudfinnsson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dewaele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.08.023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6PRK2D1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818824v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818845v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Sanloup" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tronche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2010.484283" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591424v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.033" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5LCSQDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03604911v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F. Goncharov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Goldman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C. Crowhurst" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Bastea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3100771" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687776v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Goncharov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goldman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Bastea" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613631v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fiquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005663" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694036v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Greoryanz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Degtyareva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanfland" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.075701" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613322v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.05.028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SHTLJXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603192v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Gregoryanz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddury Somayazulu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Kwang Mao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2723069" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613966v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poloni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950601183553" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603202v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Montoya" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D. Hernandez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Scandolo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2430631" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613980v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.09.009|" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130141v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea F. Young" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.153102" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093011v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanloup* B. Schmidt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chamorro Perez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jambon E. Gregoryanz M. Mezouar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1119070" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053873v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gregoryanz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019526" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085984v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Somayazulu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Badro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiquet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1115" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597788v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fei" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000808" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596946v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL008431" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867312v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552837v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Glazirin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298794v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>