--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -217,965 +217,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40Ar/39Ar dating of basaltic rocks and the pitfalls of plagioclase alteration</w:t>
+                <w:t xml:space="preserve">Characterization of an exhumed high-temperature hydrothermal system and its application for deep geothermal exploration: An example from Terre-de-Haut Island (Guadeloupe archipelago, Lesser Antilles volcanic arc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiang Jiang</w:t>
+                <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred Jourdan</w:t>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo K.H. Olierook</w:t>
+                <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Merle</w:t>
+                <w:t xml:space="preserve">Chrystèle Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystèle Verati</w:t>
+                <w:t xml:space="preserve">V. Navelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 314, pp.334-357. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 418, pp.107256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.08.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578500v1</w:t>
+                <w:t xml:space="preserve">hal-03214404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an exhumed high-temperature hydrothermal system and its application for deep geothermal exploration: An example from Terre-de-Haut Island (Guadeloupe archipelago, Lesser Antilles volcanic arc)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">40Ar/39Ar dating of high temperature geothermal systems: First attempt on hydrothermally altered pyroxenes from the Saintes archipelago (Lesser Antilles arc, Guadeloupe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexiane Favier</w:t>
+                <w:t xml:space="preserve">Chrystele Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Corsini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Navelot</w:t>
+                <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107256⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 581, pp.120401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214404v1</w:t>
+                <w:t xml:space="preserve">hal-03280968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40Ar/39Ar dating of high temperature geothermal systems: First attempt on hydrothermally altered pyroxenes from the Saintes archipelago (Lesser Antilles arc, Guadeloupe)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexiane Favier</w:t>
+                <w:t xml:space="preserve">40Ar/39Ar dating of basaltic rocks and the pitfalls of plagioclase alteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystele Verati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+                <w:t xml:space="preserve">Fred Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Münch</w:t>
+                <w:t xml:space="preserve">Hugo K.H. Olierook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Renac</w:t>
+                <w:t xml:space="preserve">Renaud Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 581, pp.120401. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 314, pp.334-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280968v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sidi El Hemissi Triassic “ophites” (Souk Ahras, NE Algeria): petrology, geochemistry, and petrogenesis</w:t>
+                <w:t xml:space="preserve">Structure of lamprophyres: a discriminant marker for Variscan and Alpine tectonics in the Argentera-Mercantour Massif, Maritime Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima Saadia Zanouda</w:t>
+                <w:t xml:space="preserve">Marco Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabah Laouar</w:t>
+                <w:t xml:space="preserve">Davide Zanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Laouar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chrystele Verati</w:t>
+                <w:t xml:space="preserve">Guido Gosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12517-019-4462-5⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 190, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2019014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166909v1</w:t>
+                <w:t xml:space="preserve">hal-02378589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial Pangean rifting north of the West African Craton: Insights from late Permian U-Pb and 40Ar/39Ar dating of alkaline magmatism from the Eastern Anti-Atlas (Morocco)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tectono-metamorphic evolution of shallow crustal levels within active volcanic arcs. Insights from the exhumed Basal Complex of Basse-Terre (Guadeloupe, French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystele Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Najih</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abdelilah Fekkak</w:t>
+                <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2019.101670⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 190, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2019011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575924v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of lamprophyres: a discriminant marker for Variscan and Alpine tectonics in the Argentera-Mercantour Massif, Maritime Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Sidi El Hemissi Triassic “ophites” (Souk Ahras, NE Algeria): petrology, geochemistry, and petrogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Saadia Zanouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Laouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Filippi</w:t>
+                <w:t xml:space="preserve">Sihem Laouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Zanoni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+                <w:t xml:space="preserve">Amar Sebaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystele Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2019014⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12517-019-4462-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378589v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectono-metamorphic evolution of shallow crustal levels within active volcanic arcs. Insights from the exhumed Basal Complex of Basse-Terre (Guadeloupe, French West Indies)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+                <w:t xml:space="preserve">Initial Pangean rifting north of the West African Craton: Insights from late Permian U-Pb and 40Ar/39Ar dating of alkaline magmatism from the Eastern Anti-Atlas (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Najih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Legendre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chrystele Verati</w:t>
+                <w:t xml:space="preserve">Pilar Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulley Charaf Chabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melody Philippon</w:t>
+                <w:t xml:space="preserve">Abdelilah Fekkak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 190, pp.10. </w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.101670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2019011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2019.101670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326491v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-distance mobility in the North-Western Mediterranean during the Neolithic transition using high resolution pottery sourcing</w:t>
               </w:r>
@@ -1321,51 +1321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Navelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1429,103 +1429,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arc-related metamorphism in the Guadeloupe archipelago (Lesser Antilles active island arc): First report and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 320, pp.592-598. </w:t>
@@ -1557,420 +1557,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic evolution of Les Saintes archipelago (Guadeloupe, French West Indies): relation with the Lesser Antilles arc system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies d'acquisition des matières colorantes dans l'Arc liguro-provençal au cours des VIe et Ve millénaires cal. BCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Mazabraud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dorian Schneider</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anthropologica et Praehistorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Actes de la table ronde internationnale “About haematite. Procurement and transformation during recent prehistory. Analytical methods” Jambes (Belgique) 7-8 février 2013, 126, pp.105-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625778v1</w:t>
+                <w:t xml:space="preserve">hal-01548665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'acquisition des matières colorantes dans l'Arc liguro-provençal au cours des VIe et Ve millénaires cal. BCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procurement strategies of Neolithic colouring materials: Territoriality and networks from 6th to 5th millennia BCE in North-Western Mediterranean,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
+                <w:t xml:space="preserve">Stéphane Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologica et Praehistorica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.10-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2016.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548665v1</w:t>
+                <w:t xml:space="preserve">hal-01347293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procurement strategies of Neolithic colouring materials: Territoriality and networks from 6th to 5th millennia BCE in North-Western Mediterranean,</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tectonic evolution of Les Saintes archipelago (Guadeloupe, French West Indies): relation with the Lesser Antilles arc system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mazabraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dubernet</w:t>
+                <w:t xml:space="preserve">Dorian Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 71, pp.10-23. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 187 (1), pp.3-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2016.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.187.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347293v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic and sedimentary architecture of the Karukera spur: A record of the Lesser Antilles fore-arc deformations since the Neogene</w:t>
               </w:r>
@@ -2102,77 +2102,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in 40 Ar/ 39 Ar dating: from archaeology to planetary sciences – introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darren Mark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Verati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 378 (1), pp.1 - 8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2392,51 +2392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fornari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (7), pp.577-587. </w:t>
@@ -2620,51 +2620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">40Ar/39Ar ages and Sr-Nd-Pb-Os geochemistry of CAMP tholeiites from Western Maranhão basin (NE Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Marzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2672,51 +2672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 122 (3-4), pp.137-151. </w:t>
@@ -2925,51 +2925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing of Late Pliocene to Middle Pleistocene tectonic events in Rhodes (Greece) inferred from magneto-biostratigraphy and 40Ar/39Ar dating of a volcaniclastic layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3058,51 +3058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The farthest record of the Central Atlantic Magmatic Province into West Africa craton: precise 40Ar/39Ar dating and geochemistry of Taoudenni basin intrusives (northern Mali)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3200,307 +3200,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CAMP doleritic pipes of the Tindouf basin: current situation and metallogenic and petroleum prospects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moulley Charaf Chabou</w:t>
+                <w:t xml:space="preserve">Possible occurrence of CAMP primitive rocks in the Tindouf basin (southwestern Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Koussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M C Chabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Laouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bersi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oubaida Hachemaoui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chrystèle Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque International sur la Géologie de la chaîne des Maghrébides et des Régions Voisines (CIGCM2022)</w:t>
+              <w:t xml:space="preserve">Third International Symposium on the Geology of the Maghrebides chain and adjacent areas (CIGCM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Sétif, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252400v1</w:t>
+                <w:t xml:space="preserve">hal-04252165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible occurrence of CAMP primitive rocks in the Tindouf basin (southwestern Algeria)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R Laouar</w:t>
+                <w:t xml:space="preserve">The CAMP doleritic pipes of the Tindouf basin: current situation and metallogenic and petroleum prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulley Charaf Chabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oubaida Hachemaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bersi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oubaida Hachemaoui</w:t>
+                <w:t xml:space="preserve">Meriem Koussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Bersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium on the Geology of the Maghrebides chain and adjacent areas (CIGCM 2022)</w:t>
+              <w:t xml:space="preserve">3ème Colloque International sur la Géologie de la chaîne des Maghrébides et des Régions Voisines (CIGCM2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Sétif, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252165v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and petrology of the Edolo diabase and implications for the Alpine tectonics in the Southern Alps, from rifting to continental collision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulcini Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3508,51 +3508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisella Rebay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -3575,868 +3575,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility, interactions and networking within the NW Impresso-Cardial complex: highlights from Finale-Arene-Candide and Castellar-Pendimoun</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Implantations pionnières et transferts à longue distance dans le nord-ouest méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina de Stefanis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397324v1</w:t>
+                <w:t xml:space="preserve">hal-02398841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un bilan des circulations de terres et de pots dans l’arc liguro-provençal et le Languedoc méditerranéen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Recherche interdisciplinaire sur la poterie du Néolithique ancien. Matières premières, productions, usages et transferts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azoulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dubar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+                <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398836v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre du pXRF pour caractériser la provenance des vases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection semi-automatique des cheminées doléritiques du bassin de Tindouf par imagerie satellite Sentinel 2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oubaida Hachemaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damase Mouralis</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charaf Chabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Bersi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Mediterranean School on Modeling &amp; Multi-scale Imagery in Earth Sciences (MOMIES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Earth Sciences, Geography and Country Planning (FSTGAT/USTHB), Sep 2019, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398876v1</w:t>
+                <w:t xml:space="preserve">hal-03891382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantations pionnières et transferts à longue distance dans le nord-ouest méditerranéen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports de la datation 40Ar/39Ar mono-grain pour l’étude des poteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Séance de la Société Préhistorique Française, Nice, 18-20 mars 2019, Céramiques imprimées de Méditerranée occidentale, Matières premières, Productions, Usages et transferts, Projet CIMO-ANR-14-CE31-009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nice, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398841v1</w:t>
+                <w:t xml:space="preserve">hal-02125376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Recherche interdisciplinaire sur la poterie du Néolithique ancien. Matières premières, productions, usages et transferts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Un bilan des circulations de terres et de pots dans l’arc liguro-provençal et le Languedoc méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Burr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Regert</w:t>
+                <w:t xml:space="preserve">Michel Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397910v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection semi-automatique des cheminées doléritiques du bassin de Tindouf par imagerie satellite Sentinel 2.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oubaida Hachemaoui</w:t>
+                <w:t xml:space="preserve">Mobility, interactions and networking within the NW Impresso-Cardial complex: highlights from Finale-Arene-Candide and Castellar-Pendimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina de Stefanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charaf Chabou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean School on Modeling &amp; Multi-scale Imagery in Earth Sciences (MOMIES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculty of Earth Sciences, Geography and Country Planning (FSTGAT/USTHB), Sep 2019, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891382v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la datation 40Ar/39Ar mono-grain pour l’étude des poteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en œuvre du pXRF pour caractériser la provenance des vases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de la Société Préhistorique Française, Nice, 18-20 mars 2019, Céramiques imprimées de Méditerranée occidentale, Matières premières, Productions, Usages et transferts, Projet CIMO-ANR-14-CE31-009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nice, France, France</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125376v1</w:t>
+                <w:t xml:space="preserve">hal-02398876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de Pendimoun : une approche systémique de la production céramique</w:t>
               </w:r>
@@ -4448,64 +4448,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samsara. Aïssaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4547,77 +4547,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives de la modélisation thermodynamique des systèmes pour la caractérisation des modes de cuisson des céramiques archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4685,64 +4685,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie et distribution des cheminées doléritiques dans le bassin de Tindouf par imagerie satellitaire, Landsat 8 et Sentinel 2A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oubaida Hachemaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charaf Chabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Bersi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4802,90 +4802,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité à très longue distance des poteries au sein des premières communautés néolithiques (NW de la mer Méditerranée) : évidences pétrographiques et géochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Charbonnier S.; Trentesaux A., Oct 2018, Lille, France</w:t>
@@ -5033,152 +5033,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of geothermal paleosystem in the Lesser Antilles volcanic arc: structural, petrographic, thermodynamic and petrophysics analysis of Terre-de-Haut (Les Saintes archipelago, Lesser Antilles)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Multidisciplinary exploratory study of a geothermal resource in the active volcanic arc of Basse-Terre (Guadeloupe, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Navelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799575v1</w:t>
+                <w:t xml:space="preserve">hal-02799739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic mapping for structural geology and geothermal exploration in Guadeloupe, Lesser Antilles</w:t>
               </w:r>
@@ -5283,402 +5283,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary exploratory study of a geothermal resource in the active volcanic arc of Basse-Terre (Guadeloupe, Lesser Antilles)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+                <w:t xml:space="preserve">La production des pâtes céramiques : exemple de Pendimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journées d’étude 2017 CIMO – Ceramiques Imprimees de Mediterranee Occidentale. Recherche interdisciplinaire sur la poterie du neolithique ancien: matieres premieres, productions, usages, transferts (ANR-14-CE31-009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799739v1</w:t>
+                <w:t xml:space="preserve">hal-02112444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production des pâtes céramiques : exemple de Pendimoun</w:t>
+                <w:t xml:space="preserve">Early Western Mediterranean Impressed Wares (Early 6th millennium BCE): new interdisciplinary research on pottery paste processing at Pendimoun rock-shelter (Alpes-Maritimes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude 2017 CIMO – Ceramiques Imprimees de Mediterranee Occidentale. Recherche interdisciplinaire sur la poterie du neolithique ancien: matieres premieres, productions, usages, transferts (ANR-14-CE31-009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">EMAC2017: European Meeting on Ancient Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112444v1</w:t>
+                <w:t xml:space="preserve">hal-02112459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Western Mediterranean Impressed Wares (Early 6th millennium BCE): new interdisciplinary research on pottery paste processing at Pendimoun rock-shelter (Alpes-Maritimes, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge X. Cohen</w:t>
+                <w:t xml:space="preserve">Characterization of geothermal paleosystem in the Lesser Antilles volcanic arc: structural, petrographic, thermodynamic and petrophysics analysis of Terre-de-Haut (Les Saintes archipelago, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Navelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystele Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAC2017: European Meeting on Ancient Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112459v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Western Mediterranean Impressed Wares (Early 6th millennium cal BCE), sourcing, production, uses and transfers: design of new interdisciplinary research and first results at Pendimoun rock-shelter (Alpes-Maritimes, France)</w:t>
               </w:r>
@@ -5690,77 +5690,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium. Traditions and innovations in the study of earliest pottery, may 2016, Saint-Pétersbourg (Russia)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Saint Pétersbourg, Russia</w:t>
@@ -5789,90 +5789,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catching Neolithic Humans Red-Handed: The Procurement of Colouring Materials in N.-W. Mediterranean Néolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5914,90 +5914,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colouring materials in western mediterranean Early and Middle Neolithic sites: from procurement strategies, to preparations and uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6039,90 +6039,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’approvisionnement et d’exploitation des matériaux de la couleur au Néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6216,51 +6216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanjun Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. EGU 2011, European Geosciences Union, 3-8 avril 2011, Session-Stratigraphy, Sedimentology and Palaeontology, Advances in Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vienne, Autriche, Austria. pp.11485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6317,51 +6317,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation 40Ar/39Ar haute précision des tectites associées à une industrie bifaciale dans le bassin de Bose au sud de la Chine (sites de Xioamei et Fengshudao) et au Vietnam (sites de Go Da et Roc Tung 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6442,90 +6442,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colouring materials in western mediterranean Middle Neolithic sites: from procurement strategies, to preparations and uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6597,402 +6597,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From geomaterials to archaeological pastes: the example of &amp;quot;granitic&amp;quot; pottery productions from Neolithic Castellar -Pendimoun (Alpes-Maritimes, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Characterization and study of the provenance of ceramics using portable X-ray fluorescence (pXRF): test study on terrae with granitic and metamorphic components from Castellar -Pendimoun (Impressa and Cardial, 6th millennium BCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Binder; Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges Actes de la séance de la Société préhistorique française de Nice (mars 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séances de la Société préhistorique française (18), Société préhistorique française, pp.277-306, 2022, 2-913745-89-X</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges. Actes de la séance de la Société préhistorique française de Nice (mars 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séances de la Société préhistorique française (18), Société préhistorique française, pp.307-326, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090893v1</w:t>
+                <w:t xml:space="preserve">hal-05090900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and study of the provenance of ceramics using portable X-ray fluorescence (pXRF): test study on terrae with granitic and metamorphic components from Castellar -Pendimoun (Impressa and Cardial, 6th millennium BCE)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">An assessment of Early Farmers’ pottery, pastes and raw materials transfers in the Ligurian-Provençal region (Impressa, first half of the 6th millennium BCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...29 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges. Actes de la séance de la Société préhistorique française de Nice (mars 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séances de la Société préhistorique française (18), Société préhistorique française, pp.307-326, 2022</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges. Actes de la séance de la Société préhistorique française de Nice (mars 2019). Textes publiés sous la direction de Didier Binder et Claire Manen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séances de la Société préhistorique française, 18, Société préhistorique française, pp.177-211, 2022, 978-2-913745-89-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090900v1</w:t>
+                <w:t xml:space="preserve">hal-03910233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of Early Farmers’ pottery, pastes and raw materials transfers in the Ligurian-Provençal region (Impressa, first half of the 6th millennium BCE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From geomaterials to archaeological pastes: the example of &amp;quot;granitic&amp;quot; pottery productions from Neolithic Castellar -Pendimoun (Alpes-Maritimes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Binder; Claire Manen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges. Actes de la séance de la Société préhistorique française de Nice (mars 2019). Textes publiés sous la direction de Didier Binder et Claire Manen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séances de la Société préhistorique française, 18, Société préhistorique française, pp.177-211, 2022, 978-2-913745-89-X</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges Actes de la séance de la Société préhistorique française de Nice (mars 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séances de la Société préhistorique française (18), Société préhistorique française, pp.277-306, 2022, 2-913745-89-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910233v1</w:t>
+                <w:t xml:space="preserve">hal-05090893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7010,51 +7010,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castellar – Pendimoun (Alpes-Maritimes). Avancement des travaux de recherche en 2014 (contribution 9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7301,51 +7301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oubaida Hachemaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulley Charaf Chabou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Bersi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2022.04.009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Jiang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jourdan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo K.H. Olierook" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Merle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.08.016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107256" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280968v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120401" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166909v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Saadia Zanouda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Laouar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Laouar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Seba&#239;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-019-4462-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Najih" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Montero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Fekkak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2019.101670" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378589v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filippi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zanoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gosso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326491v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102050" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02457291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Navelot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diraison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.07.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.08.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01625778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Schneider" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.1.3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548665v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347293v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubernet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.05.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvane de Min" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leticee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.02.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LBGFG3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Mark" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP378.24" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanjun Shen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Chou Shen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fornari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.06.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581492v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schneider" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2011.03.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXF57HBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marzoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Reisberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.12.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXHVDG3T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443855v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazar Galoyan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sosson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2009.02.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26Q7F9MD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Vasiliev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.07.045" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDKR9VMV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert F&#233;raud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.04.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7LRDS8X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252400v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koussa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252165v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koussa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Chabou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Laouar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bersi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulcini Gregorio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Rebay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397324v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Stefanis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398836v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398876v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398841v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397910v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azoulay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891382v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf Chabou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125376v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398850v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsara. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891314v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16058.75202" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399503v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125413v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Woodhead" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsun-Ming Hu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Che Wu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799575v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799791v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799739v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112444v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112459v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007450v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112393v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112384v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125399v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079751v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mayers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Frew" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112386v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090893v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090900v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910233v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oubaida Hachemaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulley Charaf Chabou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Bersi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2022.04.009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107256" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280968v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120401" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Jiang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jourdan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo K.H. Olierook" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Merle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.08.016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filippi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zanoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gosso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326491v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Saadia Zanouda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Laouar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Laouar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Seba&#239;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-019-4462-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Najih" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Montero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Fekkak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2019.101670" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102050" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02457291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Navelot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diraison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.07.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.08.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubernet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.05.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01625778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Schneider" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.1.3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvane de Min" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leticee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.02.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LBGFG3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Mark" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP378.24" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanjun Shen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Chou Shen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fornari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.06.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581492v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schneider" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2011.03.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXF57HBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marzoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Reisberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.12.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXHVDG3T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443855v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazar Galoyan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sosson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2009.02.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26Q7F9MD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Vasiliev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.07.045" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDKR9VMV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert F&#233;raud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.04.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7LRDS8X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252165v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koussa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Chabou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Laouar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bersi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252400v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koussa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulcini Gregorio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Rebay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398841v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397910v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azoulay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891382v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf Chabou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125376v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398836v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397324v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Stefanis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398876v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398850v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsara. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891314v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16058.75202" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399503v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125413v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Woodhead" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsun-Ming Hu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Che Wu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799739v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799791v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112459v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799575v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007450v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112393v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112384v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125399v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079751v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mayers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Frew" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112386v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910233v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090893v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>