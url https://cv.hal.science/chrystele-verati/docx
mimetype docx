--- v1 (2026-04-08)
+++ v2 (2026-04-28)
@@ -753,429 +753,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectono-metamorphic evolution of shallow crustal levels within active volcanic arcs. Insights from the exhumed Basal Complex of Basse-Terre (Guadeloupe, French West Indies)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Initial Pangean rifting north of the West African Craton: Insights from late Permian U-Pb and 40Ar/39Ar dating of alkaline magmatism from the Eastern Anti-Atlas (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Legendre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chrystele Verati</w:t>
+                <w:t xml:space="preserve">Amine Najih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melody Philippon</w:t>
+                <w:t xml:space="preserve">Pilar Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulley Charaf Chabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Fekkak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2019011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.101670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2019.101670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326491v1</w:t>
+                <w:t xml:space="preserve">hal-03575924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sidi El Hemissi Triassic “ophites” (Souk Ahras, NE Algeria): petrology, geochemistry, and petrogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Saadia Zanouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Laouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Laouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Sebaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12517-019-4462-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial Pangean rifting north of the West African Craton: Insights from late Permian U-Pb and 40Ar/39Ar dating of alkaline magmatism from the Eastern Anti-Atlas (Morocco)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Najih</w:t>
+                <w:t xml:space="preserve">Tectono-metamorphic evolution of shallow crustal levels within active volcanic arcs. Insights from the exhumed Basal Complex of Basse-Terre (Guadeloupe, French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Montero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Moulley Charaf Chabou</w:t>
+                <w:t xml:space="preserve">Lucie Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystele Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelilah Fekkak</w:t>
+                <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 132, pp.101670. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 190, pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2019.101670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2019011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575924v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-distance mobility in the North-Western Mediterranean during the Neolithic transition using high resolution pottery sourcing</w:t>
               </w:r>
@@ -1481,51 +1481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 320, pp.592-598. </w:t>
@@ -3166,51 +3166,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00102249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3700,743 +3700,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Recherche interdisciplinaire sur la poterie du Néolithique ancien. Matières premières, productions, usages et transferts</w:t>
+                <w:t xml:space="preserve">Mobility, interactions and networking within the NW Impresso-Cardial complex: highlights from Finale-Arene-Candide and Castellar-Pendimoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Azoulay</w:t>
+                <w:t xml:space="preserve">Cristina de Stefanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Burr</w:t>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Manen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Regert</w:t>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397910v1</w:t>
+                <w:t xml:space="preserve">hal-02397324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection semi-automatique des cheminées doléritiques du bassin de Tindouf par imagerie satellite Sentinel 2.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Un bilan des circulations de terres et de pots dans l’arc liguro-provençal et le Languedoc méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean School on Modeling &amp; Multi-scale Imagery in Earth Sciences (MOMIES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculty of Earth Sciences, Geography and Country Planning (FSTGAT/USTHB), Sep 2019, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891382v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la datation 40Ar/39Ar mono-grain pour l’étude des poteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en œuvre du pXRF pour caractériser la provenance des vases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de la Société Préhistorique Française, Nice, 18-20 mars 2019, Céramiques imprimées de Méditerranée occidentale, Matières premières, Productions, Usages et transferts, Projet CIMO-ANR-14-CE31-009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nice, France, France</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125376v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un bilan des circulations de terres et de pots dans l’arc liguro-provençal et le Languedoc méditerranéen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports de la datation 40Ar/39Ar mono-grain pour l’étude des poteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Séance de la Société Préhistorique Française, Nice, 18-20 mars 2019, Céramiques imprimées de Méditerranée occidentale, Matières premières, Productions, Usages et transferts, Projet CIMO-ANR-14-CE31-009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nice, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398836v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility, interactions and networking within the NW Impresso-Cardial complex: highlights from Finale-Arene-Candide and Castellar-Pendimoun</w:t>
+                <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Recherche interdisciplinaire sur la poterie du Néolithique ancien. Matières premières, productions, usages et transferts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azoulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina de Stefanis</w:t>
+                <w:t xml:space="preserve">Alain Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Drieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+                <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Fernandes</w:t>
+                <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397324v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre du pXRF pour caractériser la provenance des vases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection semi-automatique des cheminées doléritiques du bassin de Tindouf par imagerie satellite Sentinel 2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oubaida Hachemaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damase Mouralis</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charaf Chabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Bersi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Mediterranean School on Modeling &amp; Multi-scale Imagery in Earth Sciences (MOMIES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Earth Sciences, Geography and Country Planning (FSTGAT/USTHB), Sep 2019, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398876v1</w:t>
+                <w:t xml:space="preserve">hal-03891382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de Pendimoun : une approche systémique de la production céramique</w:t>
               </w:r>
@@ -4461,51 +4461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samsara. Aïssaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4685,51 +4685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie et distribution des cheminées doléritiques dans le bassin de Tindouf par imagerie satellitaire, Landsat 8 et Sentinel 2A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oubaida Hachemaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charaf Chabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4783,570 +4783,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité à très longue distance des poteries au sein des premières communautés néolithiques (NW de la mer Méditerranée) : évidences pétrographiques et géochimiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+                <w:t xml:space="preserve">Première datation uranium-plomb (U-Pb) en Europe sur l’un des plus vieux sites préhistoriques de France : la grotte du Vallonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Woodhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Che Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charbonnier S.; Trentesaux A., Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">RST Lille 2018, Réunion des Sciences de la Terre, 22-26 octobre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399503v1</w:t>
+                <w:t xml:space="preserve">hal-02125413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première datation uranium-plomb (U-Pb) en Europe sur l’un des plus vieux sites préhistoriques de France : la grotte du Vallonnet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chung-Che Wu</w:t>
+                <w:t xml:space="preserve">Mobilité à très longue distance des poteries au sein des premières communautés néolithiques (NW de la mer Méditerranée) : évidences pétrographiques et géochimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST Lille 2018, Réunion des Sciences de la Terre, 22-26 octobre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charbonnier S.; Trentesaux A., Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125413v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary exploratory study of a geothermal resource in the active volcanic arc of Basse-Terre (Guadeloupe, Lesser Antilles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic mapping for structural geology and geothermal exploration in Guadeloupe, Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Mercier de Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Munschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Diraison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Navelot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799739v1</w:t>
+                <w:t xml:space="preserve">hal-02799791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic mapping for structural geology and geothermal exploration in Guadeloupe, Lesser Antilles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Munschy</w:t>
+                <w:t xml:space="preserve">Multidisciplinary exploratory study of a geothermal resource in the active volcanic arc of Basse-Terre (Guadeloupe, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Navelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vivien Navelot</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799791v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production des pâtes céramiques : exemple de Pendimoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5408,426 +5408,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Western Mediterranean Impressed Wares (Early 6th millennium BCE): new interdisciplinary research on pottery paste processing at Pendimoun rock-shelter (Alpes-Maritimes, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge X. Cohen</w:t>
+                <w:t xml:space="preserve">Characterization of geothermal paleosystem in the Lesser Antilles volcanic arc: structural, petrographic, thermodynamic and petrophysics analysis of Terre-de-Haut (Les Saintes archipelago, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Navelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystele Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAC2017: European Meeting on Ancient Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112459v1</w:t>
+                <w:t xml:space="preserve">hal-02799575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of geothermal paleosystem in the Lesser Antilles volcanic arc: structural, petrographic, thermodynamic and petrophysics analysis of Terre-de-Haut (Les Saintes archipelago, Lesser Antilles)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+                <w:t xml:space="preserve">Early Western Mediterranean Impressed Wares (Early 6th millennium cal BCE), sourcing, production, uses and transfers: design of new interdisciplinary research and first results at Pendimoun rock-shelter (Alpes-Maritimes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International symposium. Traditions and innovations in the study of earliest pottery, may 2016, Saint-Pétersbourg (Russia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Saint Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799575v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02007450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Western Mediterranean Impressed Wares (Early 6th millennium cal BCE), sourcing, production, uses and transfers: design of new interdisciplinary research and first results at Pendimoun rock-shelter (Alpes-Maritimes, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léa Drieu</w:t>
+                <w:t xml:space="preserve">Catching Neolithic Humans Red-Handed: The Procurement of Colouring Materials in N.-W. Mediterranean Néolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Azoulay</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium. Traditions and innovations in the study of earliest pottery, may 2016, Saint-Pétersbourg (Russia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Saint Pétersbourg, Russia</w:t>
+              <w:t xml:space="preserve">Colloque international. 40th International Symposium on Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Los Angeles, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02007450v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catching Neolithic Humans Red-Handed: The Procurement of Colouring Materials in N.-W. Mediterranean Néolithic</w:t>
+                <w:t xml:space="preserve">Colouring materials in western mediterranean Early and Middle Neolithic sites: from procurement strategies, to preparations and uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
@@ -5841,118 +5841,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international. 40th International Symposium on Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Los Angeles, USA, United States</w:t>
+              <w:t xml:space="preserve">Table ronde internationnale "About haematite. Procurement and transformation during recent prehistory, analytical methods"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112385v1</w:t>
+                <w:t xml:space="preserve">hal-02112393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colouring materials in western mediterranean Early and Middle Neolithic sites: from procurement strategies, to preparations and uses</w:t>
+                <w:t xml:space="preserve">Stratégies d’approvisionnement et d’exploitation des matériaux de la couleur au Néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
@@ -5966,334 +5966,209 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde internationnale "About haematite. Procurement and transformation during recent prehistory, analytical methods"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Namur, Belgium</w:t>
+              <w:t xml:space="preserve">Archéométrie 2013, 19e Colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Caen, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112393v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’approvisionnement et d’exploitation des matériaux de la couleur au Néolithique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Binder</w:t>
+                <w:t xml:space="preserve">230Th/234U and 40Ar/39Ar dating of Orgnac 3, a Quaternary Prehistoric Site in Ardèche, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...110 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanjun Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. EGU 2011, European Geosciences Union, 3-8 avril 2011, Session-Stratigraphy, Sedimentology and Palaeontology, Advances in Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vienne, Autriche, Austria. pp.11485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6303,176 +6178,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation 40Ar/39Ar haute précision des tectites associées à une industrie bifaciale dans le bassin de Bose au sud de la Chine (sites de Xioamei et Fengshudao) et au Vietnam (sites de Go Da et Roc Tung 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Mayers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Frew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079751v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colouring materials in western mediterranean Middle Neolithic sites: from procurement strategies, to preparations and uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6494,92 +6369,92 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leuven, KU. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. 39th International Symposium on Archaeometry: “50 years of ISA”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Leuven, Belgique, Belgium. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6589,65 +6464,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and study of the provenance of ceramics using portable X-ray fluorescence (pXRF): test study on terrae with granitic and metamorphic components from Castellar -Pendimoun (Impressa and Cardial, 6th millennium BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6692,73 +6567,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Binder; Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges. Actes de la séance de la Société préhistorique française de Nice (mars 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séances de la Société préhistorique française (18), Société préhistorique française, pp.307-326, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of Early Farmers’ pottery, pastes and raw materials transfers in the Ligurian-Provençal region (Impressa, first half of the 6th millennium BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6767,123 +6642,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges. Actes de la séance de la Société préhistorique française de Nice (mars 2019). Textes publiés sous la direction de Didier Binder et Claire Manen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séances de la Société préhistorique française, 18, Société préhistorique française, pp.177-211, 2022, 978-2-913745-89-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From geomaterials to archaeological pastes: the example of &amp;quot;granitic&amp;quot; pottery productions from Neolithic Castellar -Pendimoun (Alpes-Maritimes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6942,51 +6817,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Binder; Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges Actes de la séance de la Société préhistorique française de Nice (mars 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séances de la Société préhistorique française (18), Société préhistorique française, pp.277-306, 2022, 2-913745-89-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6996,165 +6871,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castellar – Pendimoun (Alpes-Maritimes). Avancement des travaux de recherche en 2014 (contribution 9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beyries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janet Battentier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2014, pp.173-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7301,51 +7176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oubaida Hachemaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulley Charaf Chabou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Bersi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2022.04.009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107256" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280968v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120401" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Jiang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jourdan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo K.H. Olierook" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Merle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.08.016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filippi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zanoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gosso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326491v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Saadia Zanouda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Laouar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Laouar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Seba&#239;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-019-4462-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Najih" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Montero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Fekkak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2019.101670" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102050" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02457291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Navelot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diraison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.07.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.08.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubernet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.05.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01625778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Schneider" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.1.3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvane de Min" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leticee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.02.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LBGFG3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Mark" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP378.24" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanjun Shen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Chou Shen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fornari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.06.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581492v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schneider" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2011.03.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXF57HBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marzoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Reisberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.12.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXHVDG3T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443855v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazar Galoyan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sosson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2009.02.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26Q7F9MD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Vasiliev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.07.045" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDKR9VMV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert F&#233;raud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.04.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7LRDS8X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252165v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koussa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Chabou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Laouar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bersi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252400v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koussa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulcini Gregorio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Rebay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398841v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397910v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azoulay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891382v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf Chabou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125376v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398836v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397324v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Stefanis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398876v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398850v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsara. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891314v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16058.75202" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399503v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125413v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Woodhead" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsun-Ming Hu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Che Wu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799739v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799791v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112459v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799575v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007450v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112393v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112384v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125399v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079751v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mayers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Frew" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112386v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910233v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090893v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oubaida Hachemaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulley Charaf Chabou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Bersi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2022.04.009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107256" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280968v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120401" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Jiang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jourdan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo K.H. Olierook" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Merle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.08.016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filippi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zanoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gosso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Najih" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Montero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Fekkak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2019.101670" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Saadia Zanouda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Laouar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Laouar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Seba&#239;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-019-4462-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326491v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102050" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02457291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Navelot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diraison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.07.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.08.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubernet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.05.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01625778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Schneider" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.1.3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvane de Min" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leticee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.02.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LBGFG3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Mark" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP378.24" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanjun Shen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Chou Shen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fornari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.06.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581492v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schneider" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2011.03.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXF57HBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marzoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Reisberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.12.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXHVDG3T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443855v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazar Galoyan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sosson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2009.02.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26Q7F9MD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Vasiliev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.07.045" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDKR9VMV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert F&#233;raud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.04.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7LRDS8X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252165v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koussa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Chabou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Laouar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bersi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252400v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koussa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulcini Gregorio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Rebay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398841v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397324v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Stefanis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398876v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125376v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397910v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azoulay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891382v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf Chabou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398850v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsara. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891314v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16058.75202" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125413v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Woodhead" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsun-Ming Hu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Che Wu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399503v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799791v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799739v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799575v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007450v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112385v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112393v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112384v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125399v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079751v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mayers" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Frew" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112386v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090900v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910233v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090893v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>