--- v0 (2026-03-15)
+++ v1 (2026-05-19)
@@ -1504,2261 +1504,2261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'enseignement immersif en Catalogne nord : quel impact sur la transmission de la langue catalane?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6è Congrès du réseau francophone de sociolinguistique : questions vives, débats et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCLouvain, May 2024, Louvain-la-neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'influence de la Catalogne sur le catalan du Roussillon: entre dynamisation et inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Burban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tournant des langues régionales entre patrimonialisation et renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Artois, Dec 2024, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, UCLouvain, May 2024, Louvain-la-neuve, Belgique</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿Qué futuro para el modelo educativo catalán?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Don de lenguas : plurilingüismo en la España actual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, venise, Italia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Qué futuro para el modelo educativo catalán?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Burban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Don de lenguas : plurilingüismo en la España actual</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, venise, Italia</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Don de lenguas : plurilingüismo en la España actual", Université Ca' Foscari de Venise, Venise, 26-27 avril 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Venise, Italia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Venise, Italia</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plurilinguisme : un objectif ambivalent dans les politiques éducatives en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et idéologies en didactique des langues : acteurs et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Suzuki, Elli; Potolia, Anthippi; Cambrone-Lasnes, Stella, Jun 2014, Paris (INALCO), France. pp.27-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plurilinguisme : un objectif ambivalent dans les politiques éducatives en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Burban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et idéologies en didactique des langues : acteurs et discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Suzuki, Elli; Potolia, Anthippi; Cambrone-Lasnes, Stella, Jun 2014, Paris (INALCO), France. pp.27-39</w:t>
+              <w:t xml:space="preserve">Colloque international "Politiques et idéologies en didactiques des langues : acteurs et discours", PLIDAM, INALCO, Paris, 11-14 juin 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France. pp.27-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France. pp.27-39</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La galice, un laboratoire d'expérimentation à l'échelle nationale en politique linguistique éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les voies de convergence ibéro et gallo-romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Malingret, Laurence; Rodríguez Pedreira, Nuria (Universidad de Santiago de Compostela), Nov 2014, Saint Jacques De Compostelle, Espagne. pp.25-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Malingret, Laurence; Rodríguez Pedreira, Nuria (Universidad de Santiago de Compostela), Nov 2014, Saint Jacques De Compostelle, Espagne. pp.25-46</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Galice, un laboratoire d'expérimentation à l'échelle nationale en politique linguistique éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIè colloque international AFUE/APEF/SHF, Saint Jacques de Compostelle, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Saint-Jacques-de-Compostelle, Espagne. pp.25-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Saint-Jacques-de-Compostelle, Espagne. pp.25-46</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmissio d'una identitat minoritzada a l'escola. El cas de la identitat catalana a l'escola Arrels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transmissio d'una identitat minoritzada a l'escola. El cas de l'identitat catalana a l'escola Arrels, université de Perpignan, octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Perpignan, France. pp.267-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Perpignan, France. pp.267-277</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El conflicto lingüistico en Catalunya, puede facilitar la continuidad del catalan?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El conflicto linguistico puede faciltar la continuida del catalan?, universidad de Sevilla, diciembre de 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Madrid, España. pp.161-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Madrid, España. pp.161-173</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El conflicto lingüístico en Cataluña ¿puede facilitar la continuidad del catalán?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">políticas lingüísticas en democracias multilingües : ¿es evitable el conflicto?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cagia y Conde, Jorge; Jímenez Salcedo, Juan, Dec 2013, Séville (Universidad Pablo de Olávide), España. pp.161-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Cagia y Conde, Jorge; Jímenez Salcedo, Juan, Dec 2013, Séville (Universidad Pablo de Olávide), España. pp.161-173</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qüestió de la norma en els aprenentatges precoços del català a la Catalunya del Nord : el cas de l'escola Arrels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sur la langue catalane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pujol Berché, Mercè, Nov 2010, Nanterre (92), France. pp.377-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Pujol Berché, Mercè, Nov 2010, Nanterre (92), France. pp.377-385</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qüestió de la norma en els aprenentatges precoços del català a la Catalunya Nord : el cas de l'escola Arrels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Recherches sur la langue catalane", Association française des catalanistes, Nanterre, 4-5 novembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nanterre, France. pp.377-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nanterre, France. pp.377-385</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une politique linguistique est-elle un luxe ? L'exemple de la Catalogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Gestion des minorités linguistiques dans l'Europe du XXIe siècle", Université Paul-Valéry Montpellier 3, Montpellier, 10-11 janvier 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France. pp.279-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France. pp.279-290</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une politique linguistique est-elle un luxe? L'exemple de la Catalogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion des minorités linguistiques dans l'Europe du XXIè siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alén Garabato, Carmen, Jan 2013, Montpellier, France. pp.279-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Alén Garabato, Carmen, Jan 2013, Montpellier, France. pp.279-290</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quid des dialectes historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de linguistique ibéro-romane, université Paris 13, 5-7 octobre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France. pp.13-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France. pp.13-21</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quid des dialectes historiques?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspects actuels de la linguistique ibéro-romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabre, Gilbert; Desportes, Ariane, Oct 2006, Villetaneuse (Université Paris 13), France. pp.13-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Fabre, Gilbert; Desportes, Ariane, Oct 2006, Villetaneuse (Université Paris 13), France. pp.13-21</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interculturalité : la clé du dépassement du conflit linguistique ? Réflexions à partir du cas de l'Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Pour une épistémologie de la sociolinguistique", Université Paul-Valéry, Montpellier, 10-12 décembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment (n')enseigne-t-on (pas) la diversité linguistique de l'Espagne dans les cursus universitaires français?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">deuxième rencontre hispano-française de chercheurs (SHF-APFUE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Nov 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Pourquoi et comment (n')enseigne-t-on (pas) la diversité linguistique de l'Espagne dans les cursus universitaires français?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interculturalité : la clé du dépassement du conflit linguistique? Réflexions à partir du cas de l'Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une épistémologie de la sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Boyer, Henri, Dec 2009, Montpellier, France. pp.117-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aragonais pris entre deux feux. Dialecte historique ou langue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vues et contrevues. XIIè colloque international de linguistique ibéro-romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Tallec-Lloret, Gabrielle, Sep 2008, Rennes, France. pp.231-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limites et marges dans la traduction et la réception de la B.D. humoristique entre français et espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rire européen : échanges et confrontations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chamayou, Anne; Duncan, Alastair, Oct 2007, Perpignan, France. pp.127-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inculquer la nation en Catalogne : entre éducation et propagande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les réélaborations de la mémoire dans le monde luso-hispanophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fourtané, Nicole; Guiraud, Michèle, May 2008, Nancy, France. pp.91-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inculquer la nation en Catalogne entre éducation et propagande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les réélaborations de la mémoire dansle monde luso-hispanophone", Université Nancy 2, 29 et 30 mai 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nancy, France. 1018 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement comme témoin des représentations des situations linguistiques minoritaires en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international (GRILME) "Langues minoritaires de la Péninsule ibérique : quelles notions ?", Maison des Sciences de l’Homme d’Aquitaine, 2 mars 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La célébration de la Diada en Catalogne : l'enjeu de la mémoire collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire et culture dans le monde luso-hispanophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fourtané, Nicole; Guiraud, Michèle, Jun 2006, Nancy, France. pp.47-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluralité linguistique et enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">deuxième rencontre hispano-française de chercheurs (SHF-APFUE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon, Nov 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">"La culture de l’autre : l’enseignement des langues à l’Université", deuxième rencontre hispano-française de chercheurs (SHF-APFUE) = Segundo encuentro hispanofrancés de investigatores, École Normale Supérieure Lettres et Sciences Humaines, 26-29 novembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Boyer, Henri, Dec 2009, Montpellier, France. pp.117-124</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La célébration de la Diada en Catalogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Mémoire et culture dans le monde luso-hispanophone", Université Nancy 2, 1-2 juin 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nancy, France. pp.47-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Le Tallec-Lloret, Gabrielle, Sep 2008, Rennes, France. pp.231-238</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aragonais entre deux feux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIème colloque de Linguistique ibéro-romane, Université de Haute Bretagne, Rennes II, 24-26 septembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Chamayou, Anne; Duncan, Alastair, Oct 2007, Perpignan, France. pp.127-144</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un buzz médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Identités linguistiques, Discours politique, et expressions médiatiques". 30 ans d'art. 3. Le discours politique et médiatique sur les langues de l’Etat espagnol (1978-2008), Université de Perpignan, Perpignan, 9-11 octobre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fourtané, Nicole; Guiraud, Michèle, May 2008, Nancy, France. pp.91-105</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il vraiment sauver l'espagnol?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école, instrument de sauvegarde des langues menacées?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, lagarde, Christian; Burban, Chrystelle, Sep 2005, Perpignan, France. pp.67-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nancy, France. 1018 p</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il vraiment sauver l'espagnol?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université de Perpignan Via Domitia, 30 septembre-1er octobre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Perpignan, France. pp.67-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...495 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068680v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04082392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots du rire</w:t>
               </w:r>
@@ -5929,51 +5929,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B60870CE"/>
+    <w:nsid w:val="FF24D167"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6160,51 +6160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chrystelle-burban" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0409-3836" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05348557v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Burban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04820876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04436944v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.2504.01.218" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04055563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/rld.i76.2021.3667" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04055568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04055603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04082031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lagarde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067617v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04079290v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04079363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04079346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04079379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12opk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04079395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04753537v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Marquez Ayllon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04836548v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04753532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04083264v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04079465v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04079719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069559v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04079727v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04082053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04082089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069795v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04082109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04082337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04082139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04082163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04082187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04082370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072009v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04082380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072008v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897201v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04082392v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072010v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897200v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04083229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04083251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04083483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068679v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04085600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04083476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04083471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04083468v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04083465v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04085601v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04085608v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04085607v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04085603v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04079488v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057066v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04082071v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04082358v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055592v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055591v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04079420v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04079408v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04079184v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/tel-04085629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chrystelle-burban" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0409-3836" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05348557v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Burban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04820876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04436944v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.2504.01.218" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04055563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/rld.i76.2021.3667" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04055568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04055603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04082031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lagarde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067617v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04079290v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04079363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04079346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04079379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12opk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04079395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04753537v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Marquez Ayllon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04753532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04836548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04083264v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04079465v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04079719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069559v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04079727v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04082053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04082089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069795v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04082109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04082337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04082139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04082163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04082187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04082370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072009v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04082380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072008v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897201v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04082392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072010v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897200v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04083229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04083251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04083483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068679v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04085600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04083476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04083471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04083468v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04083465v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04085601v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04085608v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04085607v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04085603v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04079488v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057066v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04082071v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04082358v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055592v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055591v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04079420v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04079408v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04079184v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/tel-04085629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>