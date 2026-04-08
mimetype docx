--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -294,433 +294,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive dataset for assessing the impact of ammonium salts and zeolite on anaerobic digestion performance, microbial dynamics, and metabolomic profiles</w:t>
+                <w:t xml:space="preserve">Urban wastewater oxidation by bioelectrochemical systems: To what extent does the inoculum matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephany Damaris Campuzano Zagal</w:t>
+                <w:t xml:space="preserve">Valentin Larzillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoqing Wang</w:t>
+                <w:t xml:space="preserve">Florence de Fouchécour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Derlet</w:t>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angéline Guenne</w:t>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 54, pp.110357. </w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155, pp.108577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2023.108577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625314v1</w:t>
+                <w:t xml:space="preserve">hal-04317997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic mitigating and promoting effect of zeolite on anaerobic digestion: Physicochemical and metataxonomic data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A comprehensive dataset for assessing the impact of ammonium salts and zeolite on anaerobic digestion performance, microbial dynamics, and metabolomic profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephany Damaris Campuzano Zagal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Derlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 55, pp.110748. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110748⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 54, pp.110357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903224v1</w:t>
+                <w:t xml:space="preserve">hal-04625314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban wastewater oxidation by bioelectrochemical systems: To what extent does the inoculum matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generic mitigating and promoting effect of zeolite on anaerobic digestion: Physicochemical and metataxonomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Larzillière</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Derlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 155, pp.108577. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, pp.110748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2023.108577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04317997v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The electrochemical microbial tree: A new concept for wastewater treatment</w:t>
               </w:r>
@@ -745,51 +745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -879,51 +879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asim Ali Yaqoob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -968,701 +968,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane production and microbial community acclimation of five manure inocula during psychrophilic anaerobic digestion of swine manure</w:t>
+                <w:t xml:space="preserve">Metataxonomics, metagenomics, metabolomics analysis of the influence of temperature modification in full-scale anaerobic digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lendormi</w:t>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaïs Jaziri</w:t>
+                <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+                <w:t xml:space="preserve">Oscar Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.130772⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 346, pp.126612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.126612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574579v1</w:t>
+                <w:t xml:space="preserve">hal-03507080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A longitudinal study of the effect of temperature modification in full-scale anaerobic digesters – dataset combining 16S rDNA gene sequencing, metagenomics, and metabolomics data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methane production and microbial community acclimation of five manure inocula during psychrophilic anaerobic digestion of swine manure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lendormi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angéline Guenne</w:t>
+                <w:t xml:space="preserve">Kaïs Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Conteau</w:t>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Franchi</w:t>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41, pp.107960. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 340, 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.130772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03585428v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metataxonomics, metagenomics, metabolomics analysis of the influence of temperature modification in full-scale anaerobic digesters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">A longitudinal study of the effect of temperature modification in full-scale anaerobic digesters – dataset combining 16S rDNA gene sequencing, metagenomics, and metabolomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 346, pp.126612. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.107960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.126612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507080v1</w:t>
+                <w:t xml:space="preserve">hal-03585428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen-reducing bidirectional microbial electrodes designed in real domestic wastewater</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gradual development of ammonia-induced syntrophic acetate-oxidizing activities under mesophilic and thermophilic conditions quantitatively tracked using multiple isotopic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Erable</w:t>
+                <w:t xml:space="preserve">Liping Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.124663⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129147v1</w:t>
+                <w:t xml:space="preserve">hal-03331143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual development of ammonia-induced syntrophic acetate-oxidizing activities under mesophilic and thermophilic conditions quantitatively tracked using multiple isotopic approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lu Fan</w:t>
+                <w:t xml:space="preserve">Oxygen-reducing bidirectional microbial electrodes designed in real domestic wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ariane Bize</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 204, </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 326, pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.124663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331143v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denitrifying bio-cathodes developed from constructed wetland sediments exhibit electroactive nitrate reducing biofilms dominated by the genera Azoarcus and Pontibacter</w:t>
               </w:r>
@@ -1674,51 +1674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang-Hao Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1808,64 +1808,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1916,77 +1916,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ammonia exposure and acclimation on the performance and the microbiome of anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2102,51 +2102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang-Hao Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 292, </w:t>
@@ -2210,51 +2210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2571,554 +2571,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community shifts within anaerobic digestion microbiota facing phenol inhibition: Towards early warning microbial indicators?</w:t>
+                <w:t xml:space="preserve">Acclimation strategy to increase phenol tolerance of an anaerobic microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.05.041⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 216, pp.77-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.05.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604543v1</w:t>
+                <w:t xml:space="preserve">hal-02604283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimation strategy to increase phenol tolerance of an anaerobic microbiota</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Community shifts within anaerobic digestion microbiota facing phenol inhibition: Towards early warning microbial indicators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Madigou</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 216, pp.77-86. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100, pp.296-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.05.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.05.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604283v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successive bioanode regenerations to maintain efficient current production from biowaste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+                <w:t xml:space="preserve">Shotgun metaproteomic profiling of biomimetic anaerobic digestion processes treating sewage sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Champigneux</w:t>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Renvoisé</w:t>
+                <w:t xml:space="preserve">Nelly Badalato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106 (A), pp.133-140. </w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (20), pp.3532-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201500041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608538v1</w:t>
+                <w:t xml:space="preserve">hal-01536494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shotgun metaproteomic profiling of biomimetic anaerobic digestion processes treating sewage sludge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+                <w:t xml:space="preserve">Successive bioanode regenerations to maintain efficient current production from biowaste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Badalato</w:t>
+                <w:t xml:space="preserve">Pierre Champigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Renvoisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201500041⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (A), pp.133-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01536494v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of nitrate-enhanced leachate recirculation on gaseous releases from a landfill bioreactor cell</w:t>
               </w:r>
@@ -3263,51 +3263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leachate pre-treatment strategies before recirculation in landfill bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilia Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3410,743 +3410,743 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converting biowaste into biomolecules using saline and non-saline microbial electrolyzers</w:t>
+                <w:t xml:space="preserve">Inhibition de la digestion anaérobie des boues d'épuration urbaines par le propionate de sodium : production de biogaz et évolution de la communauté microbienne dans des réacteurs semi-continus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Rigaud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes, 19e Congrès National de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">19e Congrès de la Société Française du Génie des Procédés (SFGP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française du Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926148v1</w:t>
+                <w:t xml:space="preserve">hal-05306554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition de la digestion anaérobie des boues d'épuration urbaines par le propionate de sodium : production de biogaz et évolution de la communauté microbienne dans des réacteurs semi-continus</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Converting biowaste into biomolecules using saline and non-saline microbial electrolyzers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Pauss</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louise Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrès de la Société Française du Génie des Procédés (SFGP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française du Génie des Procédés, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Microbes, 19e Congrès National de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306554v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances de biofilms électroactifs pour l’abattement de la matière organique des eaux résiduaires en conditions hydrodynamiques contrôlées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of a Nanopore metagenomic workflow for time-series of complex microbial communities: MAG catalog and functional annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bouchon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baptiste Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e édition des Journées Information Eaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée thématique du PEPI IBIS - Métagénomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPI IBIS, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186407v1</w:t>
+                <w:t xml:space="preserve">hal-04229643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-digestion anaérobie de boues urbaines : effets du fumier et de la fraction organique des déchets ménagers employés comme cosubstrats, sur la composition des communautés microbienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème édition des Journées Information Eaux (JIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Poitiera, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive biofilm development under controlled hydrodynamic in a Couette-Taylor electrochemical reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Performances de biofilms électroactifs pour l’abattement de la matière organique des eaux résiduaires en conditions hydrodynamiques contrôlées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MELiSSA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">25e édition des Journées Information Eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186381v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a Nanopore metagenomic workflow for time-series of complex microbial communities: MAG catalog and functional annotation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Electroactive biofilm development under controlled hydrodynamic in a Couette-Taylor electrochemical reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du PEPI IBIS - Métagénomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PEPI IBIS, Nov 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">MELiSSA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229643v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of proteomes expressed by single-cell or filamentous form of sphaerotilus natans</w:t>
               </w:r>
@@ -4158,51 +4158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4296,51 +4296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings Sardinia 2007, Eleventh International Waste Management and Landfill Symposium S. Margherita di Pula, Cagliari, ITA, 1-5 October 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4503,51 +4503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leachate pre-treatment strategies before recirculation in landfill bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4628,51 +4628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leachate pre-treatment strategies before recirculation in landfill bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4772,90 +4772,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Soulard</w:t>
+                <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4910,64 +4910,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a Nanopore metagenomic workflow for time-series of complex microbial communities: MAG catalog and functional annotation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5005,103 +5005,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial community dynamics during the co-digestion of manure and the organic fraction of household waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Biogas Microbiology (ICBM-4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Braga, Portugal</w:t>
@@ -5156,77 +5156,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Renvoisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMET5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Tempe, AZ, United States</w:t>
@@ -5300,51 +5300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintien de la capacité d’infiltration des sols soumis aux eaux usées traitées : évaluation de l’intérêt de l’apport de matière carbonée (broyat de bois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Delgado-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5431,51 +5431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5596,51 +5596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CC152DE"/>
+    <w:nsid w:val="2DF8871D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5827,51 +5827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chrystelle-bureau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2917-8385" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05400292v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blaise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leboss&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costentin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Si Ahmed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heurgu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14213-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Damaris Campuzano Zagal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110357" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04903224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#252;rr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110748" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Larzilli&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108577" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hoareau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140295" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Ali Yaqoob" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020591" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Jaziri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.130772" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Franchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107960" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126612" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129147v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.124663" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331143v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Fan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117586" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Philippon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107819" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00251" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100488" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121943" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazeas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.12.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fisgativa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.11.058" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Tian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.10.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TBQ176C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bize" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604283v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madigou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.045" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608538v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champigneux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Renvois&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.05.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536494v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500041" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTRHQ31C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benoist" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.01.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9K4LR6J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682248v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Vigneron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Mailly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2005.0530" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926148v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rigaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186407v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493115v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Pereira Camargo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alibert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186381v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229643v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quentin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765907v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacroix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590129v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vigneron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590126v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833990v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mailly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586827v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765009v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664977v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307438v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604524v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chrystelle-bureau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2917-8385" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05400292v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blaise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leboss&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costentin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Si Ahmed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heurgu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14213-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Larzilli&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108577" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Damaris Campuzano Zagal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110357" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04903224v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#252;rr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110748" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hoareau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140295" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Ali Yaqoob" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020591" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Franchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126612" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574579v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Jaziri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.130772" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585428v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107960" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Fan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117586" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.124663" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Philippon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107819" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00251" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100488" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121943" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazeas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.12.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fisgativa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.11.058" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Tian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.10.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TBQ176C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madigou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.045" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604543v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bize" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.041" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536494v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500041" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTRHQ31C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608538v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champigneux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Renvois&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.05.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benoist" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.01.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9K4LR6J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682248v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Vigneron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Mailly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2005.0530" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926148v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rigaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229643v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quentin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493115v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Pereira Camargo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alibert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186381v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765907v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacroix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590129v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vigneron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590126v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833990v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mailly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586827v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765009v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664977v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307438v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604524v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>