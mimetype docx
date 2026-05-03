--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -294,433 +294,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban wastewater oxidation by bioelectrochemical systems: To what extent does the inoculum matter?</w:t>
+                <w:t xml:space="preserve">A comprehensive dataset for assessing the impact of ammonium salts and zeolite on anaerobic digestion performance, microbial dynamics, and metabolomic profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Larzillière</w:t>
+                <w:t xml:space="preserve">Stephany Damaris Campuzano Zagal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence de Fouchécour</w:t>
+                <w:t xml:space="preserve">Xiaoqing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nadine Derlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 155, pp.108577. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.110357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2023.108577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317997v1</w:t>
+                <w:t xml:space="preserve">hal-04625314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive dataset for assessing the impact of ammonium salts and zeolite on anaerobic digestion performance, microbial dynamics, and metabolomic profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generic mitigating and promoting effect of zeolite on anaerobic digestion: Physicochemical and metataxonomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephany Damaris Campuzano Zagal</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Vincent Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 54, pp.110357. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110357⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 55, pp.110748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625314v1</w:t>
+                <w:t xml:space="preserve">hal-04903224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic mitigating and promoting effect of zeolite on anaerobic digestion: Physicochemical and metataxonomic data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoqing Wang</w:t>
+                <w:t xml:space="preserve">Urban wastewater oxidation by bioelectrochemical systems: To what extent does the inoculum matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Larzillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence de Fouchécour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dürr</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 55, pp.110748. </w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155, pp.108577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2023.108577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04903224v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The electrochemical microbial tree: A new concept for wastewater treatment</w:t>
               </w:r>
@@ -745,51 +745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -879,51 +879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asim Ali Yaqoob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -968,701 +968,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metataxonomics, metagenomics, metabolomics analysis of the influence of temperature modification in full-scale anaerobic digesters</w:t>
+                <w:t xml:space="preserve">Methane production and microbial community acclimation of five manure inocula during psychrophilic anaerobic digestion of swine manure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angéline Guenne</w:t>
+                <w:t xml:space="preserve">Thomas Lendormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Conteau</w:t>
+                <w:t xml:space="preserve">Kaïs Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Franchi</w:t>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.126612⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 340, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.130772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507080v1</w:t>
+                <w:t xml:space="preserve">hal-03574579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane production and microbial community acclimation of five manure inocula during psychrophilic anaerobic digestion of swine manure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A longitudinal study of the effect of temperature modification in full-scale anaerobic digesters – dataset combining 16S rDNA gene sequencing, metagenomics, and metabolomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaïs Jaziri</w:t>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
+                <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Leroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+                <w:t xml:space="preserve">Oscar Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 340, 11 p. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.107960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.130772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03574579v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A longitudinal study of the effect of temperature modification in full-scale anaerobic digesters – dataset combining 16S rDNA gene sequencing, metagenomics, and metabolomics data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Metataxonomics, metagenomics, metabolomics analysis of the influence of temperature modification in full-scale anaerobic digesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41, pp.107960. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 346, pp.126612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.126612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585428v1</w:t>
+                <w:t xml:space="preserve">hal-03507080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual development of ammonia-induced syntrophic acetate-oxidizing activities under mesophilic and thermophilic conditions quantitatively tracked using multiple isotopic approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen-reducing bidirectional microbial electrodes designed in real domestic wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liping Hao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lu Fan</w:t>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ariane Bize</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117586⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 326, pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.124663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331143v1</w:t>
+                <w:t xml:space="preserve">hal-03129147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen-reducing bidirectional microbial electrodes designed in real domestic wastewater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Hoareau</w:t>
+                <w:t xml:space="preserve">Gradual development of ammonia-induced syntrophic acetate-oxidizing activities under mesophilic and thermophilic conditions quantitatively tracked using multiple isotopic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Erable</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 326, pp.0. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.124663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129147v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denitrifying bio-cathodes developed from constructed wetland sediments exhibit electroactive nitrate reducing biofilms dominated by the genera Azoarcus and Pontibacter</w:t>
               </w:r>
@@ -1674,51 +1674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang-Hao Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1808,64 +1808,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1916,77 +1916,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ammonia exposure and acclimation on the performance and the microbiome of anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2102,51 +2102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang-Hao Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 292, </w:t>
@@ -2210,51 +2210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2571,554 +2571,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimation strategy to increase phenol tolerance of an anaerobic microbiota</w:t>
+                <w:t xml:space="preserve">Community shifts within anaerobic digestion microbiota facing phenol inhibition: Towards early warning microbial indicators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Madigou</w:t>
+                <w:t xml:space="preserve">S. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Poirier</w:t>
+                <w:t xml:space="preserve">A. Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.05.045⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100, pp.296-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.05.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604283v1</w:t>
+                <w:t xml:space="preserve">hal-02604543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community shifts within anaerobic digestion microbiota facing phenol inhibition: Towards early warning microbial indicators?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Acclimation strategy to increase phenol tolerance of an anaerobic microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 100, pp.296-305. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 216, pp.77-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.05.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.05.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604543v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shotgun metaproteomic profiling of biomimetic anaerobic digestion processes treating sewage sludge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+                <w:t xml:space="preserve">Successive bioanode regenerations to maintain efficient current production from biowaste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+                <w:t xml:space="preserve">Pierre Champigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Badalato</w:t>
+                <w:t xml:space="preserve">Laure Renvoisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (20), pp.3532-43. </w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (A), pp.133-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.201500041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536494v1</w:t>
+                <w:t xml:space="preserve">hal-01608538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successive bioanode regenerations to maintain efficient current production from biowaste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+                <w:t xml:space="preserve">Shotgun metaproteomic profiling of biomimetic anaerobic digestion processes treating sewage sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Champigneux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Renvoisé</w:t>
+                <w:t xml:space="preserve">Nelly Badalato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (20), pp.3532-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201500041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.05.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01608538v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of nitrate-enhanced leachate recirculation on gaseous releases from a landfill bioreactor cell</w:t>
               </w:r>
@@ -3263,51 +3263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leachate pre-treatment strategies before recirculation in landfill bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilia Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3554,77 +3554,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converting biowaste into biomolecules using saline and non-saline microbial electrolyzers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes, 19e Congrès National de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3643,510 +3643,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a Nanopore metagenomic workflow for time-series of complex microbial communities: MAG catalog and functional annotation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+                <w:t xml:space="preserve">Co-digestion anaérobie de boues urbaines : effets du fumier et de la fraction organique des déchets ménagers employés comme cosubstrats, sur la composition des communautés microbienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Quentin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du PEPI IBIS - Métagénomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PEPI IBIS, Nov 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">25ème édition des Journées Information Eaux (JIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Poitiera, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229643v1</w:t>
+                <w:t xml:space="preserve">hal-04493115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-digestion anaérobie de boues urbaines : effets du fumier et de la fraction organique des déchets ménagers employés comme cosubstrats, sur la composition des communautés microbienne</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performances de biofilms électroactifs pour l’abattement de la matière organique des eaux résiduaires en conditions hydrodynamiques contrôlées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Alibert</w:t>
+                <w:t xml:space="preserve">Florent Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème édition des Journées Information Eaux (JIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Poitiera, France</w:t>
+              <w:t xml:space="preserve">25e édition des Journées Information Eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493115v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances de biofilms électroactifs pour l’abattement de la matière organique des eaux résiduaires en conditions hydrodynamiques contrôlées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electroactive biofilm development under controlled hydrodynamic in a Couette-Taylor electrochemical reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e édition des Journées Information Eaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">MELiSSA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186407v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive biofilm development under controlled hydrodynamic in a Couette-Taylor electrochemical reactor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Implementation of a Nanopore metagenomic workflow for time-series of complex microbial communities: MAG catalog and functional annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MELiSSA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée thématique du PEPI IBIS - Métagénomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPI IBIS, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186381v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of proteomes expressed by single-cell or filamentous form of sphaerotilus natans</w:t>
               </w:r>
@@ -4158,51 +4158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4296,51 +4296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings Sardinia 2007, Eleventh International Waste Management and Landfill Symposium S. Margherita di Pula, Cagliari, ITA, 1-5 October 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4503,51 +4503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leachate pre-treatment strategies before recirculation in landfill bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4628,51 +4628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leachate pre-treatment strategies before recirculation in landfill bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4910,64 +4910,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a Nanopore metagenomic workflow for time-series of complex microbial communities: MAG catalog and functional annotation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5005,103 +5005,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial community dynamics during the co-digestion of manure and the organic fraction of household waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Biogas Microbiology (ICBM-4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Braga, Portugal</w:t>
@@ -5156,77 +5156,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Renvoisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMET5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Tempe, AZ, United States</w:t>
@@ -5300,51 +5300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintien de la capacité d’infiltration des sols soumis aux eaux usées traitées : évaluation de l’intérêt de l’apport de matière carbonée (broyat de bois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Delgado-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5431,51 +5431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5596,51 +5596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DF8871D"/>
+    <w:nsid w:val="857BD8B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5827,51 +5827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chrystelle-bureau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2917-8385" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05400292v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blaise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leboss&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costentin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Si Ahmed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heurgu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14213-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Larzilli&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108577" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Damaris Campuzano Zagal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110357" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04903224v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#252;rr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110748" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hoareau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140295" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Ali Yaqoob" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020591" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Franchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126612" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574579v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Jaziri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.130772" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585428v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107960" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Fan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117586" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.124663" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Philippon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107819" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00251" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100488" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121943" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazeas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.12.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fisgativa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.11.058" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Tian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.10.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TBQ176C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madigou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.045" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604543v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bize" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.041" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536494v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500041" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTRHQ31C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608538v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champigneux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Renvois&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.05.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benoist" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.01.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9K4LR6J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682248v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Vigneron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Mailly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2005.0530" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926148v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rigaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229643v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quentin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493115v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Pereira Camargo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alibert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186381v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765907v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacroix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590129v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vigneron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590126v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833990v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mailly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586827v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765009v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664977v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307438v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604524v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chrystelle-bureau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2917-8385" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05400292v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blaise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leboss&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costentin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Si Ahmed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heurgu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14213-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Damaris Campuzano Zagal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110357" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04903224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#252;rr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110748" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Larzilli&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108577" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hoareau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140295" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Ali Yaqoob" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020591" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Jaziri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.130772" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Franchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107960" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126612" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129147v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.124663" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331143v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Fan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117586" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Philippon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107819" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00251" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100488" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121943" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazeas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.12.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fisgativa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.11.058" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Tian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.10.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TBQ176C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bize" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604283v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madigou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.045" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608538v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champigneux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Renvois&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.05.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536494v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500041" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTRHQ31C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benoist" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.01.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9K4LR6J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682248v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Vigneron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Mailly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2005.0530" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926148v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rigaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Pereira Camargo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alibert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186407v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186381v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229643v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quentin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765907v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacroix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590129v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vigneron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590126v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833990v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mailly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586827v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765009v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664977v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307438v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604524v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>