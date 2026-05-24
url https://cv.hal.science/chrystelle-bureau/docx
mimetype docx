--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -968,381 +968,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane production and microbial community acclimation of five manure inocula during psychrophilic anaerobic digestion of swine manure</w:t>
+                <w:t xml:space="preserve">A longitudinal study of the effect of temperature modification in full-scale anaerobic digesters – dataset combining 16S rDNA gene sequencing, metagenomics, and metabolomics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lendormi</w:t>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaïs Jaziri</w:t>
+                <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+                <w:t xml:space="preserve">Oscar Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.130772⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.107960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574579v1</w:t>
+                <w:t xml:space="preserve">hal-03585428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A longitudinal study of the effect of temperature modification in full-scale anaerobic digesters – dataset combining 16S rDNA gene sequencing, metagenomics, and metabolomics data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methane production and microbial community acclimation of five manure inocula during psychrophilic anaerobic digestion of swine manure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lendormi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angéline Guenne</w:t>
+                <w:t xml:space="preserve">Kaïs Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Conteau</w:t>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Franchi</w:t>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41, pp.107960. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 340, 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.130772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03585428v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metataxonomics, metagenomics, metabolomics analysis of the influence of temperature modification in full-scale anaerobic digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 346, pp.126612. </w:t>
@@ -1374,429 +1374,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen-reducing bidirectional microbial electrodes designed in real domestic wastewater</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denitrifying bio-cathodes developed from constructed wetland sediments exhibit electroactive nitrate reducing biofilms dominated by the genera Azoarcus and Pontibacter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Erable</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+                <w:t xml:space="preserve">Timothé Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang-Hao Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.124663⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140, pp.107819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2021.107819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129147v1</w:t>
+                <w:t xml:space="preserve">hal-03196902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradual development of ammonia-induced syntrophic acetate-oxidizing activities under mesophilic and thermophilic conditions quantitatively tracked using multiple isotopic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liping Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 204, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denitrifying bio-cathodes developed from constructed wetland sediments exhibit electroactive nitrate reducing biofilms dominated by the genera Azoarcus and Pontibacter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jiang-Hao Tian</w:t>
+                <w:t xml:space="preserve">Oxygen-reducing bidirectional microbial electrodes designed in real domestic wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 140, pp.107819. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 326, pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2021.107819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.124663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196902v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Analyses to Investigate the Link between Microbial Activity and Metabolite Degradation during Anaerobic Digestion</w:t>
               </w:r>
@@ -1808,51 +1808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1916,51 +1916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ammonia exposure and acclimation on the performance and the microbiome of anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2818,307 +2818,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successive bioanode regenerations to maintain efficient current production from biowaste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+                <w:t xml:space="preserve">Shotgun metaproteomic profiling of biomimetic anaerobic digestion processes treating sewage sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Champigneux</w:t>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Renvoisé</w:t>
+                <w:t xml:space="preserve">Nelly Badalato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106 (A), pp.133-140. </w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (20), pp.3532-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201500041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608538v1</w:t>
+                <w:t xml:space="preserve">hal-01536494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shotgun metaproteomic profiling of biomimetic anaerobic digestion processes treating sewage sludge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+                <w:t xml:space="preserve">Successive bioanode regenerations to maintain efficient current production from biowaste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Badalato</w:t>
+                <w:t xml:space="preserve">Pierre Champigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Renvoisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201500041⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (A), pp.133-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01536494v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of nitrate-enhanced leachate recirculation on gaseous releases from a landfill bioreactor cell</w:t>
               </w:r>
@@ -3410,290 +3410,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition de la digestion anaérobie des boues d'épuration urbaines par le propionate de sodium : production de biogaz et évolution de la communauté microbienne dans des réacteurs semi-continus</w:t>
+                <w:t xml:space="preserve">Converting biowaste into biomolecules using saline and non-saline microbial electrolyzers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louise Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrès de la Société Française du Génie des Procédés (SFGP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française du Génie des Procédés, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Microbes, 19e Congrès National de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306554v1</w:t>
+                <w:t xml:space="preserve">hal-04926148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converting biowaste into biomolecules using saline and non-saline microbial electrolyzers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition de la digestion anaérobie des boues d'épuration urbaines par le propionate de sodium : production de biogaz et évolution de la communauté microbienne dans des réacteurs semi-continus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Rigaud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">André Pauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes, 19e Congrès National de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">19e Congrès de la Société Française du Génie des Procédés (SFGP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française du Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926148v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-digestion anaérobie de boues urbaines : effets du fumier et de la fraction organique des déchets ménagers employés comme cosubstrats, sur la composition des communautés microbienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4772,90 +4772,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4891,260 +4891,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a Nanopore metagenomic workflow for time-series of complex microbial communities: MAG catalog and functional annotation.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbial community dynamics during the co-digestion of manure and the organic fraction of household waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICROBES symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Orsay, France. </w:t>
+              <w:t xml:space="preserve">4th International Conference on Biogas Microbiology (ICBM-4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765009v1</w:t>
+                <w:t xml:space="preserve">hal-04486518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community dynamics during the co-digestion of manure and the organic fraction of household waste</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation of a Nanopore metagenomic workflow for time-series of complex microbial communities: MAG catalog and functional annotation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Biogas Microbiology (ICBM-4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">MICROBES symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Orsay, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486518v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successive bioanode regenerations to maintain efficient current production from biowaste</w:t>
               </w:r>
@@ -5169,64 +5169,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Renvoisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMET5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Tempe, AZ, United States</w:t>
@@ -5596,51 +5596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="857BD8B8"/>
+    <w:nsid w:val="A9A27F9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5827,51 +5827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chrystelle-bureau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2917-8385" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05400292v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blaise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leboss&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costentin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Si Ahmed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heurgu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14213-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Damaris Campuzano Zagal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110357" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04903224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#252;rr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110748" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Larzilli&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108577" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hoareau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140295" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Ali Yaqoob" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020591" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Jaziri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.130772" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Franchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107960" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126612" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129147v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.124663" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331143v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Fan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117586" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Philippon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107819" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00251" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100488" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121943" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazeas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.12.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fisgativa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.11.058" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Tian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.10.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TBQ176C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bize" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604283v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madigou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.045" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608538v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champigneux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Renvois&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.05.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536494v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500041" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTRHQ31C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benoist" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.01.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9K4LR6J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682248v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Vigneron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Mailly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2005.0530" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926148v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rigaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Pereira Camargo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alibert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186407v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186381v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229643v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quentin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765907v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacroix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590129v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vigneron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590126v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833990v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mailly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586827v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765009v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664977v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307438v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604524v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chrystelle-bureau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2917-8385" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05400292v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blaise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leboss&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costentin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Si Ahmed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heurgu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14213-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Damaris Campuzano Zagal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110357" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04903224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#252;rr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110748" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Larzilli&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108577" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hoareau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140295" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Ali Yaqoob" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020591" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Franchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107960" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574579v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Jaziri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.130772" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126612" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196902v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Philippon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107819" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Fan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117586" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129147v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.124663" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00251" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100488" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121943" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazeas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.12.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fisgativa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.11.058" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Tian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.10.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TBQ176C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bize" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604283v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madigou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.045" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536494v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500041" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTRHQ31C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608538v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champigneux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Renvois&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.05.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benoist" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.01.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9K4LR6J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682248v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Vigneron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Mailly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2005.0530" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926148v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rigaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Pereira Camargo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alibert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186407v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186381v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229643v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quentin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765907v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacroix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590129v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vigneron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590126v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833990v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mailly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586827v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486518v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765009v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664977v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307438v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604524v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>